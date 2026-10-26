--- v0 (2026-06-01)
+++ v1 (2026-10-26)
@@ -6,98 +6,146 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="53">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
+  </si>
+  <si>
+    <t>St-431/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.09.2026.; Prilog od: 28.09.2026.; Prilog od: 28.09.2026.; Prilog od: 28.09.2026.; Prilog od: 28.09.2026.; Prilog od: 28.09.2026.; Prilog od: 28.09.2026.; Prilog od: 28.09.2026.; Prilog od: 28.09.2026.</t>
+  </si>
+  <si>
+    <t>STUDENAC društvo s ograničenom odgovornošću za trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Četvrt Ribnjak 17, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>02023029348</t>
+  </si>
+  <si>
+    <t>STUDENAC društvo s ograničenom odgovornošću za trgovinu i proizvodnju 02023029348</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:45:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/706abfea-c468-4454-b863-b8aca517335f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-431_2026-16-1 - Prilog 1 - jutarnji.hr-Studenac Ovo je ucjena jedne tvrtke Mali dobavljač Znate li otkad nismo dobil.pdf; Prilog St-431_2026-16-2 - Prilog 2 - dnevnik.hr-Ja sam taj koji trgovačkom divu ne dopušta predstečaj Stigla reakcija Studenca.pdf; Prilog St-431_2026-16-3 - Prilog 3 - E-mail A&amp;G-a predstavnicima predstečajnog dužnika, 27. rujna 2026..pdf; Prilog St-431_2026-16-4 - Prilog 4 - index.hr-Studenac objavio e-mail dobavljača Ovo je pokušaj iznude.pdf; Prilog St-431_2026-16-5 - Prilog 5 - ESLJP, Merćep protiv Hrvatske, Presuda od 11. veljače 2025..pdf; Prilog St-431_2026-16-6 - Prilog 6 - USRH2013B5989AIII (v1).pdf; Prilog St-431_2026-16-7 - Prilog 7 - VSRH2025RevdB2846A2 (v1).pdf; Prilog St-431_2026-16-8 - Prilog 8 - VTSRH2025PzB2577A4 (v1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/706abfea-c468-4454-b863-b8aca517335f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.09.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b680d64b-25dc-4d9a-91f0-943c9bceab09</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-431_2026-11-1 - Prilog 1 - Punomoc za zastupanje predstecajnog duznika.pdf; Prilog St-431_2026-11-2 - Prilog 2 - Obrazac prijedloga duznika za otvaranje predstecajnoga postupka.pdf; Prilog St-431_2026-11-3 - Prilog 3 - Potvrda o placanju predujma za troskove postupka.pdf; Prilog St-431_2026-11-4 - Prilog 4 - Financijski izvještaji predstecajnog duznika.pdf; Prilog St-431_2026-11-5 - Prilog 5 - Izjava o broju zaposlenih predstecajnog duznika.pdf; Prilog St-431_2026-11-6 - Prilog 6 - Potvrda o blokadi racuna i novcanih sredstava FINA-e.pdf; Prilog St-431_2026-11-7 - Prilog 7 - Izvadak iz Ocevidnika redoslijeda osnova za placanje FINA.pdf; Prilog St-431_2026-11-8 - Prilog 8 - Potvrda o neizvrsenim osnovama za placanje FINA-e.pdf; Prilog St-431_2026-11-9 - Prilog 9 - Popis imovine i obveza uz izjavu uprave (hrvatski).pdf; Prilog St-431_2026-11-10 - Prilog 10 - Popis imovine i obveza uz izjavu uprave (engleski).pdf; Prilog St-431_2026-11-11 - Prilog 11 - 1. Nekretnine i pokretnine duznika - analitika dugotrajne imovine (pokretnine).pdf; Prilog St-431_2026-11-12 - Prilog 12 - 1. Nekretnine i pokretnine duznika - prometne dozvole (1).pdf; Prilog St-431_2026-11-13 - Prilog 13 - 1. Nekretnine i pokretnine duznika - prometne dozvole (2).pdf; Prilog St-431_2026-11-14 - Prilog 14 - 1. Nekretnine i pokretnine dužnika - popis nekretnina.pdf; Prilog St-431_2026-11-15 - Prilog 15 - 1. Nekretnine i pokretnine duznika - ZK 3460 Pazin.pdf; Prilog St-431_2026-11-16 - Prilog 16 - 1. Nekretnine i pokretnine dužnika - ZK 5127 Pazin.pdf; Prilog St-431_2026-11-17 - Prilog 17 - 1. Nekretnine i pokretnine duznika - analitika dugotrajne imovine (nekretnine).pdf; Prilog St-431_2026-11-18 - Prilog 18 - 2. Imovinska prava duznika na tudim stvarima - popis ugovora o zakupu prostora.pdf; Prilog St-431_2026-11-19 - Prilog 19 - 2. Imovinska prava duznika na tudim stvarima - popis opreme u najmu.pdf; Prilog St-431_2026-11-20 - Prilog 20 - 2. Imovinska prava duznika na tudim stvarima - popis reklama u najmu.pdf; Prilog St-431_2026-11-21 - Prilog 21 - 2. Imovinska prava duznika na tudim stvarima - popis ugovora o najmu vozila.pdf; Prilog St-431_2026-11-22 - Prilog 22 - 3. Novcane i nenovcane trazbine - novcane trazbine duznika prema duznicima.pdf; Prilog St-431_2026-11-23 - Prilog 23 - 3. Novcane i nenovcane trazbine - nenovcane trazbine duznika prema duznicima.pdf; Prilog St-431_2026-11-24 - Prilog 24 - 4. Druga prava koja cine imovinu duznika - licence i softver (1).pdf; Prilog St-431_2026-11-25 - Prilog 25 - 4. Druga prava koja cine imovinu duznika - licence i softver (2).pdf; Prilog St-431_2026-11-26 - Prilog 26 - 4. Druga prava koja cine imovinu duznika - stanje zaliha robe.pdf; Prilog St-431_2026-11-27 - Prilog 27 - 5. Novcana sredstva na racunima duznika - stanje novca na racunima.pdf; Prilog St-431_2026-11-28 - Prilog 28 - 7. Druga imovina duznika - depoziti dani kao jamcevina (1).pdf; Prilog St-431_2026-11-29 - Prilog 29 - 7. Druga imovina duznika - depoziti dani kao jamcevina (2).pdf; Prilog St-431_2026-11-30 - Prilog 30 - 7. Druga imovina duznika - depoziti dani kao jamcevina (3).pdf; Prilog St-431_2026-11-31 - Prilog 31 - 7. Druga imovina duznika - PPA, goodwill, prepustanje pozicije.pdf; Prilog St-431_2026-11-32 - Prilog 32 - 7. Druga imovina duznika - preostala imovina duznika (1).pdf; Prilog St-431_2026-11-33 - Prilog 33 - 7. Druga imovina duznika - preostala imovina duznika (2).pdf; Prilog St-431_2026-11-34 - Prilog 34 - 7. Druga imovina duznika - preostala imovina duznika (3).pdf; Prilog St-431_2026-11-35 - Prilog 35 - 8. Obveze duznika unesenih u poslovne knjige duznika (1).pdf; Prilog St-431_2026-11-36 - Prilog 36 - 8. Obveze duznika unesenih u poslovne knjige duznika (2).pdf; Prilog St-431_2026-11-37 - Prilog 37 - 8. Obveze duznika unesenih u poslovne knjige duznika (3).pdf; Prilog St-431_2026-11-38 - Prilog 38 - 9. Druge novcane i nenovcane obveze duznika (1).pdf; Prilog St-431_2026-11-39 - Prilog 39 - 9. Druge novcane i nenovcane obveze duznika (2).pdf; Prilog St-431_2026-11-40 - Prilog 40 - 9. Druge novcane i nenovcane obveze duznika (3).pdf; Prilog St-431_2026-11-41 - Prilog 41 - 10. Razlucna prava na imovini duznika (1).pdf; Prilog St-431_2026-11-42 - Prilog 42 - 10. Razlucna prava na imovini duznika (2).pdf; Prilog St-431_2026-11-43 - Prilog 43 - 11. Izlucna prava na imovini duznika - financijski leasing.pdf; Prilog St-431_2026-11-44 - Prilog 44 - 11. Izlucna prava na imovini duznika - zalihe u komisiji.pdf; Prilog St-431_2026-11-45 - Prilog 45 - 12. Prosjecni mjesecni troskovi redovnog poslovanja u posljednjih godinu dana.pdf; Prilog St-431_2026-11-46 - Prilog 46 - 13. Postupci pred sudovima ili javnopravnim tijelima u kojima je duznik stranka (1).pdf; Prilog St-431_2026-11-47 - Prilog 47 - 13. Postupci pred sudovima ili javnopravnim tijelima u kojima je duznik stranka (2).pdf; Prilog St-431_2026-11-48 - Prilog 48 - 14. Izjava predstecajnog duznika u vezi trazbina radnika i prijasnjih radnika (1).pdf; Prilog St-431_2026-11-49 - Prilog 49 - 14. Izjava predstecajnog duznika u vezi trazbina radnika i prijasnjih radnika (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b680d64b-25dc-4d9a-91f0-943c9bceab09/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-474/2023</t>
   </si>
   <si>
     <t>Prijedlog od 14.03.2025. s prilozima</t>
   </si>
   <si>
     <t>ĆUVITAR d.o.o. za usluge i turistička agencija u stečaju</t>
   </si>
   <si>
     <t>Triljska 23, 21000 Split, Hrvatska</t>
   </si>
   <si>
     <t>98948609094</t>
   </si>
   <si>
     <t>ĆUVITAR d.o.o. za usluge i turistička agencija u stečaju 98948609094</t>
   </si>
   <si>
     <t>14.03.2025. 13:02:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0f416db-b5ec-46b7-a2e3-337e122328f0</t>
   </si>
@@ -164,51 +212,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -264,74 +312,158 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
         <v>34</v>
       </c>
-      <c r="L3" t="s">
+      <c r="F4" t="s">
         <v>35</v>
       </c>
-      <c r="M3" t="s">
+      <c r="G4" t="s">
         <v>36</v>
       </c>
-      <c r="N3"/>
+      <c r="H4" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" t="s">
+        <v>38</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" t="s">
+        <v>49</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>