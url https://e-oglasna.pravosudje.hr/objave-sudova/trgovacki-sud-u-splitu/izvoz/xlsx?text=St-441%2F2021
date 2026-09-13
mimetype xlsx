--- v0 (2026-06-12)
+++ v1 (2026-09-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1145" uniqueCount="432">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1158" uniqueCount="437">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-441/2021</t>
   </si>
   <si>
+    <t>Podnesak od 31.08.2026.; Prilog od: 31.08.2026.</t>
+  </si>
+  <si>
+    <t>BRANITELJSKA POLJOPRIVREDNA ZADRUGA DOMAĆIN</t>
+  </si>
+  <si>
+    <t>Ruđera Boškovića 30, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>65811949140</t>
+  </si>
+  <si>
+    <t>BRANITELJSKA POLJOPRIVREDNA ZADRUGA DOMAĆIN 65811949140</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:31:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c6d5761-7ac4-4681-be4c-0a80b7cd70c0</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-441_2021-258-1 - Lista prometa.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c6d5761-7ac4-4681-be4c-0a80b7cd70c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=441&amp;godina=2021</t>
+  </si>
+  <si>
     <t>Podnesak od 01.06.2026.</t>
   </si>
   <si>
-    <t>BRANITELJSKA POLJOPRIVREDNA ZADRUGA DOMAĆIN</t>
-[...10 lines deleted...]
-  <si>
     <t>02.06.2026. 08:52:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14ebfb34-fb5a-4f21-abb8-31384e3b468e</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14ebfb34-fb5a-4f21-abb8-31384e3b468e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=441&amp;godina=2021</t>
   </si>
   <si>
     <t>Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.</t>
   </si>
   <si>
     <t>05.05.2026. 08:15:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9a2a49c1-97f5-4b84-a120-06593886d681</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-441_2021-245-1 - PBZ_Poslovnica-2.pdf; Prilog St-441_2021-245-2 - PBZ_Poslovnica-1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9a2a49c1-97f5-4b84-a120-06593886d681/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.04.2026.</t>
   </si>
   <si>
     <t>10.04.2026. 13:48:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/65f0c377-f46c-432c-9927-b952d2cac6f5</t>
   </si>
@@ -1349,51 +1364,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N88"/>
+  <dimension ref="A1:N89"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1642,93 +1657,93 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -1768,93 +1783,93 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="M11" t="s">
         <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
@@ -1894,135 +1909,135 @@
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="M13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="L14" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="M14" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L15" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="M15" t="s">
         <v>87</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>88</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -2440,345 +2455,345 @@
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>138</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>139</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>140</v>
       </c>
       <c r="L26" t="s">
-        <v>40</v>
+        <v>141</v>
       </c>
       <c r="M26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="L27" t="s">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="M27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L28" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="L29" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M29" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L30" t="s">
-        <v>157</v>
+        <v>30</v>
       </c>
       <c r="M30" t="s">
         <v>158</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
         <v>159</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
         <v>160</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
         <v>161</v>
       </c>
       <c r="L31" t="s">
-        <v>45</v>
+        <v>162</v>
       </c>
       <c r="M31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L32" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M32" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L33" t="s">
-        <v>170</v>
+        <v>50</v>
       </c>
       <c r="M33" t="s">
         <v>171</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>172</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
@@ -2818,93 +2833,93 @@
         <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>177</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
         <v>178</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
         <v>179</v>
       </c>
       <c r="L35" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
       <c r="M35" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>20</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>
       <c r="I36" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L36" t="s">
-        <v>184</v>
+        <v>30</v>
       </c>
       <c r="M36" t="s">
         <v>185</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
         <v>186</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
@@ -2986,135 +3001,135 @@
         <v>16</v>
       </c>
       <c r="D39" t="s">
         <v>196</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
       <c r="H39" t="s">
         <v>21</v>
       </c>
       <c r="I39" t="s">
         <v>197</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
         <v>198</v>
       </c>
       <c r="L39" t="s">
-        <v>35</v>
+        <v>199</v>
       </c>
       <c r="M39" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>20</v>
       </c>
       <c r="H40" t="s">
         <v>21</v>
       </c>
       <c r="I40" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="L40" t="s">
         <v>40</v>
       </c>
       <c r="M40" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
         <v>21</v>
       </c>
       <c r="I41" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="L41" t="s">
-        <v>207</v>
+        <v>45</v>
       </c>
       <c r="M41" t="s">
         <v>208</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
         <v>209</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
@@ -3280,135 +3295,135 @@
         <v>16</v>
       </c>
       <c r="D46" t="s">
         <v>229</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>19</v>
       </c>
       <c r="G46" t="s">
         <v>20</v>
       </c>
       <c r="H46" t="s">
         <v>21</v>
       </c>
       <c r="I46" t="s">
         <v>230</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
         <v>231</v>
       </c>
       <c r="L46" t="s">
-        <v>35</v>
+        <v>232</v>
       </c>
       <c r="M46" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
       <c r="G47" t="s">
         <v>20</v>
       </c>
       <c r="H47" t="s">
         <v>21</v>
       </c>
       <c r="I47" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="L47" t="s">
         <v>40</v>
       </c>
       <c r="M47" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
       <c r="G48" t="s">
         <v>20</v>
       </c>
       <c r="H48" t="s">
         <v>21</v>
       </c>
       <c r="I48" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="L48" t="s">
-        <v>240</v>
+        <v>45</v>
       </c>
       <c r="M48" t="s">
         <v>241</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
         <v>242</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
@@ -3846,283 +3861,283 @@
       <c r="J59"/>
       <c r="K59" t="s">
         <v>294</v>
       </c>
       <c r="L59" t="s">
         <v>295</v>
       </c>
       <c r="M59" t="s">
         <v>296</v>
       </c>
       <c r="N59" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>16</v>
       </c>
       <c r="D60" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>19</v>
       </c>
       <c r="G60" t="s">
         <v>20</v>
       </c>
       <c r="H60" t="s">
         <v>21</v>
       </c>
       <c r="I60" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="L60" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="M60" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="N60" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
         <v>16</v>
       </c>
       <c r="D61" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
       <c r="G61" t="s">
         <v>20</v>
       </c>
       <c r="H61" t="s">
         <v>21</v>
       </c>
       <c r="I61" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="L61" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="M61" t="s">
         <v>304</v>
       </c>
       <c r="N61" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
         <v>16</v>
       </c>
       <c r="D62" t="s">
         <v>305</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>19</v>
       </c>
       <c r="G62" t="s">
         <v>20</v>
       </c>
       <c r="H62" t="s">
         <v>21</v>
       </c>
       <c r="I62" t="s">
         <v>306</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
         <v>307</v>
       </c>
       <c r="L62" t="s">
-        <v>45</v>
+        <v>308</v>
       </c>
       <c r="M62" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="N62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>20</v>
       </c>
       <c r="H63" t="s">
         <v>21</v>
       </c>
       <c r="I63" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="L63" t="s">
-        <v>312</v>
+        <v>50</v>
       </c>
       <c r="M63" t="s">
         <v>313</v>
       </c>
       <c r="N63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
         <v>16</v>
       </c>
       <c r="D64" t="s">
         <v>314</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
       <c r="G64" t="s">
         <v>20</v>
       </c>
       <c r="H64" t="s">
         <v>21</v>
       </c>
       <c r="I64" t="s">
         <v>315</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
         <v>316</v>
       </c>
       <c r="L64" t="s">
-        <v>35</v>
+        <v>317</v>
       </c>
       <c r="M64" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="N64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>19</v>
       </c>
       <c r="G65" t="s">
         <v>20</v>
       </c>
       <c r="H65" t="s">
         <v>21</v>
       </c>
       <c r="I65" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="L65" t="s">
-        <v>321</v>
+        <v>40</v>
       </c>
       <c r="M65" t="s">
         <v>322</v>
       </c>
       <c r="N65" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
         <v>16</v>
       </c>
       <c r="D66" t="s">
         <v>323</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
@@ -4288,93 +4303,93 @@
         <v>16</v>
       </c>
       <c r="D70" t="s">
         <v>343</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
       <c r="F70" t="s">
         <v>19</v>
       </c>
       <c r="G70" t="s">
         <v>20</v>
       </c>
       <c r="H70" t="s">
         <v>21</v>
       </c>
       <c r="I70" t="s">
         <v>344</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
         <v>345</v>
       </c>
       <c r="L70" t="s">
-        <v>45</v>
+        <v>346</v>
       </c>
       <c r="M70" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="N70" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
         <v>16</v>
       </c>
       <c r="D71" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="F71" t="s">
         <v>19</v>
       </c>
       <c r="G71" t="s">
         <v>20</v>
       </c>
       <c r="H71" t="s">
         <v>21</v>
       </c>
       <c r="I71" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="L71" t="s">
-        <v>350</v>
+        <v>50</v>
       </c>
       <c r="M71" t="s">
         <v>351</v>
       </c>
       <c r="N71" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>16</v>
       </c>
       <c r="D72" t="s">
         <v>352</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
@@ -4456,197 +4471,197 @@
         <v>16</v>
       </c>
       <c r="D74" t="s">
         <v>362</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>19</v>
       </c>
       <c r="G74" t="s">
         <v>20</v>
       </c>
       <c r="H74" t="s">
         <v>21</v>
       </c>
       <c r="I74" t="s">
         <v>363</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
         <v>364</v>
       </c>
       <c r="L74" t="s">
-        <v>295</v>
+        <v>365</v>
       </c>
       <c r="M74" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="N74" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
         <v>16</v>
       </c>
       <c r="D75" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E75" t="s">
         <v>18</v>
       </c>
       <c r="F75" t="s">
         <v>19</v>
       </c>
       <c r="G75" t="s">
         <v>20</v>
       </c>
       <c r="H75" t="s">
         <v>21</v>
       </c>
       <c r="I75" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="L75" t="s">
-        <v>369</v>
+        <v>300</v>
       </c>
       <c r="M75" t="s">
         <v>370</v>
       </c>
       <c r="N75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
         <v>16</v>
       </c>
       <c r="D76" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>19</v>
       </c>
       <c r="G76" t="s">
         <v>20</v>
       </c>
       <c r="H76" t="s">
         <v>21</v>
       </c>
       <c r="I76" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="L76" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M76" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="N76" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
         <v>16</v>
       </c>
       <c r="D77" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
       <c r="F77" t="s">
         <v>19</v>
       </c>
       <c r="G77" t="s">
         <v>20</v>
       </c>
       <c r="H77" t="s">
         <v>21</v>
       </c>
       <c r="I77" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="L77" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="M77" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="N77" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
         <v>16</v>
       </c>
       <c r="D78" t="s">
-        <v>379</v>
+        <v>371</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>19</v>
       </c>
       <c r="G78" t="s">
         <v>20</v>
       </c>
       <c r="H78" t="s">
         <v>21</v>
       </c>
       <c r="I78" t="s">
         <v>380</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
         <v>381</v>
       </c>
       <c r="L78" t="s">
         <v>382</v>
       </c>
       <c r="M78" t="s">
         <v>383</v>
@@ -4708,177 +4723,177 @@
         <v>16</v>
       </c>
       <c r="D80" t="s">
         <v>389</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>19</v>
       </c>
       <c r="G80" t="s">
         <v>20</v>
       </c>
       <c r="H80" t="s">
         <v>21</v>
       </c>
       <c r="I80" t="s">
         <v>390</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
         <v>391</v>
       </c>
       <c r="L80" t="s">
-        <v>295</v>
+        <v>392</v>
       </c>
       <c r="M80" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="N80" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
         <v>16</v>
       </c>
       <c r="D81" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
       <c r="F81" t="s">
         <v>19</v>
       </c>
       <c r="G81" t="s">
         <v>20</v>
       </c>
       <c r="H81" t="s">
         <v>21</v>
       </c>
       <c r="I81" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="L81" t="s">
-        <v>396</v>
+        <v>300</v>
       </c>
       <c r="M81" t="s">
         <v>397</v>
       </c>
       <c r="N81" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
         <v>16</v>
       </c>
       <c r="D82" t="s">
         <v>398</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
         <v>19</v>
       </c>
       <c r="G82" t="s">
         <v>20</v>
       </c>
       <c r="H82" t="s">
         <v>21</v>
       </c>
       <c r="I82" t="s">
         <v>399</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
         <v>400</v>
       </c>
       <c r="L82" t="s">
-        <v>121</v>
+        <v>401</v>
       </c>
       <c r="M82" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="N82" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
         <v>16</v>
       </c>
       <c r="D83" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
       <c r="F83" t="s">
         <v>19</v>
       </c>
       <c r="G83" t="s">
         <v>20</v>
       </c>
       <c r="H83" t="s">
         <v>21</v>
       </c>
       <c r="I83" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="L83" t="s">
-        <v>405</v>
+        <v>126</v>
       </c>
       <c r="M83" t="s">
         <v>406</v>
       </c>
       <c r="N83" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
         <v>16</v>
       </c>
       <c r="D84" t="s">
         <v>407</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
       <c r="F84" t="s">
@@ -5050,45 +5065,87 @@
         <v>18</v>
       </c>
       <c r="F88" t="s">
         <v>19</v>
       </c>
       <c r="G88" t="s">
         <v>20</v>
       </c>
       <c r="H88" t="s">
         <v>21</v>
       </c>
       <c r="I88" t="s">
         <v>428</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
         <v>429</v>
       </c>
       <c r="L88" t="s">
         <v>430</v>
       </c>
       <c r="M88" t="s">
         <v>431</v>
       </c>
       <c r="N88" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" t="s">
+        <v>432</v>
+      </c>
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" t="s">
+        <v>19</v>
+      </c>
+      <c r="G89" t="s">
+        <v>20</v>
+      </c>
+      <c r="H89" t="s">
+        <v>21</v>
+      </c>
+      <c r="I89" t="s">
+        <v>433</v>
+      </c>
+      <c r="J89"/>
+      <c r="K89" t="s">
+        <v>434</v>
+      </c>
+      <c r="L89" t="s">
+        <v>435</v>
+      </c>
+      <c r="M89" t="s">
+        <v>436</v>
+      </c>
+      <c r="N89" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>