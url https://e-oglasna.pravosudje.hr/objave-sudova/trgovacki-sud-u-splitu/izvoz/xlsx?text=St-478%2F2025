--- v0 (2026-05-04)
+++ v1 (2026-08-05)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="89">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,144 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-478/2025</t>
   </si>
   <si>
+    <t>Rješenje od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Obrov 8, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>54906234653</t>
+  </si>
+  <si>
+    <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu u stečaju 54906234653</t>
+  </si>
+  <si>
+    <t>10.07.2026. 15:00:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f82b9e-4a34-4bf3-9fba-163d7b97dbaa</t>
+  </si>
+  <si>
+    <t>Rješenje - ukidanje odluka skupštine _odbora vjerovnika.pdf O303O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4f82b9e-4a34-4bf3-9fba-163d7b97dbaa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=478&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>03.07.2026. 07:46:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d741c3a1-5f6e-40d6-8ad4-6ae9b8c942ad</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d741c3a1-5f6e-40d6-8ad4-6ae9b8c942ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.</t>
+  </si>
+  <si>
+    <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu</t>
+  </si>
+  <si>
+    <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu 54906234653</t>
+  </si>
+  <si>
+    <t>24.06.2026. 10:22:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ab61cd-45fb-4e72-a86e-54b6cccf75fa</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-478_2025-28-1 - PRILOG-BURABRODOVI-izvještaj.pdf; Prilog St-478_2025-28-2 - ELABORAT PROCJENE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ab61cd-45fb-4e72-a86e-54b6cccf75fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.06.2026.; Prilog od: 24.06.2026.</t>
+  </si>
+  <si>
+    <t>24.06.2026. 10:22:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dedeb486-6b5b-4943-b7ec-3438ea441769</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-478_2025-27-1 - PRILOG-BURABRODOVI-tražbine.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dedeb486-6b5b-4943-b7ec-3438ea441769/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 30.04.2026.</t>
   </si>
   <si>
-    <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu</t>
-[...10 lines deleted...]
-  <si>
     <t>30.04.2026. 10:36:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5aac59c3-79bc-465f-a2e3-0e2db8b8e709</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5aac59c3-79bc-465f-a2e3-0e2db8b8e709/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=478&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 12.03.2026.</t>
   </si>
   <si>
     <t>12.03.2026. 11:50:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e16c3db5-33c2-4965-95e5-fa2cd24dd4b3</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e16c3db5-33c2-4965-95e5-fa2cd24dd4b3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće privremenog stečajnog upravitelja od 09.03.2026.; Prilog od: 09.03.2026.</t>
   </si>
   <si>
     <t>09.03.2026. 12:06:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbd090ad-8221-4694-a363-952630b3f282</t>
   </si>
@@ -254,51 +320,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -402,322 +468,490 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="M9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L10" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M10" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" t="s">
+        <v>33</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>