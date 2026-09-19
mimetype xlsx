--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="104">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-478/2025</t>
   </si>
   <si>
+    <t>Podnesak od 14.09.2026.; Prilog od: 14.09.2026.; Prilog od: 14.09.2026.</t>
+  </si>
+  <si>
+    <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Obrov 8, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>54906234653</t>
+  </si>
+  <si>
+    <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu u stečaju 54906234653</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:09:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d150358-1fea-4b98-b4bf-0955ea42e350</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-478_2025-42-1 - PRILOG-DOPUNA -MARINA DALMATINA.pdf; Prilog St-478_2025-42-2 - PRILOG-BURABRODOVI 2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d150358-1fea-4b98-b4bf-0955ea42e350/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=478&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.09.2026.; Prilog od: 14.09.2026.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:09:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e441f2b9-86fa-4092-a087-43f8144ca645</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-478_2025-41-1 - PRILOG-AORT-namjenski račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e441f2b9-86fa-4092-a087-43f8144ca645/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Žalba od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>11.08.2026. 08:07:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58cc9334-b7ae-4253-8f3b-338156b16151</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58cc9334-b7ae-4253-8f3b-338156b16151/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 10.07.2026.</t>
   </si>
   <si>
-    <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>10.07.2026. 15:00:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4f82b9e-4a34-4bf3-9fba-163d7b97dbaa</t>
   </si>
   <si>
     <t>Rješenje - ukidanje odluka skupštine _odbora vjerovnika.pdf O303O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4f82b9e-4a34-4bf3-9fba-163d7b97dbaa/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=478&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 03.07.2026.</t>
   </si>
   <si>
     <t>03.07.2026. 07:46:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d741c3a1-5f6e-40d6-8ad4-6ae9b8c942ad</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d741c3a1-5f6e-40d6-8ad4-6ae9b8c942ad/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 24.06.2026.; Prilog od: 24.06.2026.; Prilog od: 24.06.2026.</t>
   </si>
   <si>
     <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu</t>
   </si>
   <si>
     <t>BURABRODOVI društvo s ograničenom odgovornošću za gradnju brodova i trgovinu 54906234653</t>
   </si>
@@ -320,51 +365,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -468,490 +513,616 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
       <c r="I7" t="s">
         <v>50</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>51</v>
       </c>
       <c r="L7" t="s">
         <v>52</v>
       </c>
       <c r="M7" t="s">
         <v>53</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I8" t="s">
         <v>55</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>56</v>
       </c>
       <c r="L8" t="s">
         <v>57</v>
       </c>
       <c r="M8" t="s">
         <v>58</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>59</v>
       </c>
       <c r="E9" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I9" t="s">
         <v>60</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>61</v>
       </c>
       <c r="L9" t="s">
         <v>62</v>
       </c>
       <c r="M9" t="s">
         <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>64</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I10" t="s">
         <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>66</v>
       </c>
       <c r="L10" t="s">
         <v>67</v>
       </c>
       <c r="M10" t="s">
         <v>68</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>69</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I11" t="s">
         <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>71</v>
       </c>
       <c r="L11" t="s">
         <v>72</v>
       </c>
       <c r="M11" t="s">
         <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>74</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I12" t="s">
         <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>76</v>
       </c>
       <c r="L12" t="s">
         <v>77</v>
       </c>
       <c r="M12" t="s">
         <v>78</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>79</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I13" t="s">
         <v>80</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>81</v>
       </c>
       <c r="L13" t="s">
         <v>82</v>
       </c>
       <c r="M13" t="s">
         <v>83</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>84</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="I14" t="s">
         <v>85</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>86</v>
       </c>
       <c r="L14" t="s">
         <v>87</v>
       </c>
       <c r="M14" t="s">
         <v>88</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" t="s">
+        <v>48</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>49</v>
+      </c>
+      <c r="I15" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>94</v>
+      </c>
+      <c r="E16" t="s">
+        <v>48</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>49</v>
+      </c>
+      <c r="I17" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>