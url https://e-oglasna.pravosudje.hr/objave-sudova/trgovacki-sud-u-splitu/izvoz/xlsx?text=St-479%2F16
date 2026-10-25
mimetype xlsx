--- v0 (2026-05-07)
+++ v1 (2026-10-25)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="70">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
+  </si>
+  <si>
+    <t>St-455/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka od 09.10.2026., s prilozima</t>
+  </si>
+  <si>
+    <t>STO KVADRATA društvo s ograničenom odgovornošću za usluge i trgovinu</t>
+  </si>
+  <si>
+    <t>R. Boškovića 7, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>71545612474</t>
+  </si>
+  <si>
+    <t>STO KVADRATA društvo s ograničenom odgovornošću za usluge i trgovinu 71545612474</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:26:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cde887a9-ce86-4401-82b4-1cd7e1c1043c</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-455_2026-1-1 - 2524 -  Escont partnes.pdf; Prilog St-455_2026-1-2 - 2527  - ADRIATIC FAKTORING.pdf; Prilog St-455_2026-1-3 - Bilješke uz financijske izvještaje.pdf; Prilog St-455_2026-1-4 - 2527 faktoring konto kartica.pdf; Prilog St-455_2026-1-5 - 8. Dodatak 4 Ugovor o pozajmici 185-2025_potpisan.pdf; Prilog St-455_2026-1-6 - AGRAM ugovor o kreditu.pdf; Prilog St-455_2026-1-7 - Dani insolventnosti.pdf; Prilog St-455_2026-1-8 - 10. STO KVADRATA Ugovor o pozajmici sa naknadom bez kte i sa zaduznicom 273-2026_potpisan.pdf; Prilog St-455_2026-1-9 - KUPCI.pdf; Prilog St-455_2026-1-10 - Izjava o broju zaposlenih.pdf; Prilog St-455_2026-1-11 - Lizing Suzuki 357.pdf; Prilog St-455_2026-1-12 - Impuls lizing BMW 114.pdf; Prilog St-455_2026-1-13 - Impuls BMW.pdf; Prilog St-455_2026-1-14 - Impuls Mercedes.pdf; Prilog St-455_2026-1-15 - Obveze za zajmove konto kartice.pdf; Prilog St-455_2026-1-16 - PKK.pdf; Prilog St-455_2026-1-17 - NOVI Obrazac GFI-POD_STO KVADRATA DOO_31.08.2026.pdf; Prilog St-455_2026-1-18 - Otp Suzuki.pdf; Prilog St-455_2026-1-19 - DOBAVLJAČI.pdf; Prilog St-455_2026-1-20 - OTP lizing Mazda 575.pdf; Prilog St-455_2026-1-21 - Očevidnik_compressed.pdf; Prilog St-455_2026-1-22 - Porsche lizing BMW.pdf; Prilog St-455_2026-1-23 - Otp Mazda.pdf; Prilog St-455_2026-1-24 - Punomoć za odvjetnika.pdf; Prilog St-455_2026-1-25 - 8. Sto kvadrata Ugovor o pozajmici 185-2025_potpisano.pdf; Prilog St-455_2026-1-26 - Porsche lizing - BMW 479.pdf; Prilog St-455_2026-1-27 - Potvrda o blokadi računa.pdf; Prilog St-455_2026-1-28 - Uplata depozita.pdf; Prilog St-455_2026-1-29 - Otp Betonara.pdf; Prilog St-455_2026-1-30 - RBA ugovor o kreditu_compressed.pdf; Prilog St-455_2026-1-31 - Upravni ugovor.pdf; Prilog St-455_2026-1-32 - Ugovor o cesiji sve.pdf; Prilog St-455_2026-1-33 - ugovor o dobavljačkom faktoringu.pdf; Prilog St-455_2026-1-34 - UGOVOR O ZAJMU POSLOVNA ULAGANJA_CIJELI.pdf; Prilog St-455_2026-1-35 - ZABA kratkoročni kredit_compressed.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cde887a9-ce86-4401-82b4-1cd7e1c1043c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=455&amp;godina=2026</t>
   </si>
   <si>
     <t>St-45/2015</t>
   </si>
   <si>
     <t>Podnesak od 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.; Prilog od: 11.06.2024.</t>
   </si>
   <si>
     <t>ADRIA ČELIK d.o.o. za proizvodnju i usluge u stečaju</t>
   </si>
   <si>
     <t>Cesta dr. Franje Tuđmana 78, 21212 Kaštel Sućurac, Hrvatska</t>
   </si>
   <si>
     <t>34606600284</t>
   </si>
   <si>
     <t>ADRIA ČELIK d.o.o. za proizvodnju i usluge u stečaju 34606600284</t>
   </si>
   <si>
     <t>05.07.2024. 09:31:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/435fa2b8-082b-4818-a667-a93ffacb9e2b</t>
   </si>
@@ -230,51 +263,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -444,44 +477,86 @@
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
         <v>52</v>
       </c>
       <c r="G5" t="s">
         <v>53</v>
       </c>
       <c r="H5" t="s">
         <v>54</v>
       </c>
       <c r="I5" t="s">
         <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>56</v>
       </c>
       <c r="L5" t="s">
         <v>57</v>
       </c>
       <c r="M5" t="s">
         <v>58</v>
       </c>
-      <c r="N5"/>
+      <c r="N5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F6" t="s">
+        <v>63</v>
+      </c>
+      <c r="G6" t="s">
+        <v>64</v>
+      </c>
+      <c r="H6" t="s">
+        <v>65</v>
+      </c>
+      <c r="I6" t="s">
+        <v>66</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M6" t="s">
+        <v>69</v>
+      </c>
+      <c r="N6"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>