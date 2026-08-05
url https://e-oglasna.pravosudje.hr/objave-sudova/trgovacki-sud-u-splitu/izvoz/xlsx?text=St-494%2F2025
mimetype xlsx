--- v0 (2026-05-01)
+++ v1 (2026-08-05)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-494/2025</t>
   </si>
   <si>
+    <t>Podnesak - prijedlog stečajnog upravitelja za određivanjem nagrade od 17.07.2026., s prilozima</t>
+  </si>
+  <si>
+    <t>JUKIĆ MIHOVIL jednostavno društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>MARINETA 1 C, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>32558568931</t>
+  </si>
+  <si>
+    <t>JUKIĆ MIHOVIL jednostavno društvo s ograničenom odgovornošću za usluge 32558568931</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:41:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7139acd4-dd97-4d7e-a3c7-bb3b14b2d2c4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-494_2025-28-1 - Izvadak iz RSV JUKIĆ MIHOVIL jdoo u stečaju.pdf; Prilog St-494_2025-28-2 - Obrazac RSV JUKIĆ MIHOVIL jdoo u stečaju.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7139acd4-dd97-4d7e-a3c7-bb3b14b2d2c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=494&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:00:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cfc384f-99bc-45f1-a1e7-460a2dfd61e5</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cfc384f-99bc-45f1-a1e7-460a2dfd61e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 10.02.2026.</t>
   </si>
   <si>
-    <t>JUKIĆ MIHOVIL jednostavno društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>10.02.2026. 09:54:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c0c90f7-40f0-45e5-b1b6-3cdd2c77f7c8</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c0c90f7-40f0-45e5-b1b6-3cdd2c77f7c8/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=494&amp;godina=2025</t>
   </si>
   <si>
     <t>Zaključak od 10.02.2026.</t>
   </si>
   <si>
     <t>10.02.2026. 09:53:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a993861-3428-4c0b-a550-e35adb6e975f</t>
   </si>
   <si>
     <t>Zaključak za plaćanje predujma za pokriće troškova prethodnog postupka_stečajnog postupka.pdf O351O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a993861-3428-4c0b-a550-e35adb6e975f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 05.01.2026.</t>
   </si>
   <si>
     <t>05.01.2026. 09:29:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/818be90a-db95-4282-b2e5-07d21d9499e0</t>
   </si>
@@ -194,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +484,126 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>