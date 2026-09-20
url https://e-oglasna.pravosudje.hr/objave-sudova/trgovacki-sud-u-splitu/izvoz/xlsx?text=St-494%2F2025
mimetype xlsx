--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-494/2025</t>
   </si>
   <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>JUKIĆ MIHOVIL jednostavno društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>MARINETA 1 C, 21300 Makarska, Hrvatska</t>
+  </si>
+  <si>
+    <t>32558568931</t>
+  </si>
+  <si>
+    <t>JUKIĆ MIHOVIL jednostavno društvo s ograničenom odgovornošću za usluge 32558568931</t>
+  </si>
+  <si>
+    <t>20.08.2026. 07:38:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23a81d38-074c-4e0d-b3a7-dbc132a47339</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23a81d38-074c-4e0d-b3a7-dbc132a47339/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=494&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak - prijedlog stečajnog upravitelja za određivanjem nagrade od 17.07.2026., s prilozima</t>
   </si>
   <si>
-    <t>JUKIĆ MIHOVIL jednostavno društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>20.07.2026. 13:41:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7139acd4-dd97-4d7e-a3c7-bb3b14b2d2c4</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-494_2025-28-1 - Izvadak iz RSV JUKIĆ MIHOVIL jdoo u stečaju.pdf; Prilog St-494_2025-28-2 - Obrazac RSV JUKIĆ MIHOVIL jdoo u stečaju.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7139acd4-dd97-4d7e-a3c7-bb3b14b2d2c4/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=494&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 29.06.2026.</t>
   </si>
   <si>
     <t>29.06.2026. 13:00:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3cfc384f-99bc-45f1-a1e7-460a2dfd61e5</t>
   </si>
   <si>
     <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3cfc384f-99bc-45f1-a1e7-460a2dfd61e5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 10.02.2026.</t>
   </si>
   <si>
     <t>10.02.2026. 09:54:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c0c90f7-40f0-45e5-b1b6-3cdd2c77f7c8</t>
   </si>
@@ -224,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -568,42 +583,84 @@
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>