--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="133">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-640/2024</t>
   </si>
   <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>ECOLIGHT j.d.o.o. za elektroinstalacijske radove i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Ivašnjak VII 1, 21310 Lokva Rogoznica, Hrvatska</t>
+  </si>
+  <si>
+    <t>62334051532</t>
+  </si>
+  <si>
+    <t>ECOLIGHT j.d.o.o. za elektroinstalacijske radove i usluge u stečaju 62334051532</t>
+  </si>
+  <si>
+    <t>12.05.2026. 13:29:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b2fe924-ed90-488b-830e-51e68dd37ee5</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b2fe924-ed90-488b-830e-51e68dd37ee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=640&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Izvješće stečajne upraviteljice od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>12.05.2026. 10:42:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d23feab-f1d3-47e3-b972-37b7e8f4c972</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d23feab-f1d3-47e3-b972-37b7e8f4c972/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak stečajne upraviteljice od 11.05.2026. s prilogom</t>
   </si>
   <si>
-    <t>ECOLIGHT j.d.o.o. za elektroinstalacijske radove i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>11.05.2026. 12:14:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50411205-ed1c-4f66-b686-6e5f3eb33806</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-640_2024-57-1 - 1. Promet po računu stečajnog dužnika.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50411205-ed1c-4f66-b686-6e5f3eb33806/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=640&amp;godina=2024</t>
   </si>
   <si>
     <t>Rješenje od 26.03.2026.</t>
   </si>
   <si>
     <t>26.03.2026. 11:57:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/92a4f2af-78b6-4a5a-9091-dc094e95a236</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/92a4f2af-78b6-4a5a-9091-dc094e95a236/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak stečajne upraviteljice od 26.03.2026. s prilozima</t>
   </si>
   <si>
     <t>26.03.2026. 10:27:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cfea91b3-ebbf-45e0-964b-8dc03debc2a9</t>
   </si>
@@ -422,51 +452,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N21"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1200,154 +1230,238 @@
       </c>
       <c r="L18" t="s">
         <v>105</v>
       </c>
       <c r="M18" t="s">
         <v>106</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>107</v>
       </c>
       <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="E20" t="s">
-        <v>108</v>
+        <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
+        <v>117</v>
+      </c>
+      <c r="E21" t="s">
         <v>118</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="I21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="L21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="M21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>124</v>
+      </c>
+      <c r="E22" t="s">
+        <v>118</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>119</v>
+      </c>
+      <c r="I22" t="s">
+        <v>125</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>126</v>
+      </c>
+      <c r="L22" t="s">
+        <v>50</v>
+      </c>
+      <c r="M22" t="s">
+        <v>127</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>128</v>
+      </c>
+      <c r="E23" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>119</v>
+      </c>
+      <c r="I23" t="s">
+        <v>129</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" t="s">
+        <v>131</v>
+      </c>
+      <c r="M23" t="s">
+        <v>132</v>
+      </c>
+      <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>