--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-95/2026</t>
   </si>
   <si>
+    <t>Zaključak od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>GAVIOTA d.o.o. za prijevoz i usluge</t>
+  </si>
+  <si>
+    <t>Matoševa 50, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>64049208187</t>
+  </si>
+  <si>
+    <t>GAVIOTA d.o.o. za prijevoz i usluge 64049208187</t>
+  </si>
+  <si>
+    <t>26.05.2026. 09:13:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb58cf4b-1260-4dbc-aefd-e2ae7b56d9de</t>
+  </si>
+  <si>
+    <t>Zaključak za plaćanje predujma za pokriće troškova prethodnog postupka_stečajnog postupka.pdf O351O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb58cf4b-1260-4dbc-aefd-e2ae7b56d9de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Prijedlog od 24.04.2026. s prilozima</t>
   </si>
   <si>
-    <t>GAVIOTA d.o.o. za prijevoz i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>29.04.2026. 14:37:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80f8497a-877e-4175-8381-da2ef2717009</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P; Prilog St-95_2026-6-1 - 2193-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-2 - 28362-2025  rješenje o ovrsi.pdf; Prilog St-95_2026-6-3 - 2387-2024 rješenje o ovrsi.pdf; Prilog St-95_2026-6-4 - 22811-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-5 - 23118-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-6 - 35400-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-7 - 260084 ST EX201 RO (1).pdf; Prilog St-95_2026-6-8 - 210081 ST EX199 RO.pdf; Prilog St-95_2026-6-9 - 25696-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-10 - Odluka TS ST Povrv-12-2025-17 od 09.12.2025. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-95_2026-6-11 - Odluka TS ST Povrv-12-2025-17 od 09.12.2025. - Potvrda pravomoćnosti-ovršnosti Ovrv-23118-2023.pdf; Prilog St-95_2026-6-12 - Odluka OS ST Ovrv-25696-2023-13 od 12.01.2024. - Potvrda pravomoćnosti-ovršnosti Ovrv-25696-2023.pdf; Prilog St-95_2026-6-13 - Odluka OS ST Ovrv-28362-2025-12 od 15.01.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-95_2026-6-14 - Odluka TS ST Povrv-43-2024-24 od 16.03.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-95_2026-6-15 - Odluka TS ST Povrv-12-2025-6 od 14.05.2025. - Presuda (3).pdf; Prilog St-95_2026-6-16 - Odluka TS ST Povrv-220-2025-15 od 19.12.2025. - Potvrda pravomoćnosti-ovršnosti Ovrv-2193-2023.pdf; Prilog St-95_2026-6-17 - Odluka TS ST Povrv-43-2024-14 od 30.04.2024. - Presuda (3).pdf; Prilog St-95_2026-6-18 - Podnesak OS ST Ovrv-2193-2023-1 od 21.02.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-95_2026-6-19 - Podnesak OS ST Ovrv-23118-2023-1 od 12.09.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-20 - Podnesak OS ST Ovrv-22811-2024-1 od 06.09.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-21 - Podnesak OS ST Ovrv-2387-2024-1 od 02.02.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-95_2026-6-22 - Podnesak OS ST Ovrv-25696-2023-1 od 06.10.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-23 - Podnesak OS ST Ovrv-35400-2023-1 od 21.12.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-24 - Podnesak OS ST Ovrv-28362-2025-1 od 10.09.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-25 - Ovrv-2193-2023 presuda (1).pdf; Prilog St-95_2026-6-26 - ST 185075 EX216 RO.pdf; Prilog St-95_2026-6-27 - Gaviota d.o.o. SPECIFIKACIJA DUGOVANJA (2).xlsx; Prilog St-95_2026-6-28 - O13 Prijedlog vjerovnika za otvaranje stečajnoga postupka (čl. 16. i čl. 109. SZ).pdf; Prilog St-95_2026-6-29 - 20260423170710.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80f8497a-877e-4175-8381-da2ef2717009/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=95&amp;godina=2026</t>
   </si>
   <si>
     <t>Oglas od 10.03.2026.</t>
   </si>
   <si>
     <t>10.03.2026. 11:54:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c48bd9f1-183f-4f3c-bb41-cd03274ea9f5</t>
   </si>
   <si>
     <t>Oglas.pdf O67O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c48bd9f1-183f-4f3c-bb41-cd03274ea9f5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zahtjev za provedbu skraćenog stečajnog postupka</t>
   </si>
   <si>
     <t>10.03.2026. 09:24:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1317e4ea-aafc-491a-9ce2-47b321935478</t>
   </si>
@@ -164,51 +179,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +355,84 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>