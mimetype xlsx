--- v1 (2026-06-17)
+++ v2 (2026-10-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
     <t>St-95/2026</t>
   </si>
   <si>
+    <t>Rješenje od 13.10.2026.</t>
+  </si>
+  <si>
+    <t>GAVIOTA d.o.o. za prijevoz i usluge</t>
+  </si>
+  <si>
+    <t>Matoševa 50, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>64049208187</t>
+  </si>
+  <si>
+    <t>GAVIOTA d.o.o. za prijevoz i usluge 64049208187</t>
+  </si>
+  <si>
+    <t>13.10.2026. 10:36:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c27519d-4ddd-47b4-8e94-90006612b626</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi skraćenog stečajnog postupka.pdf O1000000009O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c27519d-4ddd-47b4-8e94-90006612b626/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Zaključak od 26.05.2026.</t>
   </si>
   <si>
-    <t>GAVIOTA d.o.o. za prijevoz i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>26.05.2026. 09:13:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb58cf4b-1260-4dbc-aefd-e2ae7b56d9de</t>
   </si>
   <si>
     <t>Zaključak za plaćanje predujma za pokriće troškova prethodnog postupka_stečajnog postupka.pdf O351O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb58cf4b-1260-4dbc-aefd-e2ae7b56d9de/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=95&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 24.04.2026. s prilozima</t>
   </si>
   <si>
     <t>29.04.2026. 14:37:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80f8497a-877e-4175-8381-da2ef2717009</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P; Prilog St-95_2026-6-1 - 2193-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-2 - 28362-2025  rješenje o ovrsi.pdf; Prilog St-95_2026-6-3 - 2387-2024 rješenje o ovrsi.pdf; Prilog St-95_2026-6-4 - 22811-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-5 - 23118-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-6 - 35400-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-7 - 260084 ST EX201 RO (1).pdf; Prilog St-95_2026-6-8 - 210081 ST EX199 RO.pdf; Prilog St-95_2026-6-9 - 25696-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-10 - Odluka TS ST Povrv-12-2025-17 od 09.12.2025. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-95_2026-6-11 - Odluka TS ST Povrv-12-2025-17 od 09.12.2025. - Potvrda pravomoćnosti-ovršnosti Ovrv-23118-2023.pdf; Prilog St-95_2026-6-12 - Odluka OS ST Ovrv-25696-2023-13 od 12.01.2024. - Potvrda pravomoćnosti-ovršnosti Ovrv-25696-2023.pdf; Prilog St-95_2026-6-13 - Odluka OS ST Ovrv-28362-2025-12 od 15.01.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-95_2026-6-14 - Odluka TS ST Povrv-43-2024-24 od 16.03.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-95_2026-6-15 - Odluka TS ST Povrv-12-2025-6 od 14.05.2025. - Presuda (3).pdf; Prilog St-95_2026-6-16 - Odluka TS ST Povrv-220-2025-15 od 19.12.2025. - Potvrda pravomoćnosti-ovršnosti Ovrv-2193-2023.pdf; Prilog St-95_2026-6-17 - Odluka TS ST Povrv-43-2024-14 od 30.04.2024. - Presuda (3).pdf; Prilog St-95_2026-6-18 - Podnesak OS ST Ovrv-2193-2023-1 od 21.02.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-95_2026-6-19 - Podnesak OS ST Ovrv-23118-2023-1 od 12.09.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-20 - Podnesak OS ST Ovrv-22811-2024-1 od 06.09.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-21 - Podnesak OS ST Ovrv-2387-2024-1 od 02.02.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-95_2026-6-22 - Podnesak OS ST Ovrv-25696-2023-1 od 06.10.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-23 - Podnesak OS ST Ovrv-35400-2023-1 od 21.12.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-24 - Podnesak OS ST Ovrv-28362-2025-1 od 10.09.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-25 - Ovrv-2193-2023 presuda (1).pdf; Prilog St-95_2026-6-26 - ST 185075 EX216 RO.pdf; Prilog St-95_2026-6-27 - Gaviota d.o.o. SPECIFIKACIJA DUGOVANJA (2).xlsx; Prilog St-95_2026-6-28 - O13 Prijedlog vjerovnika za otvaranje stečajnoga postupka (čl. 16. i čl. 109. SZ).pdf; Prilog St-95_2026-6-29 - 20260423170710.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80f8497a-877e-4175-8381-da2ef2717009/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Oglas od 10.03.2026.</t>
   </si>
   <si>
     <t>10.03.2026. 11:54:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c48bd9f1-183f-4f3c-bb41-cd03274ea9f5</t>
   </si>
@@ -179,51 +194,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +412,84 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>