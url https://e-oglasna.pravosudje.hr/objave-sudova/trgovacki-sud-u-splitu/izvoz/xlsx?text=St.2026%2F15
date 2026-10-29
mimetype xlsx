--- v0 (2026-06-01)
+++ v1 (2026-10-29)
@@ -6,100 +6,892 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="392">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
+    <t>St-659/2022</t>
+  </si>
+  <si>
+    <t>Podnesak stečajnog upravitelja od 28.10.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>KOMUSPROMET trgovina i reciklaža d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Plano bb, 21220 Trogir, Hrvatska</t>
+  </si>
+  <si>
+    <t>75646042222</t>
+  </si>
+  <si>
+    <t>KOMUSPROMET trgovina i reciklaža d.o.o. u stečaju 75646042222</t>
+  </si>
+  <si>
+    <t>28.10.2026. 13:46:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a933bf5c-73fb-48c8-95fe-38051a451d2f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-659_2022-39-1 - OS ST P-3599-2021-6 od 27.01.2022. - Presuda.pdf; Prilog St-659_2022-39-2 - OS ST P-4381-2022-1 od 06.12.2022. - Rješenje - ukinuta 1.st. presuda i predmet vraćen na ponovno su.pdf; Prilog St-659_2022-39-3 - ZK-6962-TROGIR-21-10-2026-15-16.pdf; Prilog St-659_2022-39-4 - Procjena vrijednosti predmetne nekretnine - zemljišta 100m2, k.č. 4175_5, k.o. 330779, Trogir.pdf; Prilog St-659_2022-39-5 - 4175_5 k.o. Trogir - Lokacijska informacija.pdf; Prilog St-659_2022-39-6 - 4175_5 k.o. Trogir - Uvjerenje o statusu - namjeni čestice.pdf; Prilog St-659_2022-39-7 - Račun dobiti i gubitka.pdf; Prilog St-659_2022-39-8 - Bilanca stanja.pdf; Prilog St-659_2022-39-9 - Biljeske_uz_financijske_izvjestaje_2022_MB03443515.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a933bf5c-73fb-48c8-95fe-38051a451d2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=659&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>St-431/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog od: 28.10.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>STUDENAC društvo s ograničenom odgovornošću za trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Četvrt Ribnjak 17, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>02023029348</t>
+  </si>
+  <si>
+    <t>STUDENAC društvo s ograničenom odgovornošću za trgovinu i proizvodnju 02023029348</t>
+  </si>
+  <si>
+    <t>28.10.2026. 09:40:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c93bbb88-d5ce-42cf-a3b2-6c7ef8c106ca</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-431_2026-98-1 - Punomoć SH.pdf; Prilog St-431_2026-98-2 - rn 532.pdf; Prilog St-431_2026-98-3 - rn 535.pdf; Prilog St-431_2026-98-4 - rn 538.pdf; Prilog St-431_2026-98-5 - rn 541.pdf; Prilog St-431_2026-98-6 - rn 544.pdf; Prilog St-431_2026-98-7 - rn 547.pdf; Prilog St-431_2026-98-8 - Sunce hoteli d.d. - izvadak iz sudskog registra.pdf; Prilog St-431_2026-98-9 - IOS STUDENAC d.o.o.u predstečaju - POTRAŽIVANJA DO 29.09.2026..pdf; Prilog St-431_2026-98-10 - ZAKUP STUDENAC-VRTIĆ 2022.pdf; Prilog St-431_2026-98-11 - ZAKUP STUDENAC-GC.pdf; Prilog St-431_2026-98-12 - Generalna punomoć SH -Dejan Subotić -12-2025.pdf; Prilog St-431_2026-98-13 - PRILOG 544 S1390 3.pdf; Prilog St-431_2026-98-14 - 11111 1 1 01_26.pdf; Prilog St-431_2026-98-15 - 11354 1 1 04_26.pdf; Prilog St-431_2026-98-16 - 11192 1 1 02_26.pdf; Prilog St-431_2026-98-17 - 11516 1 1 06_26.pdf; Prilog St-431_2026-98-18 - 11273 1 1 03_26.pdf; Prilog St-431_2026-98-19 - 11435 1 1 05_26.pdf; Prilog St-431_2026-98-20 - 11597 1 1 07_26.pdf; Prilog St-431_2026-98-21 - 11759 1 1 09_26.pdf; Prilog St-431_2026-98-22 - 11678 1 1 08_26.pdf; Prilog St-431_2026-98-23 - 10106 1 1 01_02_2026.pdf; Prilog St-431_2026-98-24 - 10440 1 1 05_06_2026.pdf; Prilog St-431_2026-98-25 - 10273 1 1 03_04_2026.pdf; Prilog St-431_2026-98-26 - 10776 1 1 09_10_2026.pdf; Prilog St-431_2026-98-27 - 10607 1 1 07_08_2026.pdf; Prilog St-431_2026-98-28 - Xerox Scan_27102026161400.pdf; Prilog St-431_2026-98-29 - Xerox Scan_27102026161350.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c93bbb88-d5ce-42cf-a3b2-6c7ef8c106ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog od: 26.10.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>27.10.2026. 07:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d2e72d-a019-4caa-8fa6-a3170c7eaf23</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-431_2026-82-1 - prijava tražbine KING ICT - Studenac.pdf; Prilog St-431_2026-82-2 - IOS Studenac 29.9.2026..pdf; Prilog St-431_2026-82-3 - Narudžbenica 150726_IT_KING_1_CP-26INF007 (veza računi 2026003746-11-11 i 2026004022-11-11).pdf; Prilog St-431_2026-82-4 - Narudžbenica 150726_IT_KING_2_CP-26INF007 (veza računi 2026003745-11-11 i 2026004056-11-11).pdf; Prilog St-431_2026-82-5 - Račun 2026001456-11-11_KING ICT.pdf; Prilog St-431_2026-82-6 - Račun 2026003746-11-11_KING ICT.pdf; Prilog St-431_2026-82-7 - Račun 2026003745-11-11_KING ICT.pdf; Prilog St-431_2026-82-8 - Račun 2026003933-11-11_KING ICT.pdf; Prilog St-431_2026-82-9 - Račun 2026003994-11-11_KING ICT.pdf; Prilog St-431_2026-82-10 - Račun 2026003987-11-11_KING ICT.pdf; Prilog St-431_2026-82-11 - Račun 2026004024-11-11_KING ICT.pdf; Prilog St-431_2026-82-12 - Račun 2026004064-11-11_KING ICT.pdf; Prilog St-431_2026-82-13 - Račun 2026004065-11-11_KING ICT.pdf; Prilog St-431_2026-82-14 - Račun 2026003743-11-11_KING ICT.pdf; Prilog St-431_2026-82-15 - Račun 2026004233-11-11_KING ICT.pdf; Prilog St-431_2026-82-16 - Račun 2026004056-11-11_KING ICT.pdf; Prilog St-431_2026-82-17 - Račun 2026004518-11-11_KING ICT.pdf; Prilog St-431_2026-82-18 - Račun 2026004022-11-11_KING ICT.pdf; Prilog St-431_2026-82-19 - Narudžbenica 12082026OM_IT_KINGICT (veza račun 2026004024-11-11).pdf; Prilog St-431_2026-82-20 - Narudžbenica 15092026OM_IT_KINGICT (veza račun 2026004541-11-11).pdf; Prilog St-431_2026-82-21 - Narudžbenica 17032026_IT_KING_3_OPS2024-13 (veza račun 2026001456-11-11).pdf; Prilog St-431_2026-82-22 - Narudžbenica 17072026ZG_IT_KINGICT (veza račun 2026003934-11-11).pdf; Prilog St-431_2026-82-23 - Narudžbenica 20005113_26032026_IT_King_1 - na iznos 48.555,00 € (veza račun 2026004064-11-11).pdf; Prilog St-431_2026-82-24 - Narudžbenica 20005113_26032026_IT_King_1 - na iznos 8.092,50 € (veza račun 2026004065-11-11).pdf; Prilog St-431_2026-82-25 - Ponuda br. 20005923 (veza račun 2026003987-11-11).pdf; Prilog St-431_2026-82-26 - Narudžbenica 24082026OM_IT_KINGICT (veza račun 2026004233-11-11).pdf; Prilog St-431_2026-82-27 - Narudžbenica 29062026_Nabava_KingICT_1 (veza račun 2026003933-11-11).pdf; Prilog St-431_2026-82-28 - Račun 2026004541-11-11_KING ICT.pdf; Prilog St-431_2026-82-29 - Narudžbenica 300726_IT_KING_1_CP-26EXP001 (veza račun 2026003743-11-11).pdf; Prilog St-431_2026-82-30 - Prihvat ponude br. 20005923 (veza račun 2026003987-11-11).pdf; Prilog St-431_2026-82-31 - Račun 2026003934-11-11_KING ICT.pdf; Prilog St-431_2026-82-32 - Ugovor o održavanju sustava tehničke zaštite, podatkovnih poslužitelja, uređaja besprekidnog napajan.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4d2e72d-a019-4caa-8fa6-a3170c7eaf23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-108/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.</t>
+  </si>
+  <si>
+    <t>EMPYREAL TRAVEL d.o.o. turistička agencija</t>
+  </si>
+  <si>
+    <t>Zakučac 10d, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>78176032108</t>
+  </si>
+  <si>
+    <t>EMPYREAL TRAVEL d.o.o. turistička agencija 78176032108</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:33:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4873fe49-3e61-45ff-af98-c578b3178dc4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-108_2026-42-1 - GFI 2026..pdf; Prilog St-108_2026-42-2 - Bruto bilanca 01.01.2026._05.07.2026..pdf; Prilog St-108_2026-42-3 - OD Krka_zahtjev za uređenjem i dopunom prijave tražbine.pdf; Prilog St-108_2026-42-4 - OD Krka_zahtjev za dostavom dokumentacije.pdf; Prilog St-108_2026-42-5 - Dopisi ranijem zakonskom zastupniku.pdf; Prilog St-108_2026-42-6 - HZMO.pdf; Prilog St-108_2026-42-7 - POBA_ugovor.pdf; Prilog St-108_2026-42-8 - Popis tražbina radnika dospjelih do otvaranja stečajnog postupka.pdf; Prilog St-108_2026-42-9 - Empyreal_travel_-_Bilješke_ovjerene (1).pdf; Prilog St-108_2026-42-10 - Popis vjerovnika.pdf; Prilog St-108_2026-42-11 - Popis predmeta stečajne mase.pdf; Prilog St-108_2026-42-12 - Pregled imovine i obveza.pdf; Prilog St-108_2026-42-13 - Procjena_vrijednosti_6__Pirovac.pdf; Prilog St-108_2026-42-14 - Tablice prijavljenih tražbina_razlučnih_izlučnih prava.pdf; Prilog St-108_2026-42-15 - Ugovor o zakupu.pdf; Prilog St-108_2026-42-16 - Ugovor obrt Adeo_knjigovodstvo.pdf; Prilog St-108_2026-42-17 - Zadužnica OV-5835_2026.pdf; Prilog St-108_2026-42-18 - Zadužnica OV-5836_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4873fe49-3e61-45ff-af98-c578b3178dc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=108&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-439/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog od: 15.10.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>ISKOPI ČIGRA d.o.o za graditeljstvo i usluge</t>
+  </si>
+  <si>
+    <t>BIOKOVSKA ULICA 4, 21260 Imotski, Hrvatska</t>
+  </si>
+  <si>
+    <t>86652112498</t>
+  </si>
+  <si>
+    <t>ISKOPI ČIGRA d.o.o za graditeljstvo i usluge 86652112498</t>
+  </si>
+  <si>
+    <t>15.10.2026. 14:04:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6653ac85-d448-45e9-bdac-01286b6b33b2</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-439_2025-47-1 - Popis predmeta stečajne mase.pdf; Prilog St-439_2025-47-2 - Pregled imovine i obveza.pdf; Prilog St-439_2025-47-3 - Tablica prijavljenih tražbina PRVI viši isplatni red (2).pdf; Prilog St-439_2025-47-4 - Tablica prijavljenih tražbina DRUGI viši isplatni red (2).pdf; Prilog St-439_2025-47-5 - Tablica prvi i drugi viši isplatni red zajedno.pdf; Prilog St-439_2025-47-6 - Popis tražbina radnika sačinjen od stečajnog upravitelja.pdf; Prilog St-439_2025-47-7 - FINA očevidnik 17.02.2026..pdf; Prilog St-439_2025-47-8 - Obračun neisplaćene plaće i doprinosa ISKOPI ČIGRA d.o.o. u stečaju.pdf; Prilog St-439_2025-47-9 - Izvod sa računa st. dužnika za siječanj 2026.pdf; Prilog St-439_2025-47-10 - Podnesak UniCredit Leasing Croatia d.o.o. o povlačenju prijave tražbine.pdf; Prilog St-439_2025-47-11 - GFI za 2025 - Bilanca, RDG, Prijava poreza na dobit.pdf; Prilog St-439_2025-47-12 - Odluke o otkazu ugovora o radu ISKOPI ČIGRA.pdf; Prilog St-439_2025-47-13 - Izjava Željko Blažević o odricanju prava na otkazni rok i plaću u tom roku.pdf; Prilog St-439_2025-47-14 - OSS ZK - pretraga nekretnina za Željka Blaževića.pdf; Prilog St-439_2025-47-15 - ASC d.d. odgovor na zahtjev.pdf; Prilog St-439_2025-47-16 - Potvrda HZMO od 17.07.2026. za nemogućnost davanja podatka za Željka Blaževića.pdf; Prilog St-439_2025-47-17 - Poziv kupcu SIGMA COMPANY SOLUTION j.d.o.o. za plaćanje.pdf; Prilog St-439_2025-47-18 - Obavijest leasing tvrtke za KONAČNI OBRAČUN od 09.09.2026. sa pripadajućom korespodencijom sa st. up.pdf; Prilog St-439_2025-47-19 - Izvod sa računa st. dužnika od 23.09.2026..pdf; Prilog St-439_2025-47-20 - Ugovor o vođenju knjigovodstva između ANDORAMA d.o.o.i stečajnog dužnika.pdf; Prilog St-439_2025-47-21 - Ugovor o otvaranju i vođenju računa st. dužnika sa HPB d.d..pdf; Prilog St-439_2025-47-22 - Izvod sa računa stečajnog dužnika od 30.09.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6653ac85-d448-45e9-bdac-01286b6b33b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=439&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>St-455/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka od 09.10.2026., s prilozima</t>
+  </si>
+  <si>
+    <t>STO KVADRATA društvo s ograničenom odgovornošću za usluge i trgovinu</t>
+  </si>
+  <si>
+    <t>R. Boškovića 7, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>71545612474</t>
+  </si>
+  <si>
+    <t>STO KVADRATA društvo s ograničenom odgovornošću za usluge i trgovinu 71545612474</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:26:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cde887a9-ce86-4401-82b4-1cd7e1c1043c</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-455_2026-1-1 - 2524 -  Escont partnes.pdf; Prilog St-455_2026-1-2 - 2527  - ADRIATIC FAKTORING.pdf; Prilog St-455_2026-1-3 - Bilješke uz financijske izvještaje.pdf; Prilog St-455_2026-1-4 - 2527 faktoring konto kartica.pdf; Prilog St-455_2026-1-5 - 8. Dodatak 4 Ugovor o pozajmici 185-2025_potpisan.pdf; Prilog St-455_2026-1-6 - AGRAM ugovor o kreditu.pdf; Prilog St-455_2026-1-7 - Dani insolventnosti.pdf; Prilog St-455_2026-1-8 - 10. STO KVADRATA Ugovor o pozajmici sa naknadom bez kte i sa zaduznicom 273-2026_potpisan.pdf; Prilog St-455_2026-1-9 - KUPCI.pdf; Prilog St-455_2026-1-10 - Izjava o broju zaposlenih.pdf; Prilog St-455_2026-1-11 - Lizing Suzuki 357.pdf; Prilog St-455_2026-1-12 - Impuls lizing BMW 114.pdf; Prilog St-455_2026-1-13 - Impuls BMW.pdf; Prilog St-455_2026-1-14 - Impuls Mercedes.pdf; Prilog St-455_2026-1-15 - Obveze za zajmove konto kartice.pdf; Prilog St-455_2026-1-16 - PKK.pdf; Prilog St-455_2026-1-17 - NOVI Obrazac GFI-POD_STO KVADRATA DOO_31.08.2026.pdf; Prilog St-455_2026-1-18 - Otp Suzuki.pdf; Prilog St-455_2026-1-19 - DOBAVLJAČI.pdf; Prilog St-455_2026-1-20 - OTP lizing Mazda 575.pdf; Prilog St-455_2026-1-21 - Očevidnik_compressed.pdf; Prilog St-455_2026-1-22 - Porsche lizing BMW.pdf; Prilog St-455_2026-1-23 - Otp Mazda.pdf; Prilog St-455_2026-1-24 - Punomoć za odvjetnika.pdf; Prilog St-455_2026-1-25 - 8. Sto kvadrata Ugovor o pozajmici 185-2025_potpisano.pdf; Prilog St-455_2026-1-26 - Porsche lizing - BMW 479.pdf; Prilog St-455_2026-1-27 - Potvrda o blokadi računa.pdf; Prilog St-455_2026-1-28 - Uplata depozita.pdf; Prilog St-455_2026-1-29 - Otp Betonara.pdf; Prilog St-455_2026-1-30 - RBA ugovor o kreditu_compressed.pdf; Prilog St-455_2026-1-31 - Upravni ugovor.pdf; Prilog St-455_2026-1-32 - Ugovor o cesiji sve.pdf; Prilog St-455_2026-1-33 - ugovor o dobavljačkom faktoringu.pdf; Prilog St-455_2026-1-34 - UGOVOR O ZAJMU POSLOVNA ULAGANJA_CIJELI.pdf; Prilog St-455_2026-1-35 - ZABA kratkoročni kredit_compressed.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cde887a9-ce86-4401-82b4-1cd7e1c1043c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=455&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-456/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje stečajnog postupka od 09.10.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>AURORA STIL d.o.o. za proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>Vukasova 44, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>48028117585</t>
+  </si>
+  <si>
+    <t>AURORA STIL d.o.o. za proizvodnju i usluge 48028117585</t>
+  </si>
+  <si>
+    <t>09.10.2026. 14:18:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16718c24-b3fa-41dc-a1a7-6554e327f749</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P; Prilog St-456_2026-1-1 - Prilog 01 - Punomoć.pdf; Prilog St-456_2026-1-2 - Prilog 02 - Izvadak iz zemljišne knjige – zk.ul. 19031, k.o. Split.pdf; Prilog St-456_2026-1-3 - Prilog 03 - Ugovor o podzakupu od 1.4.2020. s Aneksom od 1.3.2021.pdf; Prilog St-456_2026-1-4 - Prilog 04 - Ugovor o podzakupu poslovnog prostora od 11.2.2022. s Aneksom I. od 27.11.2024.pdf; Prilog St-456_2026-1-5 - Prilog 05 - Ugovor o zakupu poslovnog prostora od 27.11.2023. (OV-4386-2023) sa zapisnikom o primopr.pdf; Prilog St-456_2026-1-6 - Prilog 06 - Ugovori o prijenosu ugovora od 1.9.2023. (OV-3654-2023 i OV-3652-2023).pdf; Prilog St-456_2026-1-7 - Prilog 07 - IOS potpisan i ovjeren od AURORA STIL d.o.o. 22.7.2026.pdf; Prilog St-456_2026-1-8 - Prilog 08 - Izvadak iz poslovnih knjiga br. 451 od 4.8.2026.pdf; Prilog St-456_2026-1-9 - Prilog 09 - Prijedlog za ovrhu od 7.8.2026. (Ovrv-26732-2026).pdf; Prilog St-456_2026-1-10 - Prilog 10 - Opomene od 22.7.2026.pdf; Prilog St-456_2026-1-11 - Prilog 11 - Otkazi od 4.8.2026. s povratnicom (uručeno 31.8.2026.).pdf; Prilog St-456_2026-1-12 - Prilog 12 - E-mail Luke Bilića od 16.9.2026. i odgovor od 17.9.2026.pdf; Prilog St-456_2026-1-13 - Prilog 13 - Povijesni izvadak iz sudskog registra – AURORA STIL d.o.o.pdf; Prilog St-456_2026-1-14 - Prilog 14 - Povijesni izvadak iz sudskog registra – LUMINA STIL j.d.o.o.pdf; Prilog St-456_2026-1-15 - Prilog 15 - Bonitetno izvješće AURORA STIL d.o.o. (GFI 2025.).pdf; Prilog St-456_2026-1-16 - Prilog 16 - Fotografije vozila ST-8703-AH (6. i 8.10.2026.).pdf; Prilog St-456_2026-1-17 - Prilog 17 - Izvadak iz sudskog registra – OŠTRC d.o.o.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16718c24-b3fa-41dc-a1a7-6554e327f749/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=456&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-441/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje stečajnog postupka od 30.09.2026., s prilozima</t>
+  </si>
+  <si>
+    <t>KALEBIĆ društvo s ograničenom odgovornošću za vađenje kamena</t>
+  </si>
+  <si>
+    <t>Riva-Pelegrin 32, 21430 Stomorska, Hrvatska</t>
+  </si>
+  <si>
+    <t>25310389799</t>
+  </si>
+  <si>
+    <t>KALEBIĆ društvo s ograničenom odgovornošću za vađenje kamena 25310389799</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:10:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e063ae9e-cc02-4a78-a7a5-7393059a3bf9</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P; Prilog St-441_2026-1-1 - prijedlog za otvaranje stečaja.pdf; Prilog St-441_2026-1-2 - Prilog_01_Punomoc_od_14-02-2025.pdf; Prilog St-441_2026-1-3 - Prilog_02_Izvadak_iz_sudskog_registra_Kalebic_doo_od_13-02-2025.pdf; Prilog St-441_2026-1-4 - Prilog_03_Izvadak_iz_sudskog_registra_Galic_doo_od_13-02-2025.pdf; Prilog St-441_2026-1-5 - Prilog_04_Izvod_otvorenih_stavki_od_12-02-2025.pdf; Prilog St-441_2026-1-6 - Prilog_05_Prijedlog_za_ovrhu_od_14-02-2025.pdf; Prilog St-441_2026-1-7 - Prilog_06_Rjesenje_o_ovrsi_od_09-04-2025.pdf; Prilog St-441_2026-1-8 - Prilog_07_Povratnica_od_30-06-2025.pdf; Prilog St-441_2026-1-9 - Prilog_08_Obavijest_o_isticanju_na_e-oglasnoj_ploci_od_04-07-2025.pdf; Prilog St-441_2026-1-10 - Prilog_09_Prigovor_ovrsenika_od_14-07-2025.pdf; Prilog St-441_2026-1-11 - Prilog_10_Pozurnica_od_06-10-2025.pdf; Prilog St-441_2026-1-12 - Prilog_11_Pozurnica_od_04-03-2026.pdf; Prilog St-441_2026-1-13 - Prilog_12_Bilanca_za_2025_od_30-06-2026.pdf; Prilog St-441_2026-1-14 - Prilog_13_Racun_dobiti_i_gubitka_za_2025_od_30-06-2026.pdf; Prilog St-441_2026-1-15 - Prilog_14_Biljeske_uz_financijske_izvjestaje_za_2025_od_20-04-2026.pdf; Prilog St-441_2026-1-16 - Prilog uz pristojbu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e063ae9e-cc02-4a78-a7a5-7393059a3bf9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=441&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.09.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b680d64b-25dc-4d9a-91f0-943c9bceab09</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-431_2026-11-1 - Prilog 1 - Punomoc za zastupanje predstecajnog duznika.pdf; Prilog St-431_2026-11-2 - Prilog 2 - Obrazac prijedloga duznika za otvaranje predstecajnoga postupka.pdf; Prilog St-431_2026-11-3 - Prilog 3 - Potvrda o placanju predujma za troskove postupka.pdf; Prilog St-431_2026-11-4 - Prilog 4 - Financijski izvještaji predstecajnog duznika.pdf; Prilog St-431_2026-11-5 - Prilog 5 - Izjava o broju zaposlenih predstecajnog duznika.pdf; Prilog St-431_2026-11-6 - Prilog 6 - Potvrda o blokadi racuna i novcanih sredstava FINA-e.pdf; Prilog St-431_2026-11-7 - Prilog 7 - Izvadak iz Ocevidnika redoslijeda osnova za placanje FINA.pdf; Prilog St-431_2026-11-8 - Prilog 8 - Potvrda o neizvrsenim osnovama za placanje FINA-e.pdf; Prilog St-431_2026-11-9 - Prilog 9 - Popis imovine i obveza uz izjavu uprave (hrvatski).pdf; Prilog St-431_2026-11-10 - Prilog 10 - Popis imovine i obveza uz izjavu uprave (engleski).pdf; Prilog St-431_2026-11-11 - Prilog 11 - 1. Nekretnine i pokretnine duznika - analitika dugotrajne imovine (pokretnine).pdf; Prilog St-431_2026-11-12 - Prilog 12 - 1. Nekretnine i pokretnine duznika - prometne dozvole (1).pdf; Prilog St-431_2026-11-13 - Prilog 13 - 1. Nekretnine i pokretnine duznika - prometne dozvole (2).pdf; Prilog St-431_2026-11-14 - Prilog 14 - 1. Nekretnine i pokretnine dužnika - popis nekretnina.pdf; Prilog St-431_2026-11-15 - Prilog 15 - 1. Nekretnine i pokretnine duznika - ZK 3460 Pazin.pdf; Prilog St-431_2026-11-16 - Prilog 16 - 1. Nekretnine i pokretnine dužnika - ZK 5127 Pazin.pdf; Prilog St-431_2026-11-17 - Prilog 17 - 1. Nekretnine i pokretnine duznika - analitika dugotrajne imovine (nekretnine).pdf; Prilog St-431_2026-11-18 - Prilog 18 - 2. Imovinska prava duznika na tudim stvarima - popis ugovora o zakupu prostora.pdf; Prilog St-431_2026-11-19 - Prilog 19 - 2. Imovinska prava duznika na tudim stvarima - popis opreme u najmu.pdf; Prilog St-431_2026-11-20 - Prilog 20 - 2. Imovinska prava duznika na tudim stvarima - popis reklama u najmu.pdf; Prilog St-431_2026-11-21 - Prilog 21 - 2. Imovinska prava duznika na tudim stvarima - popis ugovora o najmu vozila.pdf; Prilog St-431_2026-11-22 - Prilog 22 - 3. Novcane i nenovcane trazbine - novcane trazbine duznika prema duznicima.pdf; Prilog St-431_2026-11-23 - Prilog 23 - 3. Novcane i nenovcane trazbine - nenovcane trazbine duznika prema duznicima.pdf; Prilog St-431_2026-11-24 - Prilog 24 - 4. Druga prava koja cine imovinu duznika - licence i softver (1).pdf; Prilog St-431_2026-11-25 - Prilog 25 - 4. Druga prava koja cine imovinu duznika - licence i softver (2).pdf; Prilog St-431_2026-11-26 - Prilog 26 - 4. Druga prava koja cine imovinu duznika - stanje zaliha robe.pdf; Prilog St-431_2026-11-27 - Prilog 27 - 5. Novcana sredstva na racunima duznika - stanje novca na racunima.pdf; Prilog St-431_2026-11-28 - Prilog 28 - 7. Druga imovina duznika - depoziti dani kao jamcevina (1).pdf; Prilog St-431_2026-11-29 - Prilog 29 - 7. Druga imovina duznika - depoziti dani kao jamcevina (2).pdf; Prilog St-431_2026-11-30 - Prilog 30 - 7. Druga imovina duznika - depoziti dani kao jamcevina (3).pdf; Prilog St-431_2026-11-31 - Prilog 31 - 7. Druga imovina duznika - PPA, goodwill, prepustanje pozicije.pdf; Prilog St-431_2026-11-32 - Prilog 32 - 7. Druga imovina duznika - preostala imovina duznika (1).pdf; Prilog St-431_2026-11-33 - Prilog 33 - 7. Druga imovina duznika - preostala imovina duznika (2).pdf; Prilog St-431_2026-11-34 - Prilog 34 - 7. Druga imovina duznika - preostala imovina duznika (3).pdf; Prilog St-431_2026-11-35 - Prilog 35 - 8. Obveze duznika unesenih u poslovne knjige duznika (1).pdf; Prilog St-431_2026-11-36 - Prilog 36 - 8. Obveze duznika unesenih u poslovne knjige duznika (2).pdf; Prilog St-431_2026-11-37 - Prilog 37 - 8. Obveze duznika unesenih u poslovne knjige duznika (3).pdf; Prilog St-431_2026-11-38 - Prilog 38 - 9. Druge novcane i nenovcane obveze duznika (1).pdf; Prilog St-431_2026-11-39 - Prilog 39 - 9. Druge novcane i nenovcane obveze duznika (2).pdf; Prilog St-431_2026-11-40 - Prilog 40 - 9. Druge novcane i nenovcane obveze duznika (3).pdf; Prilog St-431_2026-11-41 - Prilog 41 - 10. Razlucna prava na imovini duznika (1).pdf; Prilog St-431_2026-11-42 - Prilog 42 - 10. Razlucna prava na imovini duznika (2).pdf; Prilog St-431_2026-11-43 - Prilog 43 - 11. Izlucna prava na imovini duznika - financijski leasing.pdf; Prilog St-431_2026-11-44 - Prilog 44 - 11. Izlucna prava na imovini duznika - zalihe u komisiji.pdf; Prilog St-431_2026-11-45 - Prilog 45 - 12. Prosjecni mjesecni troskovi redovnog poslovanja u posljednjih godinu dana.pdf; Prilog St-431_2026-11-46 - Prilog 46 - 13. Postupci pred sudovima ili javnopravnim tijelima u kojima je duznik stranka (1).pdf; Prilog St-431_2026-11-47 - Prilog 47 - 13. Postupci pred sudovima ili javnopravnim tijelima u kojima je duznik stranka (2).pdf; Prilog St-431_2026-11-48 - Prilog 48 - 14. Izjava predstecajnog duznika u vezi trazbina radnika i prijasnjih radnika (1).pdf; Prilog St-431_2026-11-49 - Prilog 49 - 14. Izjava predstecajnog duznika u vezi trazbina radnika i prijasnjih radnika (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b680d64b-25dc-4d9a-91f0-943c9bceab09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-201/2026</t>
+  </si>
+  <si>
+    <t>Izvješće privremenog stečajnog upravitelja od 25.09.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>MARINELIĆ - BILI d.o.o. za eksploataciju i obradu kamena</t>
+  </si>
+  <si>
+    <t>Gornji Humac 108, 21424 Gornji Humac, Hrvatska</t>
+  </si>
+  <si>
+    <t>75352195932</t>
+  </si>
+  <si>
+    <t>MARINELIĆ - BILI d.o.o. za eksploataciju i obradu kamena 75352195932</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:14:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13689c45-3f38-4dfe-9b21-c1e45a1373f9</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-201_2026-15-1 - dugotrajna imovina.pdf; Prilog St-201_2026-15-2 - poziv zz.pdf; Prilog St-201_2026-15-3 - IOS KUPCI.pdf; Prilog St-201_2026-15-4 - Sudski registar - Podaci o poslovnom subjektu.pdf; Prilog St-201_2026-15-5 - hzmo.pdf; Prilog St-201_2026-15-6 - uvjerenje cvh.pdf; Prilog St-201_2026-15-7 - zrakoplov.pdf; Prilog St-201_2026-15-8 - katastar.pdf; Prilog St-201_2026-15-9 - plovilo.pdf; Prilog St-201_2026-15-10 - bruto bilanca.pdf; Prilog St-201_2026-15-11 - fina.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13689c45-3f38-4dfe-9b21-c1e45a1373f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-172/2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 22.09.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>PROJEKTIRANJE I GRADNJA  društvo s ograničenom odgovornošću, za projektiranje i građenje u stečaju</t>
+  </si>
+  <si>
+    <t>Stobrečka 10, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>50911977902</t>
+  </si>
+  <si>
+    <t>PROJEKTIRANJE I GRADNJA  društvo s ograničenom odgovornošću, za projektiranje i građenje u stečaju 50911977902</t>
+  </si>
+  <si>
+    <t>23.09.2026. 12:52:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7534813-bf73-4840-8ca3-8ec54b440150</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-172_2025-83-1 - Zahtjev za nagradu i troškove.pdf; Prilog St-172_2025-83-2 - Putni nalog i račun,troškovi.pdf; Prilog St-172_2025-83-3 - Izvod-001-2025.pdf; Prilog St-172_2025-83-4 - Izvod-002-2025.pdf; Prilog St-172_2025-83-5 - Izvod-003-2025.pdf; Prilog St-172_2025-83-6 - Izvod-004-2025.pdf; Prilog St-172_2025-83-7 - Izvod-006-2025.pdf; Prilog St-172_2025-83-8 - Izvod-007-2025.pdf; Prilog St-172_2025-83-9 - Izvod-001-2026.pdf; Prilog St-172_2025-83-10 - Izvod-002-2026.pdf; Prilog St-172_2025-83-11 - Izvod-003-2026-.pdf; Prilog St-172_2025-83-12 - Izvod-004-2026.pdf; Prilog St-172_2025-83-13 - Izvod-005-2026.pdf; Prilog St-172_2025-83-14 - Izvod-007-2026.pdf; Prilog St-172_2025-83-15 - Izvod-008-2026.pdf; Prilog St-172_2025-83-16 - Izvod-009-2026.pdf; Prilog St-172_2025-83-17 - Izvod-011-2026.pdf; Prilog St-172_2025-83-18 - Izvod-010-2026.pdf; Prilog St-172_2025-83-19 - Izvod-006-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7534813-bf73-4840-8ca3-8ec54b440150/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=172&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>St-376/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.; Prilog od: 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Do we jednostavno društvo s ograničenom odgovornošću za poslovno savjetovanje</t>
+  </si>
+  <si>
+    <t>Put Borka 65, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>08106474600</t>
+  </si>
+  <si>
+    <t>Do we jednostavno društvo s ograničenom odgovornošću za poslovno savjetovanje 08106474600</t>
+  </si>
+  <si>
+    <t>07.09.2026. 10:20:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/341dc499-eecb-466c-a82c-aff4954427d8</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-376_2026-5-1 - Bilješke uz financijske izvještaje.pdf; Prilog St-376_2026-5-2 - Dani insolventnosti.pdf; Prilog St-376_2026-5-3 - AOP 104 - obveze prema bankama - dugoročne.pdf; Prilog St-376_2026-5-4 - Kredit Raiff 1 - 10.000,00 EUR .pdf; Prilog St-376_2026-5-5 - 7 Izjava o broju zaposlenih.pdf; Prilog St-376_2026-5-6 - AOP 115 - obveze za zajmove.pdf; Prilog St-376_2026-5-7 - Kredit Raiff 2 - 27.000,00 EUR.pdf; Prilog St-376_2026-5-8 - PKK.pdf; Prilog St-376_2026-5-9 - Podnesak.pdf; Prilog St-376_2026-5-10 - KUPCI.pdf; Prilog St-376_2026-5-11 - Potvrda o uplati depozita.pdf; Prilog St-376_2026-5-12 - Potvrda o blokadi računa.pdf; Prilog St-376_2026-5-13 - Očevidnik.pdf; Prilog St-376_2026-5-14 - AOP 116 - obveze prema bankama - kratkoročne.pdf; Prilog St-376_2026-5-15 - DOWE GFI-POD 30062026.pdf; Prilog St-376_2026-5-16 - Pozajmica Julia Hrstić.pdf; Prilog St-376_2026-5-17 - Pozajmica Asinus.pdf; Prilog St-376_2026-5-18 - Punomoć za odvjetnika.pdf; Prilog St-376_2026-5-19 - DOBAVLJAČI.pdf; Prilog St-376_2026-5-20 - Pozajmica Struja građenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/341dc499-eecb-466c-a82c-aff4954427d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=376&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-142/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 04.09.2026.; Prilog od: 04.09.2026.</t>
+  </si>
+  <si>
+    <t>TEATRINO PRIMO d.o.o. za usluge</t>
+  </si>
+  <si>
+    <t>Starčevićeva 2, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>46077464219</t>
+  </si>
+  <si>
+    <t>TEATRINO PRIMO d.o.o. za usluge 46077464219</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:42:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e96e2ecf-87b9-467e-8d8d-f1b35ea064ad</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-142_2026-15-1 - S-DO-127_2026-12-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e96e2ecf-87b9-467e-8d8d-f1b35ea064ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-173/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.08.2026.; Prilog od: 28.08.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NORDIC MARINE INTERIORS d.o.o. za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Đorđićeva ulica 9, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>05226752675</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NORDIC MARINE INTERIORS d.o.o. za usluge u stečaju 05226752675</t>
+  </si>
+  <si>
+    <t>28.08.2026. 09:44:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/455a7060-7f94-4a34-ac4e-90534af44afe</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-173_2026-15-1 - Promet_u_periodu_20260827145121.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/455a7060-7f94-4a34-ac4e-90534af44afe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-355/2026</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnice od 28.08.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>FJERA LORENA d.o.o za usluge i trgovinu</t>
+  </si>
+  <si>
+    <t>Vrsinska cesta 60, 21222 Vrsine, Hrvatska</t>
+  </si>
+  <si>
+    <t>57775069411</t>
+  </si>
+  <si>
+    <t>FJERA LORENA d.o.o za usluge i trgovinu 57775069411</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:23:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b8be698-c875-4378-817a-3e75c36c6dc3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-355_2026-6-1 - Punomoć.pdf; Prilog St-355_2026-6-2 - REISER uplate (1).pdf; Prilog St-355_2026-6-3 - 008Hw-IpWqO-QFw9k-cVUND-S6MsG-w7WmE-BIBNU-b7Eus-h6wFs.pdf; Prilog St-355_2026-6-4 - 00LIp-97m6g-1StAy-8B4pj-MPLKu-Evhha-YUihD-WUkPR-rYI0E (1).pdf; Prilog St-355_2026-6-5 - 00Zmh-j8bu2-oa6il-QpLIY-WBvBb-wJ4TL-BDy9W-J9nPf-myuYs.pdf; Prilog St-355_2026-6-6 - 00LIp-97m6g-1StAy-8B4pj-MPLKu-Evhha-YUihD-WUkPR-rYI0E.pdf; Prilog St-355_2026-6-7 - MIRNA kupoprodajni.pdf; Prilog St-355_2026-6-8 - REISER izjava 19.11.25.pdf; Prilog St-355_2026-6-9 - ZK-4796-VELI-LOSINJ.pdf; Prilog St-355_2026-6-10 - ZK-4797-VELI-LOSINJ.pdf; Prilog St-355_2026-6-11 - ZK-722-VELI-LOSINJ.pdf; Prilog St-355_2026-6-12 - ZK-4196-VELI-LOSINJ.pdf; Prilog St-355_2026-6-13 - ZK-4786-VELI-LOSINJ.pdf; Prilog St-355_2026-6-14 - ZK-4787-VELI-LOSINJ.pdf; Prilog St-355_2026-6-15 - ZK-831-VELI-LOSINJ.pdf; Prilog St-355_2026-6-16 - ZK-4791-VELI-LOSINJ.pdf; Prilog St-355_2026-6-17 - ZK-832-VELI-LOSINJ.pdf; Prilog St-355_2026-6-18 - ZK-4795-VELI-LOSINJ (1).pdf; Prilog St-355_2026-6-19 - ZK-830-VELI-LOSINJ.pdf; Prilog St-355_2026-6-20 - ZK-833-VELI-LOSINJ.pdf; Prilog St-355_2026-6-21 - ZK-834-VELI-LOSINJ.pdf; Prilog St-355_2026-6-22 - ZK-842-VELI-LOSINJ.pdf; Prilog St-355_2026-6-23 - ZK-4790-VELI-LOSINJ.pdf; Prilog St-355_2026-6-24 - ZK-840-VELI-LOSINJ.pdf; Prilog St-355_2026-6-25 - ZK-4792-VELI-LOSINJ.pdf; Prilog St-355_2026-6-26 - ZK-4791-VELI-LOSINJ (1).pdf; Prilog St-355_2026-6-27 - ZK-653-VELI-LOSINJ.pdf; Prilog St-355_2026-6-28 - ZK-4794-VELI-LOSINJ.pdf; Prilog St-355_2026-6-29 - ZK-4793-VELI-LOSINJ.pdf; Prilog St-355_2026-6-30 - ZK-4788-VELI-LOSINJ.pdf; Prilog St-355_2026-6-31 - ZK-4789-VELI-LOSINJ.pdf; Prilog St-355_2026-6-32 - ZK-4583-VELI-LOSINJ.pdf; Prilog St-355_2026-6-33 - ZK-3541-VELI-LOSINJ.pdf; Prilog St-355_2026-6-34 - REISER zadužnica OV 728 24.pdf; Prilog St-355_2026-6-35 - REISER zadužnica OV 725 24.pdf; Prilog St-355_2026-6-36 - REISER zadužnica OV 720 24.pdf; Prilog St-355_2026-6-37 - REISER zadužnica OV 722 24.pdf; Prilog St-355_2026-6-38 - REISER zadužnica OV 729 24.pdf; Prilog St-355_2026-6-39 - REISER zadužnica OV 721 24.pdf; Prilog St-355_2026-6-40 - REISER zadužnica OV 719 24.pdf; Prilog St-355_2026-6-41 - REISER zbirka isprava Bilaja d.o.o.pdf; Prilog St-355_2026-6-42 - REISER zadužnica OV 724 24.pdf; Prilog St-355_2026-6-43 - REISER zadužnica OV 723 24.pdf; Prilog St-355_2026-6-44 - REISER zbirka isprava Cava Nada d.o.o.pdf; Prilog St-355_2026-6-45 - REISER zbirka isprava Uljara Bilaja d.o.o.pdf; Prilog St-355_2026-6-46 - ZK-4795-VELI-LOSINJ.pdf; Prilog St-355_2026-6-47 - ZK-1492-VELI-LOSINJ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b8be698-c875-4378-817a-3e75c36c6dc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=355&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-309/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.08.2026.; Prilog od: 10.08.2026.</t>
+  </si>
+  <si>
+    <t>MIJUKIĆ d.o.o. za proizvodnju trajnih suhomesnatih proizvoda</t>
+  </si>
+  <si>
+    <t>Runović 242, 21261 Runović, Hrvatska</t>
+  </si>
+  <si>
+    <t>82000173128</t>
+  </si>
+  <si>
+    <t>MIJUKIĆ d.o.o. za proizvodnju trajnih suhomesnatih proizvoda 82000173128</t>
+  </si>
+  <si>
+    <t>25.08.2026. 09:47:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc4b216f-f303-43f3-8a0d-2a8578dd7a03</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-309_2026-15-1 - Isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc4b216f-f303-43f3-8a0d-2a8578dd7a03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=309&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-42/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 31.07.2026. i prilozi</t>
+  </si>
+  <si>
+    <t>NAZARII d.o.o. za turizam i ugostiteljstvo</t>
+  </si>
+  <si>
+    <t>Poljička cesta 26E, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>41201533619</t>
+  </si>
+  <si>
+    <t>NAZARII d.o.o. za turizam i ugostiteljstvo 41201533619</t>
+  </si>
+  <si>
+    <t>31.07.2026. 11:53:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5208981a-6154-45d8-a665-92d23919ecd5</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-42_2026-19-1 - Prilog TS ST St-42-2026-15-1 od 29.06.2026. - POTVRDA Fine o blokadi računa i novčanih sredstava ovr.pdf; Prilog St-42_2026-19-2 - Nalaz i mišljenje stalnog sudskog vještaka za financije od 28.07.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5208981a-6154-45d8-a665-92d23919ecd5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-614/2022</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAURUS, dioničko društvo za ugostiteljstvo i turizam, u stečaju</t>
+  </si>
+  <si>
+    <t>Preradovićeva ulica 25, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>45680553131</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAURUS, dioničko društvo za ugostiteljstvo i turizam, u stečaju 45680553131</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:17:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c16a782-ddcc-4229-860a-0d050b632582</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-614_2022-439-1 - LAURUS promet računa do 26.07.2026.pdf; Prilog St-614_2022-439-2 - Lista prometa HPB do 26.07.2026.pdf; Prilog St-614_2022-439-3 - 15-P1-1.pdf; Prilog St-614_2022-439-4 - 2026-26-1-105.pdf; Prilog St-614_2022-439-5 - Specifikacija.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c16a782-ddcc-4229-860a-0d050b632582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=614&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>St-15/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju stečaja od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>GULIVER MODA d.o.o. za trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Zoranićeva 16, 21210 Solin, Hrvatska</t>
+  </si>
+  <si>
+    <t>63459744677</t>
+  </si>
+  <si>
+    <t>GULIVER MODA d.o.o. za trgovinu i usluge 63459744677</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:30:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2df57f6-a467-478b-9ec4-dfa9c20c08a0</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2df57f6-a467-478b-9ec4-dfa9c20c08a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=15&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-157/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.07.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>SAFEST CONSTRUCTION j.d.o.o. za građenje i usluge</t>
+  </si>
+  <si>
+    <t>XII dalmatinske brigade 29, 21400 Supetar, Hrvatska</t>
+  </si>
+  <si>
+    <t>07438968885</t>
+  </si>
+  <si>
+    <t>SAFEST CONSTRUCTION j.d.o.o. za građenje i usluge 07438968885</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:22:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/936b9d27-7140-4808-9161-f2fdd4558541</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-157_2026-16-1 - 20260630074036.pdf; Prilog St-157_2026-16-2 - Uvjerenje o neposjedovanju - Safest Construction j.d.o.o. - Ispostava Ilok.pdf; Prilog St-157_2026-16-3 - 22           ORP.pdf; Prilog St-157_2026-16-4 - 21   blokadi racuna i novcanih sredstava ovršenika.pdf; Prilog St-157_2026-16-5 - 24     specifikacija ORP.pdf; Prilog St-157_2026-16-6 - UVJERENJE_O_UPISANIM_OSOBAMA_ZA_CIJELU_RH_187418449.pdf; Prilog St-157_2026-16-7 - Uvjerenje_Safest Construction.pdf; Prilog St-157_2026-16-8 - 17        KATASTAR    KOPRIVNICA.pdf; Prilog St-157_2026-16-9 - 23    odgovor   POREZNE da nije bilo  stjecanje nekretnina.pdf; Prilog St-157_2026-16-10 - UVJERENJE_O_UPISANIM_OSOBAMA_ZA_CIJELU_RH_187539952.pdf; Prilog St-157_2026-16-11 - SAFEST CONSTRUCTION - uvjerenje.pdf; Prilog St-157_2026-16-12 - zuzija.pdf; Prilog St-157_2026-16-13 - Dokumenti_za_ispis_1781778264004.pdf; Prilog St-157_2026-16-14 - 19            VOZILA.pdf; Prilog St-157_2026-16-15 - 20    Ocevidnik o danima insolventnosti.pdf; Prilog St-157_2026-16-16 - Bruto bilanca.pdf; Prilog St-157_2026-16-17 - 18                KATASTAR  SUPETAR za terirorij  RH.pdf; Prilog St-157_2026-16-18 - 100    stjecanje nekretnina   POREZNOJ mail.pdf; Prilog St-157_2026-16-19 - 16                KATASTAR SISAK.pdf; Prilog St-157_2026-16-20 - 14       KATASTAR     LABIN.pdf; Prilog St-157_2026-16-21 - 101          mail upravi.pdf; Prilog St-157_2026-16-22 - 12        KATASTAR      POREČ.pdf; Prilog St-157_2026-16-23 - 13            KATASTAR     PULA.pdf; Prilog St-157_2026-16-24 - 15         KATASTAR   BJELOVAR.pdf; Prilog St-157_2026-16-25 - 10      KATASTAR NEKRETNINA ROVINJ.pdf; Prilog St-157_2026-16-26 - 11       KATASTAR    GOSPIĆ.pdf; Prilog St-157_2026-16-27 - UVJERENJE_O_UPISANIM_OSOBAMA_ZA_CIJELU_RH_187372037 (1).pdf; Prilog St-157_2026-16-28 - 9        ZAPOSLENICI.csv</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/936b9d27-7140-4808-9161-f2fdd4558541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-135/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.</t>
+  </si>
+  <si>
+    <t>DIVERTIAMO d.o.o. za usluge, turistička agencija</t>
+  </si>
+  <si>
+    <t>Rastića X 7, 21223 Okrug Gornji, Hrvatska</t>
+  </si>
+  <si>
+    <t>32070453298</t>
+  </si>
+  <si>
+    <t>DIVERTIAMO d.o.o. za usluge, turistička agencija 32070453298</t>
+  </si>
+  <si>
+    <t>14.07.2026. 11:39:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c92dc612-008a-4d01-8f92-9f9e2622ae91</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-135_2026-15-1 - Prilog OS ST Ovr-1460-2026-1-11 od 17.06.2026. - Ugovor o zakupu Megalit d.o.o. i Tandara d.o.o. od .pdf; Prilog St-135_2026-15-2 - Prilog OS ST Ovr-1460-2026-1-4 od 17.06.2026. - Ugovor o zakupu Megalit d.o.o, i Tandara d.o.o. od 1.pdf; Prilog St-135_2026-15-3 - Prilog OS ST Ovr-1460-2026-1-10 od 17.06.2026. - Ugovor o zakupu Megalit d.o.o, i Tandara d.o.o. od .pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c92dc612-008a-4d01-8f92-9f9e2622ae91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 29.06.2026.; Prilog od: 29.06.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:20:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83520580-e5b9-4534-8fae-aeae951523b1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-42_2026-15-1 - POTVRDA Fine o blokadi računa i novčanih sredstava ovršenika od 23. 06. 2026., Klasa 034-011-26-07-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83520580-e5b9-4534-8fae-aeae951523b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:52:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3d1cf32-47eb-4106-8ae3-a6cea0f174da</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-173_2026-7-1 - Tablice SM iza Nordic Marine Interiors d.o.o. u stečaju 6-2026.pdf; Prilog St-173_2026-7-2 - ObrazacPDV_29428922797_01012023-31012023.pdf; Prilog St-173_2026-7-3 - ObrazacPDV_29428922797_01032023-31032023.pdf; Prilog St-173_2026-7-4 - ObrazacPDV_29428922797_01012024-31012024.pdf; Prilog St-173_2026-7-5 - ObrazacPDV_29428922797_01052023-31052023.pdf; Prilog St-173_2026-7-6 - ObrazacPDV_29428922797_01022024-29022024.pdf; Prilog St-173_2026-7-7 - ObrazacPDV_29428922797_01042023-30042023.pdf; Prilog St-173_2026-7-8 - ObrazacPDV_29428922797_01062023-30062023.pdf; Prilog St-173_2026-7-9 - ObrazacPDV_29428922797_01102022-31102022 - auto.pdf; Prilog St-173_2026-7-10 - ObrazacPDV_29428922797_01082023-31082023.pdf; Prilog St-173_2026-7-11 - ObrazacPDV_29428922797_01102023-31102023.pdf; Prilog St-173_2026-7-12 - ObrazacPDV_29428922797_01122023-31122023.pdf; Prilog St-173_2026-7-13 - ObrazacPDV_29428922797_01112023-30112023.pdf; Prilog St-173_2026-7-14 - ObrazacPDV_29428922797_01122022-31122022.pdf; Prilog St-173_2026-7-15 - ObrazacPDV_29428922797_01072023-31072023.pdf; Prilog St-173_2026-7-16 - Ovlastenja na Poreznoj.pdf; Prilog St-173_2026-7-17 - ObrazacPDV_29428922797_01092023-30092023.pdf; Prilog St-173_2026-7-18 - ObrazacPDV_29428922797_01032022-31032022.pdf; Prilog St-173_2026-7-19 - ObrazacPDV_29428922797_01022023-28022023.pdf; Prilog St-173_2026-7-20 - Prijava potpisa.pdf; Prilog St-173_2026-7-21 - Kartice.pdf; Prilog St-173_2026-7-22 - izvodi.pdf; Prilog St-173_2026-7-23 - Izvodi NMI od 01.01.2023.-11.01.2023..pdf; Prilog St-173_2026-7-24 - IZV_HR8624070001100099852_15012023-15022023.pdf; Prilog St-173_2026-7-25 - IZV_HR8624070001100099852_15022023-13032023.pdf; Prilog St-173_2026-7-26 - Izvodi NMI od 28.11.2022.-31.12.2022..pdf; Prilog St-173_2026-7-27 - Račun za otuđenje vozila - AUDI Q3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3d1cf32-47eb-4106-8ae3-a6cea0f174da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>23.06.2026. 13:32:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c057a6c2-f56a-4467-9a03-7df967e0a7bf</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c057a6c2-f56a-4467-9a03-7df967e0a7bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>23.06.2026. 13:32:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43005bff-1e8e-4802-b924-749cef897882</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43005bff-1e8e-4802-b924-749cef897882/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-138/2014</t>
+  </si>
+  <si>
+    <t>Podnesak stečajne upraviteljice od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>SPORTSKI GRAD TPN društvo s ograničenom odgovornošću za građenje u stečaju</t>
+  </si>
+  <si>
+    <t>Zrinsko-Frankopanska 211, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>53703638008</t>
+  </si>
+  <si>
+    <t>SPORTSKI GRAD TPN društvo s ograničenom odgovornošću za građenje u stečaju 53703638008</t>
+  </si>
+  <si>
+    <t>15.06.2026. 07:19:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a89fe476-f453-47db-9a27-a6c64fe86ed1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-138_2014-476-1 - e-podnesak podnositelja od 12.06.2026. o odustanku od zahtjeva za ocjenu zakonitosti.pdf; Prilog St-138_2014-476-2 - TPN Obavijest o primitku podneska od 12.06.2026. za VUS RH, Usoz-15-2026.pdf; Prilog St-138_2014-476-3 - e-podnesak podnositelja od 12.06.2026. o odustanku od zahtjeva za ocjenu zakonitosti Usoz 124.pdf; Prilog St-138_2014-476-4 - Obavijest o primitku podneska od 12.06.2026. za VUS RH, Usoz-124-2024.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a89fe476-f453-47db-9a27-a6c64fe86ed1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=138&amp;godina=2014</t>
+  </si>
+  <si>
+    <t>Podnesak od 12.06.2026. i prilozi</t>
+  </si>
+  <si>
+    <t>15.06.2026. 07:00:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11944033-5791-44c1-8e7f-3580ef402dbe</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-42_2026-12-1 - 1. Dopis Nazarii d.o.o. Bond Capital House GmbH od 26.02.2026. sa prijevodom na engleski jezik, broj.pdf; Prilog St-42_2026-12-2 - 2. Potvrde o izvršenim transakcijama - 15 i zbirni izvadak - 2 Bond Capital House GmbH dostavljene N.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11944033-5791-44c1-8e7f-3580ef402dbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-54/2014</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.06.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>BOLJAVA d.o.o. za trgovinu, turizam, ugostiteljstvo i graditeljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Don Filipa i Ante 7, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>27226587799</t>
+  </si>
+  <si>
+    <t>BOLJAVA d.o.o. za trgovinu, turizam, ugostiteljstvo i graditeljstvo u stečaju 27226587799</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:51:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb53cd2b-3e77-4b7e-bd9b-488b520dd530</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-54_2014-172-1 - 1.Prijedlog za ovrhu BOLJAVA d.o.o. - stečaju - LEGEA ŠPORT d.o.o. 29.5.26..pdf; Prilog St-54_2014-172-2 - 1.2 Dokaz o uplati sudske pristojbe 29.5.26..pdf; Prilog St-54_2014-172-3 - 1.3 Aktivni-izvadak-MBS-30108572-52F359E43A94C1DBE063CB1214AC86CA.pdf; Prilog St-54_2014-172-4 - 1.3 ZK-2806-KO-SUCURAJ.pdf; Prilog St-54_2014-172-5 - 1.4  Zaključak  od 25.05.2026..pdf; Prilog St-54_2014-172-6 - 1.5 Praksa trgovačkih sudova.pdf; Prilog St-54_2014-172-7 - 1.6 FINA-Legea Šport-vraćeno nema IBAN.pdf; Prilog St-54_2014-172-8 - 1.7 Aktivni-izvadak-MBS-60207360-52F359E43A9DC1DBE063CB1214AC86CA.pdf; Prilog St-54_2014-172-9 - 1.8 Punomoć BOLJAVA d.o.o.u stečaju.pdf; Prilog St-54_2014-172-10 - 1.9 Fina-pravomoćnost 17.03.2017. s rj.suda.pdf; Prilog St-54_2014-172-11 - 1.10 Fina-Zapisnik s ročišta i rj.o sklop. psn 28.02.2017..pdf; Prilog St-54_2014-172-12 - 1.11 Nalog za plaćanje pistojbe.pdf; Prilog St-54_2014-172-13 - 1.12 Obavijest o primitku podneska od 29.05.2026. za OS ST, Ovršni postupak.pdf; Prilog St-54_2014-172-14 - 2. e-Predmet OS ST, Ovr-1330-2026.pdf; Prilog St-54_2014-172-15 - 3. Račun za odvj.trošak br. 15 od 01.06.2026..pdf; Prilog St-54_2014-172-16 - 4. HPB-Izvod br. 9 od 02.06.2026. pl.odvj.tr..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb53cd2b-3e77-4b7e-bd9b-488b520dd530/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=54&amp;godina=2014</t>
+  </si>
+  <si>
     <t>St-172/2026</t>
   </si>
   <si>
     <t>Podnesak Porezne uprave o imovini dužnika od 26.05.2026.; Prilog od: 26.05.2026.</t>
   </si>
   <si>
     <t>VATROSERVIS društvo s ograničenom odgovornošću za ispitivanje, servis i pružanje tehničkih usluga u području zaštite</t>
   </si>
   <si>
     <t>Varaždinska 53, 21000 Split, Hrvatska</t>
   </si>
   <si>
     <t>51796681450</t>
   </si>
   <si>
     <t>VATROSERVIS društvo s ograničenom odgovornošću za ispitivanje, servis i pružanje tehničkih usluga u području zaštite 51796681450</t>
   </si>
   <si>
     <t>27.05.2026. 07:26:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bd287bb3-0e4e-4eb2-924b-2ef2e869e6d7</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-172_2026-15-1 - Isprave.pdf</t>
@@ -269,129 +1061,93 @@
   <si>
     <t>Hrv. mornarice 1D, 21000 Split, Hrvatska</t>
   </si>
   <si>
     <t>38233713127</t>
   </si>
   <si>
     <t>CLOCKTOWER YACHTCHARTER d.o.o., za turizam i usluge 38233713127</t>
   </si>
   <si>
     <t>25.02.2026. 12:07:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/285ba245-a0ca-4ac0-9ec5-e61601ea661a</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-319_2025-40-1 - E-mail Nikša Zlatar.pdf; Prilog St-319_2025-40-2 - Lovro Moharić - email od 21.01.2026..pdf; Prilog St-319_2025-40-3 - PHOTO-2026-02-16-15-58-09.jpg; Prilog St-319_2025-40-4 - PHOTO-2026-02-16-15-54-44.jpg; Prilog St-319_2025-40-5 - PHOTO-2026-02-16-15-54-51.jpg</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/285ba245-a0ca-4ac0-9ec5-e61601ea661a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=319&amp;godina=2025</t>
   </si>
   <si>
-    <t>St-15/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika od 23.02.2026.</t>
   </si>
   <si>
-    <t>GULIVER MODA d.o.o. za trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>24.02.2026. 09:09:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d259919-bc9e-40c6-9804-957b57d082fb</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-15_2026-6-1 - Isprave.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d259919-bc9e-40c6-9804-957b57d082fb/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=15&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 16.02.2026.</t>
   </si>
   <si>
     <t>16.02.2026. 13:30:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db42f3b2-f356-449b-b1ba-c5a71f505b15</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/db42f3b2-f356-449b-b1ba-c5a71f505b15/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>St-138/2014</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak stečajnog upravitelja od 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.; Prilog od: 26.01.2026.</t>
   </si>
   <si>
-    <t>SPORTSKI GRAD TPN društvo s ograničenom odgovornošću za građenje u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>26.01.2026. 12:11:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eeeb53fc-57c9-4a5f-b279-bf455290aea0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-138_2014-423-1 - e-podnesak podnositelja Sportski grad TPN od 25.01.2026. u predmetu br. Usoz-15-2026 (raniji br. Uso.pdf; Prilog St-138_2014-423-2 - Obavijest o primitku podneska od 25.01.2026. za VUS RH, Usoz-15-2026.pdf; Prilog St-138_2014-423-3 - rješenje VTSRH br. Pž-1913-2025-4 od 01.07.2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eeeb53fc-57c9-4a5f-b279-bf455290aea0/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=138&amp;godina=2014</t>
   </si>
   <si>
     <t>Prijedlog Financijske agencije za otvaranje stečajnog postupka od 15.01.2026. i prilozi</t>
   </si>
   <si>
     <t>16.01.2026. 12:40:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7604150-4ff0-4c0c-81fa-f3973028a322</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-15_2026-1-1 - Podnesak.pdf; Prilog St-15_2026-1-2 - Podaci iz RGFI-a.pdf; Prilog St-15_2026-1-3 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d7604150-4ff0-4c0c-81fa-f3973028a322/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-404/2021</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog od: 07.06.2021.; Prilog </t>
   </si>
   <si>
     <t>INOX 316 jednostavno društvo s ograničenom odgovornošću za usluge</t>
   </si>
@@ -473,51 +1229,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -615,208 +1371,208 @@
       <c r="I3" t="s">
         <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="L4" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="N4" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" t="s">
         <v>49</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="L5" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="N5" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D6" t="s">
+        <v>55</v>
+      </c>
+      <c r="E6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H6" t="s">
+        <v>59</v>
+      </c>
+      <c r="I6" t="s">
         <v>60</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="L6" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="M6" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="N6" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F7" t="s">
+        <v>68</v>
+      </c>
+      <c r="G7" t="s">
+        <v>69</v>
+      </c>
+      <c r="H7" t="s">
+        <v>70</v>
+      </c>
+      <c r="I7" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>72</v>
+      </c>
+      <c r="L7" t="s">
         <v>73</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>74</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>76</v>
       </c>
       <c r="D8" t="s">
         <v>77</v>
       </c>
       <c r="E8" t="s">
         <v>78</v>
       </c>
       <c r="F8" t="s">
         <v>79</v>
       </c>
       <c r="G8" t="s">
         <v>80</v>
       </c>
       <c r="H8" t="s">
@@ -867,82 +1623,82 @@
       <c r="I9" t="s">
         <v>93</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>94</v>
       </c>
       <c r="L9" t="s">
         <v>95</v>
       </c>
       <c r="M9" t="s">
         <v>96</v>
       </c>
       <c r="N9" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>98</v>
       </c>
       <c r="E10" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="F10" t="s">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="G10" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="I10" t="s">
         <v>99</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>100</v>
       </c>
       <c r="L10" t="s">
         <v>101</v>
       </c>
       <c r="M10" t="s">
         <v>102</v>
       </c>
       <c r="N10" t="s">
-        <v>97</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>103</v>
       </c>
       <c r="D11" t="s">
         <v>104</v>
       </c>
       <c r="E11" t="s">
         <v>105</v>
       </c>
       <c r="F11" t="s">
         <v>106</v>
       </c>
       <c r="G11" t="s">
         <v>107</v>
       </c>
       <c r="H11" t="s">
@@ -951,158 +1707,1334 @@
       <c r="I11" t="s">
         <v>109</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>110</v>
       </c>
       <c r="L11" t="s">
         <v>111</v>
       </c>
       <c r="M11" t="s">
         <v>112</v>
       </c>
       <c r="N11" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="D12" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E12" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="F12" t="s">
-        <v>90</v>
+        <v>117</v>
       </c>
       <c r="G12" t="s">
-        <v>91</v>
+        <v>118</v>
       </c>
       <c r="H12" t="s">
-        <v>92</v>
+        <v>119</v>
       </c>
       <c r="I12" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="L12" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="M12" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="N12" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="D13" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="E13" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="F13" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="G13" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H13" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="I13" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="L13" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="M13" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="N13" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D14" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E14" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="F14" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="G14" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="H14" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="I14" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="L14" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="M14" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>145</v>
+      </c>
+      <c r="N14" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>147</v>
+      </c>
+      <c r="D15" t="s">
+        <v>148</v>
+      </c>
+      <c r="E15" t="s">
+        <v>149</v>
+      </c>
+      <c r="F15" t="s">
+        <v>150</v>
+      </c>
+      <c r="G15" t="s">
+        <v>151</v>
+      </c>
+      <c r="H15" t="s">
+        <v>152</v>
+      </c>
+      <c r="I15" t="s">
+        <v>153</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>154</v>
+      </c>
+      <c r="L15" t="s">
+        <v>155</v>
+      </c>
+      <c r="M15" t="s">
+        <v>156</v>
+      </c>
+      <c r="N15" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>158</v>
+      </c>
+      <c r="D16" t="s">
+        <v>159</v>
+      </c>
+      <c r="E16" t="s">
+        <v>160</v>
+      </c>
+      <c r="F16" t="s">
+        <v>161</v>
+      </c>
+      <c r="G16" t="s">
+        <v>162</v>
+      </c>
+      <c r="H16" t="s">
+        <v>163</v>
+      </c>
+      <c r="I16" t="s">
+        <v>164</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>165</v>
+      </c>
+      <c r="L16" t="s">
+        <v>166</v>
+      </c>
+      <c r="M16" t="s">
+        <v>167</v>
+      </c>
+      <c r="N16" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>169</v>
+      </c>
+      <c r="D17" t="s">
+        <v>170</v>
+      </c>
+      <c r="E17" t="s">
+        <v>171</v>
+      </c>
+      <c r="F17" t="s">
+        <v>172</v>
+      </c>
+      <c r="G17" t="s">
+        <v>173</v>
+      </c>
+      <c r="H17" t="s">
+        <v>174</v>
+      </c>
+      <c r="I17" t="s">
+        <v>175</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>176</v>
+      </c>
+      <c r="L17" t="s">
+        <v>177</v>
+      </c>
+      <c r="M17" t="s">
+        <v>178</v>
+      </c>
+      <c r="N17" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>180</v>
+      </c>
+      <c r="D18" t="s">
+        <v>181</v>
+      </c>
+      <c r="E18" t="s">
+        <v>182</v>
+      </c>
+      <c r="F18" t="s">
+        <v>183</v>
+      </c>
+      <c r="G18" t="s">
+        <v>184</v>
+      </c>
+      <c r="H18" t="s">
+        <v>185</v>
+      </c>
+      <c r="I18" t="s">
+        <v>186</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>187</v>
+      </c>
+      <c r="L18" t="s">
+        <v>188</v>
+      </c>
+      <c r="M18" t="s">
+        <v>189</v>
+      </c>
+      <c r="N18" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>191</v>
+      </c>
+      <c r="D19" t="s">
+        <v>192</v>
+      </c>
+      <c r="E19" t="s">
+        <v>193</v>
+      </c>
+      <c r="F19" t="s">
+        <v>194</v>
+      </c>
+      <c r="G19" t="s">
+        <v>195</v>
+      </c>
+      <c r="H19" t="s">
+        <v>196</v>
+      </c>
+      <c r="I19" t="s">
+        <v>197</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>198</v>
+      </c>
+      <c r="L19" t="s">
+        <v>199</v>
+      </c>
+      <c r="M19" t="s">
+        <v>200</v>
+      </c>
+      <c r="N19" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>202</v>
+      </c>
+      <c r="D20" t="s">
+        <v>203</v>
+      </c>
+      <c r="E20" t="s">
+        <v>204</v>
+      </c>
+      <c r="F20" t="s">
+        <v>205</v>
+      </c>
+      <c r="G20" t="s">
+        <v>206</v>
+      </c>
+      <c r="H20" t="s">
+        <v>207</v>
+      </c>
+      <c r="I20" t="s">
+        <v>208</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>209</v>
+      </c>
+      <c r="L20" t="s">
+        <v>210</v>
+      </c>
+      <c r="M20" t="s">
+        <v>211</v>
+      </c>
+      <c r="N20" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>213</v>
+      </c>
+      <c r="D21" t="s">
+        <v>214</v>
+      </c>
+      <c r="E21" t="s">
+        <v>215</v>
+      </c>
+      <c r="F21" t="s">
+        <v>216</v>
+      </c>
+      <c r="G21" t="s">
+        <v>217</v>
+      </c>
+      <c r="H21" t="s">
+        <v>218</v>
+      </c>
+      <c r="I21" t="s">
+        <v>219</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>220</v>
+      </c>
+      <c r="L21" t="s">
+        <v>221</v>
+      </c>
+      <c r="M21" t="s">
+        <v>222</v>
+      </c>
+      <c r="N21" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>224</v>
+      </c>
+      <c r="D22" t="s">
+        <v>225</v>
+      </c>
+      <c r="E22" t="s">
+        <v>226</v>
+      </c>
+      <c r="F22" t="s">
+        <v>227</v>
+      </c>
+      <c r="G22" t="s">
+        <v>228</v>
+      </c>
+      <c r="H22" t="s">
+        <v>229</v>
+      </c>
+      <c r="I22" t="s">
+        <v>230</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>231</v>
+      </c>
+      <c r="L22" t="s">
+        <v>232</v>
+      </c>
+      <c r="M22" t="s">
+        <v>233</v>
+      </c>
+      <c r="N22" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>180</v>
+      </c>
+      <c r="D23" t="s">
+        <v>235</v>
+      </c>
+      <c r="E23" t="s">
+        <v>182</v>
+      </c>
+      <c r="F23" t="s">
+        <v>183</v>
+      </c>
+      <c r="G23" t="s">
+        <v>184</v>
+      </c>
+      <c r="H23" t="s">
+        <v>185</v>
+      </c>
+      <c r="I23" t="s">
+        <v>236</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>237</v>
+      </c>
+      <c r="L23" t="s">
+        <v>238</v>
+      </c>
+      <c r="M23" t="s">
+        <v>239</v>
+      </c>
+      <c r="N23" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>147</v>
+      </c>
+      <c r="D24" t="s">
+        <v>240</v>
+      </c>
+      <c r="E24" t="s">
+        <v>149</v>
+      </c>
+      <c r="F24" t="s">
+        <v>150</v>
+      </c>
+      <c r="G24" t="s">
+        <v>151</v>
+      </c>
+      <c r="H24" t="s">
+        <v>152</v>
+      </c>
+      <c r="I24" t="s">
+        <v>241</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>242</v>
+      </c>
+      <c r="L24" t="s">
+        <v>243</v>
+      </c>
+      <c r="M24" t="s">
+        <v>244</v>
+      </c>
+      <c r="N24" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>202</v>
+      </c>
+      <c r="D25" t="s">
+        <v>245</v>
+      </c>
+      <c r="E25" t="s">
+        <v>204</v>
+      </c>
+      <c r="F25" t="s">
+        <v>205</v>
+      </c>
+      <c r="G25" t="s">
+        <v>206</v>
+      </c>
+      <c r="H25" t="s">
+        <v>207</v>
+      </c>
+      <c r="I25" t="s">
+        <v>246</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>247</v>
+      </c>
+      <c r="L25" t="s">
+        <v>248</v>
+      </c>
+      <c r="M25" t="s">
+        <v>249</v>
+      </c>
+      <c r="N25" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>202</v>
+      </c>
+      <c r="D26" t="s">
+        <v>245</v>
+      </c>
+      <c r="E26" t="s">
+        <v>204</v>
+      </c>
+      <c r="F26" t="s">
+        <v>205</v>
+      </c>
+      <c r="G26" t="s">
+        <v>206</v>
+      </c>
+      <c r="H26" t="s">
+        <v>207</v>
+      </c>
+      <c r="I26" t="s">
+        <v>250</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>251</v>
+      </c>
+      <c r="L26" t="s">
+        <v>248</v>
+      </c>
+      <c r="M26" t="s">
+        <v>252</v>
+      </c>
+      <c r="N26" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>253</v>
+      </c>
+      <c r="D27" t="s">
+        <v>254</v>
+      </c>
+      <c r="E27" t="s">
+        <v>255</v>
+      </c>
+      <c r="F27" t="s">
+        <v>256</v>
+      </c>
+      <c r="G27" t="s">
+        <v>257</v>
+      </c>
+      <c r="H27" t="s">
+        <v>258</v>
+      </c>
+      <c r="I27" t="s">
+        <v>259</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>260</v>
+      </c>
+      <c r="L27" t="s">
+        <v>261</v>
+      </c>
+      <c r="M27" t="s">
+        <v>262</v>
+      </c>
+      <c r="N27" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>180</v>
+      </c>
+      <c r="D28" t="s">
+        <v>264</v>
+      </c>
+      <c r="E28" t="s">
+        <v>182</v>
+      </c>
+      <c r="F28" t="s">
+        <v>183</v>
+      </c>
+      <c r="G28" t="s">
+        <v>184</v>
+      </c>
+      <c r="H28" t="s">
+        <v>185</v>
+      </c>
+      <c r="I28" t="s">
+        <v>265</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>266</v>
+      </c>
+      <c r="L28" t="s">
+        <v>267</v>
+      </c>
+      <c r="M28" t="s">
+        <v>268</v>
+      </c>
+      <c r="N28" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>269</v>
+      </c>
+      <c r="D29" t="s">
+        <v>270</v>
+      </c>
+      <c r="E29" t="s">
+        <v>271</v>
+      </c>
+      <c r="F29" t="s">
+        <v>272</v>
+      </c>
+      <c r="G29" t="s">
+        <v>273</v>
+      </c>
+      <c r="H29" t="s">
+        <v>274</v>
+      </c>
+      <c r="I29" t="s">
+        <v>275</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>276</v>
+      </c>
+      <c r="L29" t="s">
+        <v>277</v>
+      </c>
+      <c r="M29" t="s">
+        <v>278</v>
+      </c>
+      <c r="N29" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>280</v>
+      </c>
+      <c r="D30" t="s">
+        <v>281</v>
+      </c>
+      <c r="E30" t="s">
+        <v>282</v>
+      </c>
+      <c r="F30" t="s">
+        <v>283</v>
+      </c>
+      <c r="G30" t="s">
+        <v>284</v>
+      </c>
+      <c r="H30" t="s">
+        <v>285</v>
+      </c>
+      <c r="I30" t="s">
+        <v>286</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>287</v>
+      </c>
+      <c r="L30" t="s">
+        <v>288</v>
+      </c>
+      <c r="M30" t="s">
+        <v>289</v>
+      </c>
+      <c r="N30" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>291</v>
+      </c>
+      <c r="D31" t="s">
+        <v>292</v>
+      </c>
+      <c r="E31" t="s">
+        <v>293</v>
+      </c>
+      <c r="F31" t="s">
+        <v>294</v>
+      </c>
+      <c r="G31" t="s">
+        <v>295</v>
+      </c>
+      <c r="H31" t="s">
+        <v>296</v>
+      </c>
+      <c r="I31" t="s">
+        <v>297</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31" t="s">
+        <v>298</v>
+      </c>
+      <c r="L31" t="s">
+        <v>299</v>
+      </c>
+      <c r="M31" t="s">
+        <v>300</v>
+      </c>
+      <c r="N31" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>302</v>
+      </c>
+      <c r="D32" t="s">
+        <v>303</v>
+      </c>
+      <c r="E32" t="s">
+        <v>304</v>
+      </c>
+      <c r="F32" t="s">
+        <v>305</v>
+      </c>
+      <c r="G32" t="s">
+        <v>306</v>
+      </c>
+      <c r="H32" t="s">
+        <v>307</v>
+      </c>
+      <c r="I32" t="s">
+        <v>308</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>309</v>
+      </c>
+      <c r="L32" t="s">
+        <v>310</v>
+      </c>
+      <c r="M32" t="s">
+        <v>311</v>
+      </c>
+      <c r="N32" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>313</v>
+      </c>
+      <c r="D33" t="s">
+        <v>314</v>
+      </c>
+      <c r="E33" t="s">
+        <v>315</v>
+      </c>
+      <c r="F33" t="s">
+        <v>316</v>
+      </c>
+      <c r="G33" t="s">
+        <v>317</v>
+      </c>
+      <c r="H33" t="s">
+        <v>318</v>
+      </c>
+      <c r="I33" t="s">
+        <v>319</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33" t="s">
+        <v>320</v>
+      </c>
+      <c r="L33" t="s">
+        <v>321</v>
+      </c>
+      <c r="M33" t="s">
+        <v>322</v>
+      </c>
+      <c r="N33" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>324</v>
+      </c>
+      <c r="D34" t="s">
+        <v>325</v>
+      </c>
+      <c r="E34" t="s">
+        <v>326</v>
+      </c>
+      <c r="F34" t="s">
+        <v>327</v>
+      </c>
+      <c r="G34" t="s">
+        <v>328</v>
+      </c>
+      <c r="H34" t="s">
+        <v>329</v>
+      </c>
+      <c r="I34" t="s">
+        <v>330</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34" t="s">
+        <v>331</v>
+      </c>
+      <c r="L34" t="s">
+        <v>332</v>
+      </c>
+      <c r="M34" t="s">
+        <v>333</v>
+      </c>
+      <c r="N34" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>324</v>
+      </c>
+      <c r="D35" t="s">
+        <v>335</v>
+      </c>
+      <c r="E35" t="s">
+        <v>326</v>
+      </c>
+      <c r="F35" t="s">
+        <v>327</v>
+      </c>
+      <c r="G35" t="s">
+        <v>328</v>
+      </c>
+      <c r="H35" t="s">
+        <v>329</v>
+      </c>
+      <c r="I35" t="s">
+        <v>336</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35" t="s">
+        <v>337</v>
+      </c>
+      <c r="L35" t="s">
+        <v>338</v>
+      </c>
+      <c r="M35" t="s">
+        <v>339</v>
+      </c>
+      <c r="N35" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>340</v>
+      </c>
+      <c r="D36" t="s">
+        <v>341</v>
+      </c>
+      <c r="E36" t="s">
+        <v>342</v>
+      </c>
+      <c r="F36" t="s">
+        <v>343</v>
+      </c>
+      <c r="G36" t="s">
+        <v>344</v>
+      </c>
+      <c r="H36" t="s">
+        <v>345</v>
+      </c>
+      <c r="I36" t="s">
+        <v>346</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36" t="s">
+        <v>347</v>
+      </c>
+      <c r="L36" t="s">
+        <v>348</v>
+      </c>
+      <c r="M36" t="s">
+        <v>349</v>
+      </c>
+      <c r="N36" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>202</v>
+      </c>
+      <c r="D37" t="s">
+        <v>351</v>
+      </c>
+      <c r="E37" t="s">
+        <v>204</v>
+      </c>
+      <c r="F37" t="s">
+        <v>205</v>
+      </c>
+      <c r="G37" t="s">
+        <v>206</v>
+      </c>
+      <c r="H37" t="s">
+        <v>207</v>
+      </c>
+      <c r="I37" t="s">
+        <v>352</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37" t="s">
+        <v>353</v>
+      </c>
+      <c r="L37" t="s">
+        <v>354</v>
+      </c>
+      <c r="M37" t="s">
+        <v>355</v>
+      </c>
+      <c r="N37" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>202</v>
+      </c>
+      <c r="D38" t="s">
+        <v>356</v>
+      </c>
+      <c r="E38" t="s">
+        <v>204</v>
+      </c>
+      <c r="F38" t="s">
+        <v>205</v>
+      </c>
+      <c r="G38" t="s">
+        <v>206</v>
+      </c>
+      <c r="H38" t="s">
+        <v>207</v>
+      </c>
+      <c r="I38" t="s">
+        <v>357</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38" t="s">
+        <v>358</v>
+      </c>
+      <c r="L38" t="s">
+        <v>359</v>
+      </c>
+      <c r="M38" t="s">
+        <v>360</v>
+      </c>
+      <c r="N38" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" t="s">
+        <v>253</v>
+      </c>
+      <c r="D39" t="s">
+        <v>361</v>
+      </c>
+      <c r="E39" t="s">
+        <v>255</v>
+      </c>
+      <c r="F39" t="s">
+        <v>256</v>
+      </c>
+      <c r="G39" t="s">
+        <v>257</v>
+      </c>
+      <c r="H39" t="s">
+        <v>258</v>
+      </c>
+      <c r="I39" t="s">
+        <v>362</v>
+      </c>
+      <c r="J39"/>
+      <c r="K39" t="s">
+        <v>363</v>
+      </c>
+      <c r="L39" t="s">
+        <v>364</v>
+      </c>
+      <c r="M39" t="s">
+        <v>365</v>
+      </c>
+      <c r="N39" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>202</v>
+      </c>
+      <c r="D40" t="s">
+        <v>366</v>
+      </c>
+      <c r="E40" t="s">
+        <v>204</v>
+      </c>
+      <c r="F40" t="s">
+        <v>205</v>
+      </c>
+      <c r="G40" t="s">
+        <v>206</v>
+      </c>
+      <c r="H40" t="s">
+        <v>207</v>
+      </c>
+      <c r="I40" t="s">
+        <v>367</v>
+      </c>
+      <c r="J40"/>
+      <c r="K40" t="s">
+        <v>368</v>
+      </c>
+      <c r="L40" t="s">
+        <v>369</v>
+      </c>
+      <c r="M40" t="s">
+        <v>370</v>
+      </c>
+      <c r="N40" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" t="s">
+        <v>371</v>
+      </c>
+      <c r="D41" t="s">
+        <v>372</v>
+      </c>
+      <c r="E41" t="s">
+        <v>373</v>
+      </c>
+      <c r="F41" t="s">
+        <v>374</v>
+      </c>
+      <c r="G41" t="s">
+        <v>375</v>
+      </c>
+      <c r="H41" t="s">
+        <v>376</v>
+      </c>
+      <c r="I41" t="s">
+        <v>377</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41" t="s">
+        <v>378</v>
+      </c>
+      <c r="L41" t="s">
+        <v>379</v>
+      </c>
+      <c r="M41" t="s">
+        <v>380</v>
+      </c>
+      <c r="N41" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" t="s">
+        <v>382</v>
+      </c>
+      <c r="D42" t="s">
+        <v>383</v>
+      </c>
+      <c r="E42" t="s">
+        <v>384</v>
+      </c>
+      <c r="F42" t="s">
+        <v>385</v>
+      </c>
+      <c r="G42" t="s">
+        <v>386</v>
+      </c>
+      <c r="H42" t="s">
+        <v>387</v>
+      </c>
+      <c r="I42" t="s">
+        <v>388</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42" t="s">
+        <v>389</v>
+      </c>
+      <c r="L42" t="s">
+        <v>390</v>
+      </c>
+      <c r="M42" t="s">
+        <v>391</v>
+      </c>
+      <c r="N42"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>