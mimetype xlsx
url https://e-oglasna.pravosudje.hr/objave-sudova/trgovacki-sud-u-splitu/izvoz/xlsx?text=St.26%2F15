--- v0 (2026-05-01)
+++ v1 (2026-06-27)
@@ -6,100 +6,133 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1232" uniqueCount="887">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1245" uniqueCount="892">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
   </si>
   <si>
+    <t>St-1196/2016</t>
+  </si>
+  <si>
+    <t>Žalba od 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od</t>
+  </si>
+  <si>
+    <t>KONSTRUKTOR-INŽENJERING dioničko društvo za graditeljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Svačićeva 4, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>81356391287</t>
+  </si>
+  <si>
+    <t>KONSTRUKTOR-INŽENJERING dioničko društvo za graditeljstvo u stečaju 81356391287</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:04:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63a056a4-d996-4c17-942a-8d70d05e8105</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog St-1196_2016-1830-1 - OBRAČUN FINE 1.pdf; Prilog St-1196_2016-1830-2 - OBRAČUN FINE 2.pdf; Prilog St-1196_2016-1830-3 - RJEŠENJE O IZVEDENOM STANJU.pdf; Prilog St-1196_2016-1830-4 - RIF ČLANAK.pdf; Prilog St-1196_2016-1830-5 - RJEŠENJE ŽDO.pdf; Prilog St-1196_2016-1830-6 - ŠKOMRLJ NALAZ I MIŠLJENJE.pdf; Prilog St-1196_2016-1830-7 - UGOVOR JULIJA VLADUŠIĆ.pdf; Prilog St-1196_2016-1830-8 - UGOVOR MARIJA JERONČIĆ.pdf; Prilog St-1196_2016-1830-9 - KOLOVRAT NALAZ I MIŠLJENJE.pdf; Prilog St-1196_2016-1830-10 - RJEŠENJE ZK.pdf; Prilog St-1196_2016-1830-11 - PRIMJEDBE KOLOVRAT.pdf; Prilog St-1196_2016-1830-12 - POTVRDE KONSTRUKTOR.pdf; Prilog St-1196_2016-1830-13 - ZAPISNIK 23072025 SKUPŠTINA.pdf; Prilog St-1196_2016-1830-14 - BEUS NALAZ I MIŠLJENJE.pdf; Prilog St-1196_2016-1830-15 - 20260609_135403_Skenirano_085697.pdf; Prilog St-1196_2016-1830-16 - 20260609_135416_Skenirano_085707.pdf; Prilog St-1196_2016-1830-17 - 20260609_135432_Skenirano_085717.pdf; Prilog St-1196_2016-1830-18 - 20260609_135344_Skenirano_085679.pdf; Prilog St-1196_2016-1830-19 - 20260609_135954_Skenirano_085833.pdf; Prilog St-1196_2016-1830-20 - 20260609_135859_Skenirano_085821.pdf; Prilog St-1196_2016-1830-21 - 20260609_140015_Skenirano_085837.pdf; Prilog St-1196_2016-1830-22 - 20260609_140027_Skenirano_085841.pdf; Prilog St-1196_2016-1830-23 - 20260609_140040_Skenirano_085843.pdf; Prilog St-1196_2016-1830-24 - 20260609_140151_Skenirano_085897.pdf; Prilog St-1196_2016-1830-25 - 20260609_140144_Skenirano_085895.pdf; Prilog St-1196_2016-1830-26 - 20260609_140056_Skenirano_085851.pdf; Prilog St-1196_2016-1830-27 - 20260609_140159_Skenirano_085899.pdf; Prilog St-1196_2016-1830-28 - 20260609_140207_Skenirano_085901.pdf; Prilog St-1196_2016-1830-29 - 20260609_140217_Skenirano_085903.pdf; Prilog St-1196_2016-1830-30 - 20260609_140233_Skenirano_085907.pdf; Prilog St-1196_2016-1830-31 - 20260609_140248_Skenirano_085911.pdf; Prilog St-1196_2016-1830-32 - 20260609_140116_Skenirano_085869.pdf; Prilog St-1196_2016-1830-33 - 20260609_135806_Skenirano_085773.pdf; Prilog St-1196_2016-1830-34 - 20260609_135721_Skenirano_085725.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63a056a4-d996-4c17-942a-8d70d05e8105/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1196&amp;godina=2016</t>
+  </si>
+  <si>
     <t>St-95/2026</t>
   </si>
   <si>
     <t>Prijedlog od 24.04.2026. s prilozima</t>
   </si>
   <si>
     <t>GAVIOTA d.o.o. za prijevoz i usluge</t>
   </si>
   <si>
     <t>Matoševa 50, 21000 Split, Hrvatska</t>
   </si>
   <si>
     <t>64049208187</t>
   </si>
   <si>
     <t>GAVIOTA d.o.o. za prijevoz i usluge 64049208187</t>
   </si>
   <si>
     <t>29.04.2026. 14:37:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80f8497a-877e-4175-8381-da2ef2717009</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P; Prilog St-95_2026-6-1 - 2193-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-2 - 28362-2025  rješenje o ovrsi.pdf; Prilog St-95_2026-6-3 - 2387-2024 rješenje o ovrsi.pdf; Prilog St-95_2026-6-4 - 22811-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-5 - 23118-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-6 - 35400-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-7 - 260084 ST EX201 RO (1).pdf; Prilog St-95_2026-6-8 - 210081 ST EX199 RO.pdf; Prilog St-95_2026-6-9 - 25696-2023 rješenje o ovrsi.pdf; Prilog St-95_2026-6-10 - Odluka TS ST Povrv-12-2025-17 od 09.12.2025. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-95_2026-6-11 - Odluka TS ST Povrv-12-2025-17 od 09.12.2025. - Potvrda pravomoćnosti-ovršnosti Ovrv-23118-2023.pdf; Prilog St-95_2026-6-12 - Odluka OS ST Ovrv-25696-2023-13 od 12.01.2024. - Potvrda pravomoćnosti-ovršnosti Ovrv-25696-2023.pdf; Prilog St-95_2026-6-13 - Odluka OS ST Ovrv-28362-2025-12 od 15.01.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-95_2026-6-14 - Odluka TS ST Povrv-43-2024-24 od 16.03.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-95_2026-6-15 - Odluka TS ST Povrv-12-2025-6 od 14.05.2025. - Presuda (3).pdf; Prilog St-95_2026-6-16 - Odluka TS ST Povrv-220-2025-15 od 19.12.2025. - Potvrda pravomoćnosti-ovršnosti Ovrv-2193-2023.pdf; Prilog St-95_2026-6-17 - Odluka TS ST Povrv-43-2024-14 od 30.04.2024. - Presuda (3).pdf; Prilog St-95_2026-6-18 - Podnesak OS ST Ovrv-2193-2023-1 od 21.02.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-95_2026-6-19 - Podnesak OS ST Ovrv-23118-2023-1 od 12.09.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-20 - Podnesak OS ST Ovrv-22811-2024-1 od 06.09.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-21 - Podnesak OS ST Ovrv-2387-2024-1 od 02.02.2024. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog St-95_2026-6-22 - Podnesak OS ST Ovrv-25696-2023-1 od 06.10.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-23 - Podnesak OS ST Ovrv-35400-2023-1 od 21.12.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-24 - Podnesak OS ST Ovrv-28362-2025-1 od 10.09.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-95_2026-6-25 - Ovrv-2193-2023 presuda (1).pdf; Prilog St-95_2026-6-26 - ST 185075 EX216 RO.pdf; Prilog St-95_2026-6-27 - Gaviota d.o.o. SPECIFIKACIJA DUGOVANJA (2).xlsx; Prilog St-95_2026-6-28 - O13 Prijedlog vjerovnika za otvaranje stečajnoga postupka (čl. 16. i čl. 109. SZ).pdf; Prilog St-95_2026-6-29 - 20260423170710.pdf</t>
@@ -1592,53 +1625,50 @@
   <si>
     <t>BRODOGRAĐEVNA INDUSTRIJA SPLIT, DIONIČKO DRUŠTVO 18556905592</t>
   </si>
   <si>
     <t>23.06.2022. 22:30:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61d5fa5d-e2bc-45b2-8484-5602537ca044</t>
   </si>
   <si>
     <t>1. Prijava tražbine vjerovnika NINO COMPANY d.o.o. za proizvodnju, trgovinu i usluge.pdf; 2. Prijava tražbine vjerovnika C.I.A.K. d.o.o..pdf; 3. Prijava tražbine vjerovnika C.I.A.K. AUTO d.o.o. za trgovinu.pdf; 4. Prijava tražbine vjerovnika JADROAGENT međunarodna pomorska i prometna agencija, d. d..pdf; 5. Prijava tražbine vjerovnika KOMET društvo s ograničenom odgovornošću za proizvodnju, trgovinu i projektiranje.pdf; 6. Prijava tražbine vjerovnika HIPRO d.o.o. za trgovinu, projektiranje, proizvodnju i održavanje hidraulične opreme.pdf; 7. Prijava tražbine vjerovnika BRANKO JAKIĆ-JAVNI BILJEŽNIK.pdf; 8. Prijava tražbine vjerovnika VESELIN STEFANOVIĆ - ODVJETNIK.pdf; 9. Prijava tražbine vjerovnika SRĐAN STEFANOVIĆ vl. obrta MEDIUM.pdf; 10. Prijava tražbine vjerovnika INOVAPRO društvo s ograničenom odgovornošću za projektiranje, inženjering i konzalting.pdf; 11. Prijava tražbine vjerovnika HP - Hrvatska pošta d.d..pdf; 12. Prijava tražbine vjerovnika ILIJA ŠARIĆ - JAVNI BILJEŽNIK.pdf; 13. Prijava tražbine vjerovnika TEXT-PAPIR d.o.o. za trgovinu i usluge.pdf; 14. Prijava tražbine vjerovnika CMA CGM CROATIA POMORSKA AGENCIJA d. o. o. za pomorski promet.pdf; 15. Prijava tražbine vjerovnika TESLA KABELI d.o.o. za trgovinu i usluge.pdf; 16. Prijava tražbine vjerovnika OTIS DIZALA, društvo s ograničenom odgovornošću za proizvodnju, montažu, remont i održavanje dizala.pdf; 17. Prijava tražbine vjerovnika GABELICA PROJEKT I MONTAŽA d.o.o. za projektiranje i brodogradnju.pdf; 18. Prijava tražbine vjerovnika ŠTAND EXPO d.o.o. za trgovinu i usluge.pdf; 19. Prijava tražbine vjerovnika RADOVAN NAČINOVIĆ - OBRT TRUSORS.pdf; 20. Prijava tražbine vjerovnika VEČERNJI LIST novinsko-nakladničko društvo s ograničenom odgovornošću.pdf; 21. prijava tražbine vjerovnika Nova hrvatska banka dioničko društvo.pdf; 22. Prijava tražbine vjerovnika ĐURO ĐAKOVIĆ KOMPENZATORI d. o. o. proizvodnja i usluge.pdf; 23. Prijava tražbine vjerovnika Sveučilište u Splitu, Fakultet elektrotehnike, strojarstva i brodogradnje.pdf; 24. Prijava tražbine vjerovnika NASTAVNI ZAVOD ZA JAVNO ZDRAVSTVO SPLITSKO-DALMATINSKE ŽUPANIJE.pdf; 25. Prijava tražbine vjerovnika TOMISLAV ZAJEC - OBRT HR ENTERPRISE.pdf; 26. Prijava tražbine vjerovnika Hrvatski registar brodova.pdf; 27. Prijava tražbine vjerovnika BANKA KOVANICA dioničko društvo.pdf; 28. Prijava tražbine vjerovnika HELIOS HRVATSKA društvo s ograničenom odgovornošću za trgovinu boja i lakova.pdf; 29. Prijava tražbine vjerovnika STROJOPROMET d.o.o. servis, trgovina i dorada robe.pdf; 30. Prijava tražbine vjerovnika COMPUTECH d.o.o. računarski inženjering, zastupanje, proizvodnja, unutarnja i vanjska trgovina i usluge.pdf; 31. Prijava tražbine vjerovnika SERVISNI CENTAR TROGIR za servisiranje, održavanje i popravak plovila društvo s ograničenom odgovornošću.pdf; 32.Prijava tražbine vjerovnika NAUTICA-SIGMARINE, društvo s ograničenom odgovornošću za usluge i pomorski inženjering.pdf; 33. Prijava tražbine vjerovnika JOSIP VUKOREPA - OBRT ZA USLUGE NAVAL IRM.pdf; 34. Prijava tražbine vjerovnika POMGRAD GRADNJA d.o.o. za graditeljstvo.pdf; 35. Prijava tražbine vjerovnika Stečajna masa iza CENTAROPREMA društvo s ograničenom odgovornošću za proizvodnju, usluge i trgovinu u stečaju.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/61d5fa5d-e2bc-45b2-8484-5602537ca044/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-525/2021</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja o tijeku stečajnog postupka i stanju stečajne mase</t>
   </si>
   <si>
     <t>KONSTRUKTOR PLAN društvo s ograničenom odgovornošću za graditeljstvo i  projektiranje</t>
   </si>
   <si>
-    <t>Svačićeva 4, 21000 Split, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>39834308560</t>
   </si>
   <si>
     <t>KONSTRUKTOR PLAN društvo s ograničenom odgovornošću za graditeljstvo i  projektiranje 39834308560</t>
   </si>
   <si>
     <t>23.06.2022. 14:40:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a5708b6-1ab0-4d22-96d8-227cdeed69b0</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-525_2021-49-1 - 1. Povijesni-izvadak-MBS-60083871-E12E700618810B6DE0530100007F3BFC.pdf; Prilog St-525_2021-49-2 - 2. račun dobiti i gubitka (od 2017.g.).pdf; Prilog St-525_2021-49-3 - 3. Očevidnik (specifikacija, FINA).pdf; Prilog St-525_2021-49-4 - 4. RSV - Konstruktor plan d.o.o..pdf; Prilog St-525_2021-49-5 - 5. obavijest DSZ-a (izmjena).pdf; Prilog St-525_2021-49-6 - 6. ugovor o računu - HPB banka d.d..pdf; Prilog St-525_2021-49-7 - 7. HZMO - Konstruktor plan d.o.o..pdf; Prilog St-525_2021-49-8 - 8. potražnica, MUP RH.pdf; Prilog St-525_2021-49-9 - 9. Konstruktor kamen d.o.o. (poslovni udjeli).pdf; Prilog St-525_2021-49-10 - 10. prekidi postupaka...pdf; Prilog St-525_2021-49-11 - 11. pravni lijekovi (upravni postupci).pdf; Prilog St-525_2021-49-12 - 12. carina, mup itd...pdf; Prilog St-525_2021-49-13 - 13. KP-PBK Ugovor o knjigovodstvu.pdf; Prilog St-525_2021-49-14 - 14. elaborat, procjena građ.- Svačićeva.pdf; Prilog St-525_2021-49-15 - 15. e-mail, Biro (Svačićeva).pdf; Prilog St-525_2021-49-16 - 16. Ugovor - Exportdrvo, 2016.g. (Svačićeva).pdf; Prilog St-525_2021-49-17 - 17. vlasnicki list _ Svačićeva.pdf; Prilog St-525_2021-49-18 - 18. Ugovor, 2016.g. - Sirobuja 1 i 2.pdf; Prilog St-525_2021-49-19 - 19. Sirobuja 1 zk.pdf; Prilog St-525_2021-49-20 - 20. Sirobuja 2 zk.pdf; Prilog St-525_2021-49-21 - 21. Ugovor o kuporodaji prava Smrdečac.pdf; Prilog St-525_2021-49-22 - 22. vlasnički list (Kroz Smrdečac 35-37).pdf; Prilog St-525_2021-49-23 - 23. slike (Kroz Smrdečac 35-37, suterenski prostori).pdf; Prilog St-525_2021-49-24 - 24. presuda (Kroz Smrdečac), nepravomoćna.pdf; Prilog St-525_2021-49-25 - 25. obveze stečajne mase, računi odvj..pdf; Prilog St-525_2021-49-26 - 26. Škoda Fabia (fotografije).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a5708b6-1ab0-4d22-96d8-227cdeed69b0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=525&amp;godina=2021</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog od: 16.05.2022.; Prilog </t>
   </si>
   <si>
     <t>16.05.2022. 14:48:40</t>
@@ -2027,78 +2057,63 @@
   <si>
     <t>Mosećka ulica 99, 21000 Split, Hrvatska</t>
   </si>
   <si>
     <t>04444687485</t>
   </si>
   <si>
     <t>MAGA TRGOVINA d.o.o. za trgovinu i usluge u stečaju 04444687485</t>
   </si>
   <si>
     <t>11.12.2020. 13:51:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d13b7f4a-7130-4744-ba7a-3c6e6b3bc897</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-8_2019-148-1 - ST-8.2019 - POZIV NA SUDJ. U EJD - ID PP 14870 ID NADM 25910.pdf; Prilog St-8_2019-148-2 - ST-8.2019 - POZIV NA SUDJ. U EJD - ID PP 14871 ID NADM 25909.pdf; Prilog St-8_2019-148-3 - Jadran Građenje d..o.o. - ZABA - prvi račun.pdf; Prilog St-8_2019-148-4 - Jadran Građenje d.o.o. - ADDIKO - 2008.g..pdf; Prilog St-8_2019-148-5 - Jadran Građenje d.o.o. - ADDIKO - 2009.g..pdf; Prilog St-8_2019-148-6 - Jadran Građenje d.o.o. - ADDIKO - 2010.g..pdf; Prilog St-8_2019-148-7 - Jadran Građenje d.o.o. - ADDIKO - 2011.g..pdf; Prilog St-8_2019-148-8 - Jadran Građenje d.o.o. - ADDIKO - 2012.g..pdf; Prilog St-8_2019-148-9 - Jadran Građenje d.o.o. - ADDIKO - 2013.g..pdf; Prilog St-8_2019-148-10 - Jadran Građenje d.o.o. - ADDIKO - 2014.g..pdf; Prilog St-8_2019-148-11 - Jadran Građenje d.o.o. - ADDIKO - 2015.g..pdf; Prilog St-8_2019-148-12 - Jadran Građenje d.o.o. - ADDIKO - 2016.g..pdf; Prilog St-8_2019-148-13 - Jadran Građenje d.o.o. - ADDIKO - 2017.g..pdf; Prilog St-8_2019-148-14 - Jadran Građenje d.o.o. - ADDIKO - 2018.g..pdf; Prilog St-8_2019-148-15 - Jadran Građenje d.o.o. - Croatia banka d.d..pdf; Prilog St-8_2019-148-16 - Jadran Građenje d.o.o. - HPB d.d..pdf; Prilog St-8_2019-148-17 - Jadran Građenje d.o.o. - OTP d.d..pdf; Prilog St-8_2019-148-18 - Jadran Građenje d.o.o. - ZABA - drugi račun.pdf; Prilog St-8_2019-148-19 - Jadran interijeri d.o.o - CROATIA BANKA d.d..pdf; Prilog St-8_2019-148-20 - Jadran Interijeri d.o.o. - ADDIKO - 2008.g..pdf; Prilog St-8_2019-148-21 - Jadran Interijeri d.o.o. - ADDIKO - 2009.g..pdf; Prilog St-8_2019-148-22 - Jadran Interijeri d.o.o. - ADDIKO - 2010.g.pdf; Prilog St-8_2019-148-23 - Jadran Interijeri d.o.o. - ADDIKO - 2011.g..pdf; Prilog St-8_2019-148-24 - Jadran Interijeri d.o.o. - ADDIKO - 2012.g..pdf; Prilog St-8_2019-148-25 - Jadran Interijeri d.o.o. - ADDIKO - 2013.g..pdf; Prilog St-8_2019-148-26 - Jadran Interijeri d.o.o. - ADDIKO - 2014.g..pdf; Prilog St-8_2019-148-27 - Jadran Interijeri d.o.o. - ADDIKO - 2015.g..pdf; Prilog St-8_2019-148-28 - Jadran Interijeri d.o.o. - ADDIKO - 2016.g..pdf; Prilog St-8_2019-148-29 - Jadran Interijeri d.o.o. - ADDIKO - 2017.g..pdf; Prilog St-8_2019-148-30 - Jadran Interijeri d.o.o. - ADDIKO - 2018.g..pdf; Prilog St-8_2019-148-31 - Jadran interijeri d.o.o. - HPB d.d..pdf; Prilog St-8_2019-148-32 - Jadran Interijeri d.o.o. - NAVA BANKA d.d. - devizni.pdf; Prilog St-8_2019-148-33 - JACE14~1.pdf; Prilog St-8_2019-148-34 - Jadran Interijeri d.o.o. - NAVA BANKA d.d. - kunski račun od 1.1.2009.g..pdf; Prilog St-8_2019-148-35 - Jadran Interjeri d.o.o. - POBA.pdf; Prilog St-8_2019-148-36 - Auto Shop Zagreb d.o.o. - Centar Banka d.d..pdf; Prilog St-8_2019-148-37 - Auto Shop Zagreb d.o.o. - PBZ d.d. - do 31.12.2017.g..pdf; Prilog St-8_2019-148-38 - Auto Shop Zagreb d.o.o. - PBZ d.d. - 2018.g..pdf; Prilog St-8_2019-148-39 - Auto Shop Zagreb d.o.o. - POBA - 1.dio.pdf; Prilog St-8_2019-148-40 - Auto Shop Zagreb d.o.o. - POBA - 2.dio.pdf; Prilog St-8_2019-148-41 - Auto Shop Zagreb d.o.o. - ZABA.pdf; Prilog St-8_2019-148-42 - očitovanje Milan Štrbac.pdf; Prilog St-8_2019-148-43 - Promet po računu Maga Trgovina 12-2020.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d13b7f4a-7130-4744-ba7a-3c6e6b3bc897/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=8&amp;godina=2019</t>
   </si>
   <si>
-    <t>St-1196/2016</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Prigovor od 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog od: 01.07.2020.; Prilog </t>
   </si>
   <si>
-    <t>KONSTRUKTOR-INŽENJERING dioničko društvo za graditeljstvo u stečaju</t>
-[...7 lines deleted...]
-  <si>
     <t>01.07.2020. 10:12:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cfc3c03c-8337-47ae-9788-95903e520c4c</t>
   </si>
   <si>
     <t>Prigovor.pdf P85P; Prilog St-1196_2016-653-1 - VSRH_GO_2018_Su-IV-4-2018-4_2018-02-22.pdf; Prilog St-1196_2016-653-2 - VSRH_GO_2018_Su-IV-4-2018-19_2018-12-17 -pravno shvaćanje u svezi greške koja je posljedica dispozic.pdf; Prilog St-1196_2016-653-3 - odgovor na žalbu-za odgodu ovrhe - STOMA MEDICAL.pdf; Prilog St-1196_2016-653-4 - Rješenje Vrhovnog suda RH -Rev 2307-16-2 od 03.05.2018.pdf; Prilog St-1196_2016-653-5 - Preslika ručno vođene zemljišne knjige OGS ZG za zk.ul. 5908 k.o. Grad Zagreb izdano 11.05.2020.pdf; Prilog St-1196_2016-653-6 - Izvadak iz zemljišnih knjiga - povijesni prikaz zk.ul. 5908 k.o. Grad Zagreb izdan 11.05.2020.pdf; Prilog St-1196_2016-653-7 - Ugovor o ustupanju na korištenje neuređenog gradskog zemljišta - općina - Novotehna - Zavod.pdf; Prilog St-1196_2016-653-8 - Rješenje o dosudi TS Split - St-1196-2016-576 od 20.01.2020 - KONSTRUKTOR-INŽENJERING d.d. u stečaju.pdf; Prilog St-1196_2016-653-9 - Podnesak stečajnog upravitelja Konstruktor-inženjering d.d. u stečaju od 14.06.2019- St-1196-2016-48.pdf; Prilog St-1196_2016-653-10 - Podnesak vjerovnika B2 Kapital d.o.o. od 05.04.2019. i Procjembeni elaborat 2019-2PBZ05.pdf; Prilog St-1196_2016-653-11 - Elaborat tržišne vrijednosti nekretnine broj 4749-15 iz travnja 2016. koji je naručila PBZ d.d..pdf; Prilog St-1196_2016-653-12 - Izvadak posjedovni list broj 3754 - kčbr. 3351 od 19.10.1978.pdf; Prilog St-1196_2016-653-13 - Izvadak posjedovni list broj 3127 - kčbr. 3350 od 02.11.1978.pdf; Prilog St-1196_2016-653-14 - Izvadak posjedovni list broj 545 - kčbr. 3347 od 19.10.1978.pdf; Prilog St-1196_2016-653-15 - Izvadak posjedovni list broj 2431 - kčbr. 3349 od 19.10.1978.pdf; Prilog St-1196_2016-653-16 - Položajni nacrt - tehnički izvještaj o iskolčenju.pdf; Prilog St-1196_2016-653-17 - II Dopunski ugovor o uređenju građevinskog zemljišta broj 943-74 od 22.04.1974 - Novotehna.pdf; Prilog St-1196_2016-653-18 - Odobrenje za građenje od 22.05.1974. i rješenje o izmjeni odobrenja od 22.12.1976 - NAMA.pdf; Prilog St-1196_2016-653-19 - Dozvola za upotrebu Sekretarijata za građevinarstvo, kom. i stamb. poslove UP-I-05-2-6302-4-1976 od .pdf; Prilog St-1196_2016-653-20 - Prijavni list za zemljišnu knjigu br. 1573-2006.pdf; Prilog St-1196_2016-653-21 - Kupoprodajni ugovor od 04.08.1976 - NOVOTEHNA - Ljubljanska banka.pdf; Prilog St-1196_2016-653-22 - Dopis NOVOTEHNA broj 02-2-1815-77 od 30.06.1977.pdf; Prilog St-1196_2016-653-23 - Račun T.S.br. 51-77 - NOVOTEHNA - od 20.06.1977.pdf; Prilog St-1196_2016-653-24 - Izvještaj o zaduženju za 8.000,00 din i fax potvrda za 400.000,00 din od 30.06.1977.pdf; Prilog St-1196_2016-653-25 - Dopis NAMA d.d. u stečaju od 07.12.2001.pdf; Prilog St-1196_2016-653-26 - Glavni projekt broj 94-72 Aneksa robne kuće NAMA Zagreb, Ul. R. Končara od 25.11.1976..pdf; Prilog St-1196_2016-653-27 - Ugovor o zakupu i zapisnik o primopredaji poslovnog prostora -  Trgovina VE.pdf; Prilog St-1196_2016-653-28 - Ugovor o zakupu poslovnog prostora - MERCURY d.o.o. od 13.07.2001..pdf; Prilog St-1196_2016-653-29 - Ugovor o zakupu poslovnog prostora - Stoma Medical - LB od 03.10.2008.pdf; Prilog St-1196_2016-653-30 - Djelomični povijesni ispis iz sudskog registra Okružnog suda u Ljubljani broj RSrg 374-2020 od 11.05.pdf; Prilog St-1196_2016-653-31 - Povijesni ispis iz sudskog registra do 31.01.2008. zajedno sa prijevodom.pdf; Prilog St-1196_2016-653-32 - Povijesni izvadak iz sudskog-poslovnog registra za razdoblje od 01.02.2008. dalje zajedno sa prijevo.pdf; Prilog St-1196_2016-653-33 - Registracija LB  i LB GFZ  od 14.02.2020 sa prijevodom.pdf; Prilog St-1196_2016-653-34 - Zakon o privatizaciji poduzeća sa prijevodom - UL RS br. 55-1992.pdf; Prilog St-1196_2016-653-35 - Zakon o privatizaciji nekretnina u društvenom vlasništvu sa prijevodom - UL RS br. 44-1997.pdf; Prilog St-1196_2016-653-36 - Rješenje Vrhovnog suda RH -Rev 2064-13-3 od 25.02.2014.pdf; Prilog St-1196_2016-653-37 - Primopredajni zapisnik  od 07.02.2020 - Konstruktor-inženjering d.d. u stečaju - IMMOBILIARE JURIĆ d.pdf; Prilog St-1196_2016-653-38 - Punomoć - St-1196-2016 - Ozaljska.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cfc3c03c-8337-47ae-9788-95903e520c4c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=1196&amp;godina=2016</t>
   </si>
   <si>
     <t>St-1233/2016</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog od: 04.05.2020.; Prilog </t>
   </si>
   <si>
     <t>AGROBRAČ d.o.o. za proizvodnju, preradu i trgovinu u stečaju</t>
   </si>
   <si>
     <t>Nerežišća/bb, 21400 Nerežišća, Hrvatska</t>
   </si>
   <si>
     <t>28737705590</t>
   </si>
   <si>
     <t>AGROBRAČ d.o.o. za proizvodnju, preradu i trgovinu u stečaju 28737705590</t>
   </si>
   <si>
     <t>04.05.2020. 09:26:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/058f302a-3854-41e6-8f15-dfc3fecde94d</t>
   </si>
@@ -2714,51 +2729,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N98"/>
+  <dimension ref="A1:N99"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2940,124 +2955,124 @@
       <c r="I5" t="s">
         <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>56</v>
       </c>
       <c r="L5" t="s">
         <v>57</v>
       </c>
       <c r="M5" t="s">
         <v>58</v>
       </c>
       <c r="N5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="G6" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="I6" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N6" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" t="s">
+        <v>71</v>
+      </c>
+      <c r="E7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G7" t="s">
+        <v>64</v>
+      </c>
+      <c r="H7" t="s">
         <v>65</v>
       </c>
-      <c r="D7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N7" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>76</v>
       </c>
       <c r="D8" t="s">
         <v>77</v>
       </c>
       <c r="E8" t="s">
         <v>78</v>
       </c>
       <c r="F8" t="s">
         <v>79</v>
       </c>
       <c r="G8" t="s">
         <v>80</v>
       </c>
       <c r="H8" t="s">
@@ -3705,93 +3720,93 @@
       </c>
       <c r="M23" t="s">
         <v>250</v>
       </c>
       <c r="N23" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>252</v>
       </c>
       <c r="D24" t="s">
         <v>253</v>
       </c>
       <c r="E24" t="s">
         <v>254</v>
       </c>
       <c r="F24" t="s">
-        <v>79</v>
+        <v>255</v>
       </c>
       <c r="G24" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H24" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I24" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="L24" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="M24" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="N24" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D25" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E25" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F25" t="s">
-        <v>265</v>
+        <v>90</v>
       </c>
       <c r="G25" t="s">
         <v>266</v>
       </c>
       <c r="H25" t="s">
         <v>267</v>
       </c>
       <c r="I25" t="s">
         <v>268</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>269</v>
       </c>
       <c r="L25" t="s">
         <v>270</v>
       </c>
       <c r="M25" t="s">
         <v>271</v>
       </c>
       <c r="N25" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="26">
@@ -3864,124 +3879,124 @@
       <c r="I27" t="s">
         <v>290</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>291</v>
       </c>
       <c r="L27" t="s">
         <v>292</v>
       </c>
       <c r="M27" t="s">
         <v>293</v>
       </c>
       <c r="N27" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>98</v>
+        <v>295</v>
       </c>
       <c r="D28" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E28" t="s">
-        <v>100</v>
+        <v>297</v>
       </c>
       <c r="F28" t="s">
-        <v>101</v>
+        <v>298</v>
       </c>
       <c r="G28" t="s">
-        <v>102</v>
+        <v>299</v>
       </c>
       <c r="H28" t="s">
-        <v>103</v>
+        <v>300</v>
       </c>
       <c r="I28" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="L28" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="M28" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="N28" t="s">
-        <v>108</v>
+        <v>305</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>300</v>
+        <v>109</v>
       </c>
       <c r="D29" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="E29" t="s">
-        <v>302</v>
+        <v>111</v>
       </c>
       <c r="F29" t="s">
-        <v>303</v>
+        <v>112</v>
       </c>
       <c r="G29" t="s">
-        <v>304</v>
+        <v>113</v>
       </c>
       <c r="H29" t="s">
-        <v>305</v>
+        <v>114</v>
       </c>
       <c r="I29" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="L29" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="M29" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="N29" t="s">
-        <v>310</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>311</v>
       </c>
       <c r="D30" t="s">
         <v>312</v>
       </c>
       <c r="E30" t="s">
         <v>313</v>
       </c>
       <c r="F30" t="s">
         <v>314</v>
       </c>
       <c r="G30" t="s">
         <v>315</v>
       </c>
       <c r="H30" t="s">
@@ -4074,228 +4089,228 @@
       <c r="I32" t="s">
         <v>339</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
         <v>340</v>
       </c>
       <c r="L32" t="s">
         <v>341</v>
       </c>
       <c r="M32" t="s">
         <v>342</v>
       </c>
       <c r="N32" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>300</v>
+        <v>344</v>
       </c>
       <c r="D33" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E33" t="s">
-        <v>302</v>
+        <v>346</v>
       </c>
       <c r="F33" t="s">
-        <v>303</v>
+        <v>347</v>
       </c>
       <c r="G33" t="s">
-        <v>304</v>
+        <v>348</v>
       </c>
       <c r="H33" t="s">
-        <v>305</v>
+        <v>349</v>
       </c>
       <c r="I33" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="L33" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="M33" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="N33" t="s">
-        <v>310</v>
+        <v>354</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>349</v>
+        <v>311</v>
       </c>
       <c r="D34" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E34" t="s">
-        <v>351</v>
+        <v>313</v>
       </c>
       <c r="F34" t="s">
-        <v>352</v>
+        <v>314</v>
       </c>
       <c r="G34" t="s">
-        <v>353</v>
+        <v>315</v>
       </c>
       <c r="H34" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="I34" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="L34" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M34" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="N34" t="s">
-        <v>359</v>
+        <v>321</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>311</v>
+        <v>360</v>
       </c>
       <c r="D35" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E35" t="s">
-        <v>313</v>
+        <v>362</v>
       </c>
       <c r="F35" t="s">
-        <v>314</v>
+        <v>363</v>
       </c>
       <c r="G35" t="s">
-        <v>315</v>
+        <v>364</v>
       </c>
       <c r="H35" t="s">
-        <v>316</v>
+        <v>365</v>
       </c>
       <c r="I35" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="L35" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="M35" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="N35" t="s">
-        <v>321</v>
+        <v>370</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>365</v>
+        <v>322</v>
       </c>
       <c r="D36" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="E36" t="s">
-        <v>367</v>
+        <v>324</v>
       </c>
       <c r="F36" t="s">
-        <v>79</v>
+        <v>325</v>
       </c>
       <c r="G36" t="s">
-        <v>368</v>
+        <v>326</v>
       </c>
       <c r="H36" t="s">
-        <v>369</v>
+        <v>327</v>
       </c>
       <c r="I36" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="L36" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="M36" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="N36" t="s">
-        <v>374</v>
+        <v>332</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D37" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E37" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="F37" t="s">
-        <v>378</v>
+        <v>90</v>
       </c>
       <c r="G37" t="s">
         <v>379</v>
       </c>
       <c r="H37" t="s">
         <v>380</v>
       </c>
       <c r="I37" t="s">
         <v>381</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
         <v>382</v>
       </c>
       <c r="L37" t="s">
         <v>383</v>
       </c>
       <c r="M37" t="s">
         <v>384</v>
       </c>
       <c r="N37" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="38">
@@ -4458,102 +4473,102 @@
       </c>
       <c r="L41" t="s">
         <v>427</v>
       </c>
       <c r="M41" t="s">
         <v>428</v>
       </c>
       <c r="N41" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>430</v>
       </c>
       <c r="D42" t="s">
         <v>431</v>
       </c>
       <c r="E42" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="F42" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="G42" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="H42" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="I42" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="L42" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="M42" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="N42" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="D43" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="E43" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F43" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="G43" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="H43" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="I43" t="s">
         <v>443</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
         <v>444</v>
       </c>
       <c r="L43" t="s">
         <v>445</v>
       </c>
       <c r="M43" t="s">
         <v>446</v>
       </c>
       <c r="N43" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
@@ -4620,2174 +4635,2216 @@
       <c r="I45" t="s">
         <v>465</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
         <v>466</v>
       </c>
       <c r="L45" t="s">
         <v>467</v>
       </c>
       <c r="M45" t="s">
         <v>468</v>
       </c>
       <c r="N45" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="D46" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="E46" t="s">
-        <v>439</v>
+        <v>472</v>
       </c>
       <c r="F46" t="s">
-        <v>440</v>
+        <v>473</v>
       </c>
       <c r="G46" t="s">
-        <v>441</v>
+        <v>474</v>
       </c>
       <c r="H46" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="I46" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="L46" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="M46" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="N46" t="s">
-        <v>447</v>
+        <v>480</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>459</v>
+        <v>448</v>
       </c>
       <c r="D47" t="s">
-        <v>460</v>
+        <v>481</v>
       </c>
       <c r="E47" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="F47" t="s">
-        <v>462</v>
+        <v>451</v>
       </c>
       <c r="G47" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="H47" t="s">
-        <v>464</v>
+        <v>482</v>
       </c>
       <c r="I47" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="L47" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
       <c r="M47" t="s">
-        <v>478</v>
+        <v>486</v>
       </c>
       <c r="N47" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="D48" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="E48" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="F48" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="G48" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="H48" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="I48" t="s">
-        <v>479</v>
+        <v>487</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
+        <v>488</v>
+      </c>
+      <c r="L48" t="s">
+        <v>478</v>
+      </c>
+      <c r="M48" t="s">
+        <v>489</v>
+      </c>
+      <c r="N48" t="s">
         <v>480</v>
-      </c>
-[...7 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="D49" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="E49" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="F49" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="G49" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="H49" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="I49" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="L49" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="M49" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="N49" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="D50" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="E50" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="F50" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="G50" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="H50" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="I50" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="L50" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="M50" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="N50" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="D51" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="E51" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="F51" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="G51" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="H51" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="I51" t="s">
-        <v>488</v>
+        <v>496</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="L51" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="M51" t="s">
-        <v>490</v>
+        <v>498</v>
       </c>
       <c r="N51" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="D52" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="E52" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="F52" t="s">
-        <v>462</v>
+        <v>473</v>
       </c>
       <c r="G52" t="s">
-        <v>463</v>
+        <v>474</v>
       </c>
       <c r="H52" t="s">
-        <v>464</v>
+        <v>475</v>
       </c>
       <c r="I52" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="L52" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="M52" t="s">
-        <v>493</v>
+        <v>501</v>
       </c>
       <c r="N52" t="s">
-        <v>469</v>
+        <v>480</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>494</v>
+        <v>470</v>
       </c>
       <c r="D53" t="s">
-        <v>495</v>
+        <v>471</v>
       </c>
       <c r="E53" t="s">
-        <v>421</v>
+        <v>472</v>
       </c>
       <c r="F53" t="s">
-        <v>422</v>
+        <v>473</v>
       </c>
       <c r="G53" t="s">
-        <v>423</v>
+        <v>474</v>
       </c>
       <c r="H53" t="s">
-        <v>424</v>
+        <v>475</v>
       </c>
       <c r="I53" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="L53" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="M53" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="N53" t="s">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="D54" t="s">
-        <v>501</v>
+        <v>506</v>
       </c>
       <c r="E54" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="F54" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="G54" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="H54" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="I54" t="s">
-        <v>502</v>
+        <v>507</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="L54" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="M54" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="N54" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="D55" t="s">
-        <v>507</v>
+        <v>512</v>
       </c>
       <c r="E55" t="s">
-        <v>508</v>
+        <v>432</v>
       </c>
       <c r="F55" t="s">
-        <v>509</v>
+        <v>433</v>
       </c>
       <c r="G55" t="s">
-        <v>510</v>
+        <v>434</v>
       </c>
       <c r="H55" t="s">
-        <v>511</v>
+        <v>435</v>
       </c>
       <c r="I55" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="L55" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="M55" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="N55" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
-      <c r="C56"/>
+      <c r="C56" t="s">
+        <v>517</v>
+      </c>
       <c r="D56" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="E56" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="F56" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="G56" t="s">
-        <v>423</v>
+        <v>521</v>
       </c>
       <c r="H56" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="I56" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="L56" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M56" t="s">
-        <v>524</v>
-[...1 lines deleted...]
-      <c r="N56"/>
+        <v>526</v>
+      </c>
+      <c r="N56" t="s">
+        <v>527</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C57"/>
       <c r="D57" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E57" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F57" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="G57" t="s">
-        <v>529</v>
+        <v>434</v>
       </c>
       <c r="H57" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="I57" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="L57" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="M57" t="s">
-        <v>534</v>
-[...1 lines deleted...]
-      <c r="N57" t="s">
         <v>535</v>
       </c>
+      <c r="N57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>300</v>
+        <v>536</v>
       </c>
       <c r="D58" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E58" t="s">
-        <v>302</v>
+        <v>538</v>
       </c>
       <c r="F58" t="s">
-        <v>303</v>
+        <v>19</v>
       </c>
       <c r="G58" t="s">
-        <v>304</v>
+        <v>539</v>
       </c>
       <c r="H58" t="s">
-        <v>305</v>
+        <v>540</v>
       </c>
       <c r="I58" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="L58" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="M58" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="N58" t="s">
-        <v>310</v>
+        <v>545</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>541</v>
+        <v>311</v>
       </c>
       <c r="D59" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="E59" t="s">
-        <v>543</v>
+        <v>313</v>
       </c>
       <c r="F59" t="s">
-        <v>544</v>
+        <v>314</v>
       </c>
       <c r="G59" t="s">
-        <v>545</v>
+        <v>315</v>
       </c>
       <c r="H59" t="s">
-        <v>546</v>
+        <v>316</v>
       </c>
       <c r="I59" t="s">
         <v>547</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
         <v>548</v>
       </c>
       <c r="L59" t="s">
         <v>549</v>
       </c>
       <c r="M59" t="s">
         <v>550</v>
       </c>
       <c r="N59" t="s">
-        <v>551</v>
+        <v>321</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>494</v>
+        <v>551</v>
       </c>
       <c r="D60" t="s">
         <v>552</v>
       </c>
       <c r="E60" t="s">
-        <v>421</v>
+        <v>553</v>
       </c>
       <c r="F60" t="s">
-        <v>422</v>
+        <v>554</v>
       </c>
       <c r="G60" t="s">
-        <v>423</v>
+        <v>555</v>
       </c>
       <c r="H60" t="s">
-        <v>424</v>
+        <v>556</v>
       </c>
       <c r="I60" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="L60" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="M60" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="N60" t="s">
-        <v>500</v>
+        <v>561</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>557</v>
+        <v>505</v>
       </c>
       <c r="D61" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="E61" t="s">
-        <v>421</v>
+        <v>432</v>
       </c>
       <c r="F61" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="G61" t="s">
-        <v>423</v>
+        <v>434</v>
       </c>
       <c r="H61" t="s">
-        <v>424</v>
+        <v>435</v>
       </c>
       <c r="I61" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="L61" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="M61" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="N61" t="s">
-        <v>563</v>
+        <v>511</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="D62" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="E62" t="s">
-        <v>566</v>
+        <v>432</v>
       </c>
       <c r="F62" t="s">
-        <v>567</v>
+        <v>433</v>
       </c>
       <c r="G62" t="s">
-        <v>568</v>
+        <v>434</v>
       </c>
       <c r="H62" t="s">
+        <v>435</v>
+      </c>
+      <c r="I62" t="s">
         <v>569</v>
-      </c>
-[...1 lines deleted...]
-        <v>570</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
+        <v>570</v>
+      </c>
+      <c r="L62" t="s">
         <v>571</v>
       </c>
-      <c r="L62" t="s">
+      <c r="M62" t="s">
         <v>572</v>
       </c>
-      <c r="M62" t="s">
+      <c r="N62" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
+        <v>574</v>
+      </c>
+      <c r="D63" t="s">
         <v>575</v>
       </c>
-      <c r="D63" t="s">
+      <c r="E63" t="s">
         <v>576</v>
       </c>
-      <c r="E63" t="s">
+      <c r="F63" t="s">
         <v>577</v>
       </c>
-      <c r="F63" t="s">
+      <c r="G63" t="s">
         <v>578</v>
       </c>
-      <c r="G63" t="s">
+      <c r="H63" t="s">
         <v>579</v>
       </c>
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
+        <v>581</v>
+      </c>
+      <c r="L63" t="s">
         <v>582</v>
       </c>
-      <c r="L63" t="s">
+      <c r="M63" t="s">
         <v>583</v>
       </c>
-      <c r="M63" t="s">
+      <c r="N63" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>230</v>
+        <v>585</v>
       </c>
       <c r="D64" t="s">
         <v>586</v>
       </c>
       <c r="E64" t="s">
         <v>587</v>
       </c>
       <c r="F64" t="s">
         <v>588</v>
       </c>
       <c r="G64" t="s">
-        <v>234</v>
+        <v>589</v>
       </c>
       <c r="H64" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="I64" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="L64" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="M64" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="N64" t="s">
-        <v>240</v>
+        <v>595</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>594</v>
+        <v>241</v>
       </c>
       <c r="D65" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E65" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F65" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="G65" t="s">
-        <v>598</v>
+        <v>245</v>
       </c>
       <c r="H65" t="s">
         <v>599</v>
       </c>
       <c r="I65" t="s">
         <v>600</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
         <v>601</v>
       </c>
       <c r="L65" t="s">
         <v>602</v>
       </c>
       <c r="M65" t="s">
         <v>603</v>
       </c>
       <c r="N65" t="s">
-        <v>604</v>
+        <v>251</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
+        <v>604</v>
+      </c>
+      <c r="D66" t="s">
         <v>605</v>
       </c>
-      <c r="D66" t="s">
+      <c r="E66" t="s">
         <v>606</v>
       </c>
-      <c r="E66" t="s">
+      <c r="F66" t="s">
         <v>607</v>
       </c>
-      <c r="F66" t="s">
+      <c r="G66" t="s">
         <v>608</v>
       </c>
-      <c r="G66" t="s">
+      <c r="H66" t="s">
         <v>609</v>
       </c>
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>610</v>
-      </c>
-[...1 lines deleted...]
-        <v>611</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
+        <v>611</v>
+      </c>
+      <c r="L66" t="s">
         <v>612</v>
       </c>
-      <c r="L66" t="s">
+      <c r="M66" t="s">
         <v>613</v>
       </c>
-      <c r="M66" t="s">
+      <c r="N66" t="s">
         <v>614</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>605</v>
+        <v>615</v>
       </c>
       <c r="D67" t="s">
-        <v>606</v>
+        <v>616</v>
       </c>
       <c r="E67" t="s">
-        <v>607</v>
+        <v>617</v>
       </c>
       <c r="F67" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="G67" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
       <c r="H67" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="I67" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="L67" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="M67" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="N67" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
+        <v>615</v>
+      </c>
+      <c r="D68" t="s">
+        <v>616</v>
+      </c>
+      <c r="E68" t="s">
+        <v>617</v>
+      </c>
+      <c r="F68" t="s">
+        <v>618</v>
+      </c>
+      <c r="G68" t="s">
+        <v>619</v>
+      </c>
+      <c r="H68" t="s">
         <v>620</v>
-      </c>
-[...13 lines deleted...]
-        <v>625</v>
       </c>
       <c r="I68" t="s">
         <v>626</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
         <v>627</v>
       </c>
       <c r="L68" t="s">
         <v>628</v>
       </c>
       <c r="M68" t="s">
         <v>629</v>
       </c>
       <c r="N68" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
+        <v>630</v>
+      </c>
+      <c r="D69" t="s">
         <v>631</v>
       </c>
-      <c r="D69" t="s">
+      <c r="E69" t="s">
         <v>632</v>
       </c>
-      <c r="E69" t="s">
+      <c r="F69" t="s">
         <v>633</v>
       </c>
-      <c r="F69" t="s">
+      <c r="G69" t="s">
         <v>634</v>
       </c>
-      <c r="G69" t="s">
+      <c r="H69" t="s">
         <v>635</v>
       </c>
-      <c r="H69" t="s">
+      <c r="I69" t="s">
         <v>636</v>
-      </c>
-[...1 lines deleted...]
-        <v>637</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
+        <v>637</v>
+      </c>
+      <c r="L69" t="s">
         <v>638</v>
       </c>
-      <c r="L69" t="s">
+      <c r="M69" t="s">
         <v>639</v>
       </c>
-      <c r="M69" t="s">
+      <c r="N69" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>631</v>
+        <v>641</v>
       </c>
       <c r="D70" t="s">
-        <v>632</v>
+        <v>642</v>
       </c>
       <c r="E70" t="s">
-        <v>633</v>
+        <v>643</v>
       </c>
       <c r="F70" t="s">
-        <v>634</v>
+        <v>644</v>
       </c>
       <c r="G70" t="s">
-        <v>635</v>
+        <v>645</v>
       </c>
       <c r="H70" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="I70" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="L70" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="M70" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="N70" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
+        <v>641</v>
+      </c>
+      <c r="D71" t="s">
+        <v>642</v>
+      </c>
+      <c r="E71" t="s">
+        <v>643</v>
+      </c>
+      <c r="F71" t="s">
+        <v>644</v>
+      </c>
+      <c r="G71" t="s">
+        <v>645</v>
+      </c>
+      <c r="H71" t="s">
         <v>646</v>
-      </c>
-[...13 lines deleted...]
-        <v>651</v>
       </c>
       <c r="I71" t="s">
         <v>652</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
         <v>653</v>
       </c>
       <c r="L71" t="s">
         <v>654</v>
       </c>
       <c r="M71" t="s">
         <v>655</v>
       </c>
       <c r="N71" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>408</v>
+        <v>656</v>
       </c>
       <c r="D72" t="s">
         <v>657</v>
       </c>
       <c r="E72" t="s">
-        <v>410</v>
+        <v>658</v>
       </c>
       <c r="F72" t="s">
-        <v>411</v>
+        <v>659</v>
       </c>
       <c r="G72" t="s">
-        <v>412</v>
+        <v>660</v>
       </c>
       <c r="H72" t="s">
-        <v>413</v>
+        <v>661</v>
       </c>
       <c r="I72" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="L72" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="M72" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="N72" t="s">
-        <v>418</v>
+        <v>666</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>662</v>
+        <v>419</v>
       </c>
       <c r="D73" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="E73" t="s">
-        <v>664</v>
+        <v>421</v>
       </c>
       <c r="F73" t="s">
-        <v>665</v>
+        <v>422</v>
       </c>
       <c r="G73" t="s">
-        <v>666</v>
+        <v>423</v>
       </c>
       <c r="H73" t="s">
-        <v>667</v>
+        <v>424</v>
       </c>
       <c r="I73" t="s">
         <v>668</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
         <v>669</v>
       </c>
       <c r="L73" t="s">
         <v>670</v>
       </c>
       <c r="M73" t="s">
         <v>671</v>
       </c>
       <c r="N73" t="s">
-        <v>672</v>
+        <v>429</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
+        <v>672</v>
+      </c>
+      <c r="D74" t="s">
         <v>673</v>
       </c>
-      <c r="D74" t="s">
+      <c r="E74" t="s">
         <v>674</v>
       </c>
-      <c r="E74" t="s">
+      <c r="F74" t="s">
         <v>675</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="G74" t="s">
         <v>676</v>
       </c>
       <c r="H74" t="s">
         <v>677</v>
       </c>
       <c r="I74" t="s">
         <v>678</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
         <v>679</v>
       </c>
       <c r="L74" t="s">
         <v>680</v>
       </c>
       <c r="M74" t="s">
         <v>681</v>
       </c>
       <c r="N74" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
+        <v>16</v>
+      </c>
+      <c r="D75" t="s">
         <v>683</v>
       </c>
-      <c r="D75" t="s">
+      <c r="E75" t="s">
+        <v>18</v>
+      </c>
+      <c r="F75" t="s">
+        <v>19</v>
+      </c>
+      <c r="G75" t="s">
+        <v>20</v>
+      </c>
+      <c r="H75" t="s">
+        <v>21</v>
+      </c>
+      <c r="I75" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="L75" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="M75" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="N75" t="s">
-        <v>693</v>
+        <v>26</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
+        <v>688</v>
+      </c>
+      <c r="D76" t="s">
+        <v>689</v>
+      </c>
+      <c r="E76" t="s">
+        <v>690</v>
+      </c>
+      <c r="F76" t="s">
+        <v>691</v>
+      </c>
+      <c r="G76" t="s">
+        <v>692</v>
+      </c>
+      <c r="H76" t="s">
+        <v>693</v>
+      </c>
+      <c r="I76" t="s">
         <v>694</v>
-      </c>
-[...16 lines deleted...]
-        <v>700</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>701</v>
+        <v>695</v>
       </c>
       <c r="L76" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="M76" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="N76"/>
+        <v>697</v>
+      </c>
+      <c r="N76" t="s">
+        <v>698</v>
+      </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
+        <v>699</v>
+      </c>
+      <c r="D77" t="s">
+        <v>700</v>
+      </c>
+      <c r="E77" t="s">
+        <v>701</v>
+      </c>
+      <c r="F77" t="s">
+        <v>702</v>
+      </c>
+      <c r="G77" t="s">
+        <v>703</v>
+      </c>
+      <c r="H77" t="s">
         <v>704</v>
       </c>
-      <c r="D77" t="s">
+      <c r="I77" t="s">
         <v>705</v>
-      </c>
-[...13 lines deleted...]
-        <v>710</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="L77" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="M77" t="s">
-        <v>713</v>
-[...3 lines deleted...]
-      </c>
+        <v>708</v>
+      </c>
+      <c r="N77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
+        <v>709</v>
+      </c>
+      <c r="D78" t="s">
+        <v>710</v>
+      </c>
+      <c r="E78" t="s">
+        <v>711</v>
+      </c>
+      <c r="F78" t="s">
+        <v>712</v>
+      </c>
+      <c r="G78" t="s">
+        <v>713</v>
+      </c>
+      <c r="H78" t="s">
+        <v>714</v>
+      </c>
+      <c r="I78" t="s">
         <v>715</v>
-      </c>
-[...14 lines deleted...]
-        <v>720</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="L78" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="M78" t="s">
-        <v>723</v>
-[...1 lines deleted...]
-      <c r="N78"/>
+        <v>718</v>
+      </c>
+      <c r="N78" t="s">
+        <v>719</v>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="D79" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E79" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="H79" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
       <c r="I79" t="s">
-        <v>728</v>
+        <v>725</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>729</v>
+        <v>726</v>
       </c>
       <c r="L79" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="M79" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="N79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="D80" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E80" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
       <c r="H80" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
       <c r="I80" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="L80" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="M80" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="N80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>740</v>
+        <v>737</v>
       </c>
       <c r="D81" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E81" t="s">
-        <v>741</v>
+        <v>738</v>
       </c>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="H81" t="s">
-        <v>743</v>
+        <v>740</v>
       </c>
       <c r="I81" t="s">
-        <v>744</v>
+        <v>741</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>745</v>
+        <v>742</v>
       </c>
       <c r="L81" t="s">
-        <v>746</v>
+        <v>743</v>
       </c>
       <c r="M81" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="N81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="D82" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E82" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="H82" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="I82" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
       <c r="L82" t="s">
-        <v>754</v>
+        <v>751</v>
       </c>
       <c r="M82" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="N82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="D83" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E83" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="H83" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="I83" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="L83" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="M83" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="N83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="D84" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E84" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="H84" t="s">
-        <v>767</v>
+        <v>764</v>
       </c>
       <c r="I84" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>769</v>
+        <v>766</v>
       </c>
       <c r="L84" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
       <c r="M84" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
       <c r="D85" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E85" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="H85" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="I85" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="L85" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
       <c r="M85" t="s">
-        <v>779</v>
+        <v>776</v>
       </c>
       <c r="N85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>780</v>
+        <v>777</v>
       </c>
       <c r="D86" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E86" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="H86" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="I86" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="L86" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="M86" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
       <c r="N86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="D87" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E87" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="H87" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="I87" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
       <c r="L87" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="M87" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
       <c r="D88" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E88" t="s">
-        <v>797</v>
+        <v>794</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="H88" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
       <c r="I88" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="L88" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="M88" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="D89" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E89" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="H89" t="s">
-        <v>807</v>
+        <v>804</v>
       </c>
       <c r="I89" t="s">
-        <v>808</v>
+        <v>805</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>809</v>
+        <v>806</v>
       </c>
       <c r="L89" t="s">
-        <v>810</v>
+        <v>807</v>
       </c>
       <c r="M89" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>812</v>
+        <v>809</v>
       </c>
       <c r="D90" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E90" t="s">
-        <v>813</v>
+        <v>810</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>814</v>
+        <v>811</v>
       </c>
       <c r="H90" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="I90" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="L90" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="M90" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="N90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="D91" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E91" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="H91" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="I91" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="L91" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="M91" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="N91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="D92" t="s">
-        <v>829</v>
+        <v>721</v>
       </c>
       <c r="E92" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="H92" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="I92" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="L92" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="M92" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="D93" t="s">
-        <v>716</v>
+        <v>834</v>
       </c>
       <c r="E93" t="s">
-        <v>838</v>
+        <v>835</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>839</v>
+        <v>836</v>
       </c>
       <c r="H93" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="I93" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="L93" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="M93" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="N93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
       <c r="D94" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E94" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>847</v>
+        <v>844</v>
       </c>
       <c r="H94" t="s">
-        <v>848</v>
+        <v>845</v>
       </c>
       <c r="I94" t="s">
-        <v>849</v>
+        <v>846</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="L94" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="M94" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="N94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="D95" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E95" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>855</v>
+        <v>852</v>
       </c>
       <c r="H95" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
       <c r="I95" t="s">
-        <v>857</v>
+        <v>854</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>858</v>
+        <v>855</v>
       </c>
       <c r="L95" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
       <c r="M95" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="N95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
       <c r="D96" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E96" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="H96" t="s">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="I96" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="L96" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="M96" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
       <c r="N96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
+        <v>866</v>
+      </c>
+      <c r="D97" t="s">
+        <v>721</v>
+      </c>
+      <c r="E97" t="s">
+        <v>867</v>
+      </c>
+      <c r="F97"/>
+      <c r="G97" t="s">
+        <v>868</v>
+      </c>
+      <c r="H97" t="s">
         <v>869</v>
       </c>
-      <c r="D97" t="s">
+      <c r="I97" t="s">
         <v>870</v>
-      </c>
-[...13 lines deleted...]
-        <v>873</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="L97" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="M97" t="s">
-        <v>876</v>
+        <v>873</v>
       </c>
       <c r="N97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
+        <v>874</v>
+      </c>
+      <c r="D98" t="s">
+        <v>875</v>
+      </c>
+      <c r="E98" t="s">
+        <v>876</v>
+      </c>
+      <c r="F98" t="s">
+        <v>712</v>
+      </c>
+      <c r="G98" t="s">
+        <v>713</v>
+      </c>
+      <c r="H98" t="s">
         <v>877</v>
       </c>
-      <c r="D98" t="s">
+      <c r="I98" t="s">
         <v>878</v>
-      </c>
-[...13 lines deleted...]
-        <v>883</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
+        <v>879</v>
+      </c>
+      <c r="L98" t="s">
+        <v>880</v>
+      </c>
+      <c r="M98" t="s">
+        <v>881</v>
+      </c>
+      <c r="N98"/>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>882</v>
+      </c>
+      <c r="D99" t="s">
+        <v>883</v>
+      </c>
+      <c r="E99" t="s">
         <v>884</v>
       </c>
-      <c r="L98" t="s">
+      <c r="F99" t="s">
         <v>885</v>
       </c>
-      <c r="M98" t="s">
+      <c r="G99" t="s">
         <v>886</v>
       </c>
-      <c r="N98"/>
+      <c r="H99" t="s">
+        <v>887</v>
+      </c>
+      <c r="I99" t="s">
+        <v>888</v>
+      </c>
+      <c r="J99"/>
+      <c r="K99" t="s">
+        <v>889</v>
+      </c>
+      <c r="L99" t="s">
+        <v>890</v>
+      </c>
+      <c r="M99" t="s">
+        <v>891</v>
+      </c>
+      <c r="N99"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>