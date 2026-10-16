--- v1 (2026-06-27)
+++ v2 (2026-10-16)
@@ -6,98 +6,329 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1245" uniqueCount="892">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="969">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
+  </si>
+  <si>
+    <t>St-455/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka od 09.10.2026., s prilozima</t>
+  </si>
+  <si>
+    <t>STO KVADRATA društvo s ograničenom odgovornošću za usluge i trgovinu</t>
+  </si>
+  <si>
+    <t>R. Boškovića 7, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>71545612474</t>
+  </si>
+  <si>
+    <t>STO KVADRATA društvo s ograničenom odgovornošću za usluge i trgovinu 71545612474</t>
+  </si>
+  <si>
+    <t>12.10.2026. 09:26:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cde887a9-ce86-4401-82b4-1cd7e1c1043c</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-455_2026-1-1 - 2524 -  Escont partnes.pdf; Prilog St-455_2026-1-2 - 2527  - ADRIATIC FAKTORING.pdf; Prilog St-455_2026-1-3 - Bilješke uz financijske izvještaje.pdf; Prilog St-455_2026-1-4 - 2527 faktoring konto kartica.pdf; Prilog St-455_2026-1-5 - 8. Dodatak 4 Ugovor o pozajmici 185-2025_potpisan.pdf; Prilog St-455_2026-1-6 - AGRAM ugovor o kreditu.pdf; Prilog St-455_2026-1-7 - Dani insolventnosti.pdf; Prilog St-455_2026-1-8 - 10. STO KVADRATA Ugovor o pozajmici sa naknadom bez kte i sa zaduznicom 273-2026_potpisan.pdf; Prilog St-455_2026-1-9 - KUPCI.pdf; Prilog St-455_2026-1-10 - Izjava o broju zaposlenih.pdf; Prilog St-455_2026-1-11 - Lizing Suzuki 357.pdf; Prilog St-455_2026-1-12 - Impuls lizing BMW 114.pdf; Prilog St-455_2026-1-13 - Impuls BMW.pdf; Prilog St-455_2026-1-14 - Impuls Mercedes.pdf; Prilog St-455_2026-1-15 - Obveze za zajmove konto kartice.pdf; Prilog St-455_2026-1-16 - PKK.pdf; Prilog St-455_2026-1-17 - NOVI Obrazac GFI-POD_STO KVADRATA DOO_31.08.2026.pdf; Prilog St-455_2026-1-18 - Otp Suzuki.pdf; Prilog St-455_2026-1-19 - DOBAVLJAČI.pdf; Prilog St-455_2026-1-20 - OTP lizing Mazda 575.pdf; Prilog St-455_2026-1-21 - Očevidnik_compressed.pdf; Prilog St-455_2026-1-22 - Porsche lizing BMW.pdf; Prilog St-455_2026-1-23 - Otp Mazda.pdf; Prilog St-455_2026-1-24 - Punomoć za odvjetnika.pdf; Prilog St-455_2026-1-25 - 8. Sto kvadrata Ugovor o pozajmici 185-2025_potpisano.pdf; Prilog St-455_2026-1-26 - Porsche lizing - BMW 479.pdf; Prilog St-455_2026-1-27 - Potvrda o blokadi računa.pdf; Prilog St-455_2026-1-28 - Uplata depozita.pdf; Prilog St-455_2026-1-29 - Otp Betonara.pdf; Prilog St-455_2026-1-30 - RBA ugovor o kreditu_compressed.pdf; Prilog St-455_2026-1-31 - Upravni ugovor.pdf; Prilog St-455_2026-1-32 - Ugovor o cesiji sve.pdf; Prilog St-455_2026-1-33 - ugovor o dobavljačkom faktoringu.pdf; Prilog St-455_2026-1-34 - UGOVOR O ZAJMU POSLOVNA ULAGANJA_CIJELI.pdf; Prilog St-455_2026-1-35 - ZABA kratkoročni kredit_compressed.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cde887a9-ce86-4401-82b4-1cd7e1c1043c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=455&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-431/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.09.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>STUDENAC društvo s ograničenom odgovornošću za trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Četvrt Ribnjak 17, 21310 Omiš, Hrvatska</t>
+  </si>
+  <si>
+    <t>02023029348</t>
+  </si>
+  <si>
+    <t>STUDENAC društvo s ograničenom odgovornošću za trgovinu i proizvodnju 02023029348</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b680d64b-25dc-4d9a-91f0-943c9bceab09</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-431_2026-11-1 - Prilog 1 - Punomoc za zastupanje predstecajnog duznika.pdf; Prilog St-431_2026-11-2 - Prilog 2 - Obrazac prijedloga duznika za otvaranje predstecajnoga postupka.pdf; Prilog St-431_2026-11-3 - Prilog 3 - Potvrda o placanju predujma za troskove postupka.pdf; Prilog St-431_2026-11-4 - Prilog 4 - Financijski izvještaji predstecajnog duznika.pdf; Prilog St-431_2026-11-5 - Prilog 5 - Izjava o broju zaposlenih predstecajnog duznika.pdf; Prilog St-431_2026-11-6 - Prilog 6 - Potvrda o blokadi racuna i novcanih sredstava FINA-e.pdf; Prilog St-431_2026-11-7 - Prilog 7 - Izvadak iz Ocevidnika redoslijeda osnova za placanje FINA.pdf; Prilog St-431_2026-11-8 - Prilog 8 - Potvrda o neizvrsenim osnovama za placanje FINA-e.pdf; Prilog St-431_2026-11-9 - Prilog 9 - Popis imovine i obveza uz izjavu uprave (hrvatski).pdf; Prilog St-431_2026-11-10 - Prilog 10 - Popis imovine i obveza uz izjavu uprave (engleski).pdf; Prilog St-431_2026-11-11 - Prilog 11 - 1. Nekretnine i pokretnine duznika - analitika dugotrajne imovine (pokretnine).pdf; Prilog St-431_2026-11-12 - Prilog 12 - 1. Nekretnine i pokretnine duznika - prometne dozvole (1).pdf; Prilog St-431_2026-11-13 - Prilog 13 - 1. Nekretnine i pokretnine duznika - prometne dozvole (2).pdf; Prilog St-431_2026-11-14 - Prilog 14 - 1. Nekretnine i pokretnine dužnika - popis nekretnina.pdf; Prilog St-431_2026-11-15 - Prilog 15 - 1. Nekretnine i pokretnine duznika - ZK 3460 Pazin.pdf; Prilog St-431_2026-11-16 - Prilog 16 - 1. Nekretnine i pokretnine dužnika - ZK 5127 Pazin.pdf; Prilog St-431_2026-11-17 - Prilog 17 - 1. Nekretnine i pokretnine duznika - analitika dugotrajne imovine (nekretnine).pdf; Prilog St-431_2026-11-18 - Prilog 18 - 2. Imovinska prava duznika na tudim stvarima - popis ugovora o zakupu prostora.pdf; Prilog St-431_2026-11-19 - Prilog 19 - 2. Imovinska prava duznika na tudim stvarima - popis opreme u najmu.pdf; Prilog St-431_2026-11-20 - Prilog 20 - 2. Imovinska prava duznika na tudim stvarima - popis reklama u najmu.pdf; Prilog St-431_2026-11-21 - Prilog 21 - 2. Imovinska prava duznika na tudim stvarima - popis ugovora o najmu vozila.pdf; Prilog St-431_2026-11-22 - Prilog 22 - 3. Novcane i nenovcane trazbine - novcane trazbine duznika prema duznicima.pdf; Prilog St-431_2026-11-23 - Prilog 23 - 3. Novcane i nenovcane trazbine - nenovcane trazbine duznika prema duznicima.pdf; Prilog St-431_2026-11-24 - Prilog 24 - 4. Druga prava koja cine imovinu duznika - licence i softver (1).pdf; Prilog St-431_2026-11-25 - Prilog 25 - 4. Druga prava koja cine imovinu duznika - licence i softver (2).pdf; Prilog St-431_2026-11-26 - Prilog 26 - 4. Druga prava koja cine imovinu duznika - stanje zaliha robe.pdf; Prilog St-431_2026-11-27 - Prilog 27 - 5. Novcana sredstva na racunima duznika - stanje novca na racunima.pdf; Prilog St-431_2026-11-28 - Prilog 28 - 7. Druga imovina duznika - depoziti dani kao jamcevina (1).pdf; Prilog St-431_2026-11-29 - Prilog 29 - 7. Druga imovina duznika - depoziti dani kao jamcevina (2).pdf; Prilog St-431_2026-11-30 - Prilog 30 - 7. Druga imovina duznika - depoziti dani kao jamcevina (3).pdf; Prilog St-431_2026-11-31 - Prilog 31 - 7. Druga imovina duznika - PPA, goodwill, prepustanje pozicije.pdf; Prilog St-431_2026-11-32 - Prilog 32 - 7. Druga imovina duznika - preostala imovina duznika (1).pdf; Prilog St-431_2026-11-33 - Prilog 33 - 7. Druga imovina duznika - preostala imovina duznika (2).pdf; Prilog St-431_2026-11-34 - Prilog 34 - 7. Druga imovina duznika - preostala imovina duznika (3).pdf; Prilog St-431_2026-11-35 - Prilog 35 - 8. Obveze duznika unesenih u poslovne knjige duznika (1).pdf; Prilog St-431_2026-11-36 - Prilog 36 - 8. Obveze duznika unesenih u poslovne knjige duznika (2).pdf; Prilog St-431_2026-11-37 - Prilog 37 - 8. Obveze duznika unesenih u poslovne knjige duznika (3).pdf; Prilog St-431_2026-11-38 - Prilog 38 - 9. Druge novcane i nenovcane obveze duznika (1).pdf; Prilog St-431_2026-11-39 - Prilog 39 - 9. Druge novcane i nenovcane obveze duznika (2).pdf; Prilog St-431_2026-11-40 - Prilog 40 - 9. Druge novcane i nenovcane obveze duznika (3).pdf; Prilog St-431_2026-11-41 - Prilog 41 - 10. Razlucna prava na imovini duznika (1).pdf; Prilog St-431_2026-11-42 - Prilog 42 - 10. Razlucna prava na imovini duznika (2).pdf; Prilog St-431_2026-11-43 - Prilog 43 - 11. Izlucna prava na imovini duznika - financijski leasing.pdf; Prilog St-431_2026-11-44 - Prilog 44 - 11. Izlucna prava na imovini duznika - zalihe u komisiji.pdf; Prilog St-431_2026-11-45 - Prilog 45 - 12. Prosjecni mjesecni troskovi redovnog poslovanja u posljednjih godinu dana.pdf; Prilog St-431_2026-11-46 - Prilog 46 - 13. Postupci pred sudovima ili javnopravnim tijelima u kojima je duznik stranka (1).pdf; Prilog St-431_2026-11-47 - Prilog 47 - 13. Postupci pred sudovima ili javnopravnim tijelima u kojima je duznik stranka (2).pdf; Prilog St-431_2026-11-48 - Prilog 48 - 14. Izjava predstecajnog duznika u vezi trazbina radnika i prijasnjih radnika (1).pdf; Prilog St-431_2026-11-49 - Prilog 49 - 14. Izjava predstecajnog duznika u vezi trazbina radnika i prijasnjih radnika (2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b680d64b-25dc-4d9a-91f0-943c9bceab09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=431&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-355/2026</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnice od 28.08.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>FJERA LORENA d.o.o za usluge i trgovinu</t>
+  </si>
+  <si>
+    <t>Vrsinska cesta 60, 21222 Vrsine, Hrvatska</t>
+  </si>
+  <si>
+    <t>57775069411</t>
+  </si>
+  <si>
+    <t>FJERA LORENA d.o.o za usluge i trgovinu 57775069411</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:23:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b8be698-c875-4378-817a-3e75c36c6dc3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-355_2026-6-1 - Punomoć.pdf; Prilog St-355_2026-6-2 - REISER uplate (1).pdf; Prilog St-355_2026-6-3 - 008Hw-IpWqO-QFw9k-cVUND-S6MsG-w7WmE-BIBNU-b7Eus-h6wFs.pdf; Prilog St-355_2026-6-4 - 00LIp-97m6g-1StAy-8B4pj-MPLKu-Evhha-YUihD-WUkPR-rYI0E (1).pdf; Prilog St-355_2026-6-5 - 00Zmh-j8bu2-oa6il-QpLIY-WBvBb-wJ4TL-BDy9W-J9nPf-myuYs.pdf; Prilog St-355_2026-6-6 - 00LIp-97m6g-1StAy-8B4pj-MPLKu-Evhha-YUihD-WUkPR-rYI0E.pdf; Prilog St-355_2026-6-7 - MIRNA kupoprodajni.pdf; Prilog St-355_2026-6-8 - REISER izjava 19.11.25.pdf; Prilog St-355_2026-6-9 - ZK-4796-VELI-LOSINJ.pdf; Prilog St-355_2026-6-10 - ZK-4797-VELI-LOSINJ.pdf; Prilog St-355_2026-6-11 - ZK-722-VELI-LOSINJ.pdf; Prilog St-355_2026-6-12 - ZK-4196-VELI-LOSINJ.pdf; Prilog St-355_2026-6-13 - ZK-4786-VELI-LOSINJ.pdf; Prilog St-355_2026-6-14 - ZK-4787-VELI-LOSINJ.pdf; Prilog St-355_2026-6-15 - ZK-831-VELI-LOSINJ.pdf; Prilog St-355_2026-6-16 - ZK-4791-VELI-LOSINJ.pdf; Prilog St-355_2026-6-17 - ZK-832-VELI-LOSINJ.pdf; Prilog St-355_2026-6-18 - ZK-4795-VELI-LOSINJ (1).pdf; Prilog St-355_2026-6-19 - ZK-830-VELI-LOSINJ.pdf; Prilog St-355_2026-6-20 - ZK-833-VELI-LOSINJ.pdf; Prilog St-355_2026-6-21 - ZK-834-VELI-LOSINJ.pdf; Prilog St-355_2026-6-22 - ZK-842-VELI-LOSINJ.pdf; Prilog St-355_2026-6-23 - ZK-4790-VELI-LOSINJ.pdf; Prilog St-355_2026-6-24 - ZK-840-VELI-LOSINJ.pdf; Prilog St-355_2026-6-25 - ZK-4792-VELI-LOSINJ.pdf; Prilog St-355_2026-6-26 - ZK-4791-VELI-LOSINJ (1).pdf; Prilog St-355_2026-6-27 - ZK-653-VELI-LOSINJ.pdf; Prilog St-355_2026-6-28 - ZK-4794-VELI-LOSINJ.pdf; Prilog St-355_2026-6-29 - ZK-4793-VELI-LOSINJ.pdf; Prilog St-355_2026-6-30 - ZK-4788-VELI-LOSINJ.pdf; Prilog St-355_2026-6-31 - ZK-4789-VELI-LOSINJ.pdf; Prilog St-355_2026-6-32 - ZK-4583-VELI-LOSINJ.pdf; Prilog St-355_2026-6-33 - ZK-3541-VELI-LOSINJ.pdf; Prilog St-355_2026-6-34 - REISER zadužnica OV 728 24.pdf; Prilog St-355_2026-6-35 - REISER zadužnica OV 725 24.pdf; Prilog St-355_2026-6-36 - REISER zadužnica OV 720 24.pdf; Prilog St-355_2026-6-37 - REISER zadužnica OV 722 24.pdf; Prilog St-355_2026-6-38 - REISER zadužnica OV 729 24.pdf; Prilog St-355_2026-6-39 - REISER zadužnica OV 721 24.pdf; Prilog St-355_2026-6-40 - REISER zadužnica OV 719 24.pdf; Prilog St-355_2026-6-41 - REISER zbirka isprava Bilaja d.o.o.pdf; Prilog St-355_2026-6-42 - REISER zadužnica OV 724 24.pdf; Prilog St-355_2026-6-43 - REISER zadužnica OV 723 24.pdf; Prilog St-355_2026-6-44 - REISER zbirka isprava Cava Nada d.o.o.pdf; Prilog St-355_2026-6-45 - REISER zbirka isprava Uljara Bilaja d.o.o.pdf; Prilog St-355_2026-6-46 - ZK-4795-VELI-LOSINJ.pdf; Prilog St-355_2026-6-47 - ZK-1492-VELI-LOSINJ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b8be698-c875-4378-817a-3e75c36c6dc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=355&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-614/2022</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAURUS, dioničko društvo za ugostiteljstvo i turizam, u stečaju</t>
+  </si>
+  <si>
+    <t>Preradovićeva ulica 25, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>45680553131</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza LAURUS, dioničko društvo za ugostiteljstvo i turizam, u stečaju 45680553131</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:17:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c16a782-ddcc-4229-860a-0d050b632582</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-614_2022-439-1 - LAURUS promet računa do 26.07.2026.pdf; Prilog St-614_2022-439-2 - Lista prometa HPB do 26.07.2026.pdf; Prilog St-614_2022-439-3 - 15-P1-1.pdf; Prilog St-614_2022-439-4 - 2026-26-1-105.pdf; Prilog St-614_2022-439-5 - Specifikacija.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c16a782-ddcc-4229-860a-0d050b632582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=614&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>St-157/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.07.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>SAFEST CONSTRUCTION j.d.o.o. za građenje i usluge</t>
+  </si>
+  <si>
+    <t>XII dalmatinske brigade 29, 21400 Supetar, Hrvatska</t>
+  </si>
+  <si>
+    <t>07438968885</t>
+  </si>
+  <si>
+    <t>SAFEST CONSTRUCTION j.d.o.o. za građenje i usluge 07438968885</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:22:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/936b9d27-7140-4808-9161-f2fdd4558541</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-157_2026-16-1 - 20260630074036.pdf; Prilog St-157_2026-16-2 - Uvjerenje o neposjedovanju - Safest Construction j.d.o.o. - Ispostava Ilok.pdf; Prilog St-157_2026-16-3 - 22           ORP.pdf; Prilog St-157_2026-16-4 - 21   blokadi racuna i novcanih sredstava ovršenika.pdf; Prilog St-157_2026-16-5 - 24     specifikacija ORP.pdf; Prilog St-157_2026-16-6 - UVJERENJE_O_UPISANIM_OSOBAMA_ZA_CIJELU_RH_187418449.pdf; Prilog St-157_2026-16-7 - Uvjerenje_Safest Construction.pdf; Prilog St-157_2026-16-8 - 17        KATASTAR    KOPRIVNICA.pdf; Prilog St-157_2026-16-9 - 23    odgovor   POREZNE da nije bilo  stjecanje nekretnina.pdf; Prilog St-157_2026-16-10 - UVJERENJE_O_UPISANIM_OSOBAMA_ZA_CIJELU_RH_187539952.pdf; Prilog St-157_2026-16-11 - SAFEST CONSTRUCTION - uvjerenje.pdf; Prilog St-157_2026-16-12 - zuzija.pdf; Prilog St-157_2026-16-13 - Dokumenti_za_ispis_1781778264004.pdf; Prilog St-157_2026-16-14 - 19            VOZILA.pdf; Prilog St-157_2026-16-15 - 20    Ocevidnik o danima insolventnosti.pdf; Prilog St-157_2026-16-16 - Bruto bilanca.pdf; Prilog St-157_2026-16-17 - 18                KATASTAR  SUPETAR za terirorij  RH.pdf; Prilog St-157_2026-16-18 - 100    stjecanje nekretnina   POREZNOJ mail.pdf; Prilog St-157_2026-16-19 - 16                KATASTAR SISAK.pdf; Prilog St-157_2026-16-20 - 14       KATASTAR     LABIN.pdf; Prilog St-157_2026-16-21 - 101          mail upravi.pdf; Prilog St-157_2026-16-22 - 12        KATASTAR      POREČ.pdf; Prilog St-157_2026-16-23 - 13            KATASTAR     PULA.pdf; Prilog St-157_2026-16-24 - 15         KATASTAR   BJELOVAR.pdf; Prilog St-157_2026-16-25 - 10      KATASTAR NEKRETNINA ROVINJ.pdf; Prilog St-157_2026-16-26 - 11       KATASTAR    GOSPIĆ.pdf; Prilog St-157_2026-16-27 - UVJERENJE_O_UPISANIM_OSOBAMA_ZA_CIJELU_RH_187372037 (1).pdf; Prilog St-157_2026-16-28 - 9        ZAPOSLENICI.csv</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/936b9d27-7140-4808-9161-f2fdd4558541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-42/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 29.06.2026.; Prilog od: 29.06.2026.</t>
+  </si>
+  <si>
+    <t>NAZARII d.o.o. za turizam i ugostiteljstvo</t>
+  </si>
+  <si>
+    <t>Poljička cesta 26E, 21000 Split, Hrvatska</t>
+  </si>
+  <si>
+    <t>41201533619</t>
+  </si>
+  <si>
+    <t>NAZARII d.o.o. za turizam i ugostiteljstvo 41201533619</t>
+  </si>
+  <si>
+    <t>01.07.2026. 14:20:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83520580-e5b9-4534-8fae-aeae951523b1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-42_2026-15-1 - POTVRDA Fine o blokadi računa i novčanih sredstava ovršenika od 23. 06. 2026., Klasa 034-011-26-07-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83520580-e5b9-4534-8fae-aeae951523b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=42&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-173/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog od: 19.06.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NORDIC MARINE INTERIORS d.o.o. za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Đorđićeva ulica 9, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>05226752675</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NORDIC MARINE INTERIORS d.o.o. za usluge u stečaju 05226752675</t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:52:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3d1cf32-47eb-4106-8ae3-a6cea0f174da</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-173_2026-7-1 - Tablice SM iza Nordic Marine Interiors d.o.o. u stečaju 6-2026.pdf; Prilog St-173_2026-7-2 - ObrazacPDV_29428922797_01012023-31012023.pdf; Prilog St-173_2026-7-3 - ObrazacPDV_29428922797_01032023-31032023.pdf; Prilog St-173_2026-7-4 - ObrazacPDV_29428922797_01012024-31012024.pdf; Prilog St-173_2026-7-5 - ObrazacPDV_29428922797_01052023-31052023.pdf; Prilog St-173_2026-7-6 - ObrazacPDV_29428922797_01022024-29022024.pdf; Prilog St-173_2026-7-7 - ObrazacPDV_29428922797_01042023-30042023.pdf; Prilog St-173_2026-7-8 - ObrazacPDV_29428922797_01062023-30062023.pdf; Prilog St-173_2026-7-9 - ObrazacPDV_29428922797_01102022-31102022 - auto.pdf; Prilog St-173_2026-7-10 - ObrazacPDV_29428922797_01082023-31082023.pdf; Prilog St-173_2026-7-11 - ObrazacPDV_29428922797_01102023-31102023.pdf; Prilog St-173_2026-7-12 - ObrazacPDV_29428922797_01122023-31122023.pdf; Prilog St-173_2026-7-13 - ObrazacPDV_29428922797_01112023-30112023.pdf; Prilog St-173_2026-7-14 - ObrazacPDV_29428922797_01122022-31122022.pdf; Prilog St-173_2026-7-15 - ObrazacPDV_29428922797_01072023-31072023.pdf; Prilog St-173_2026-7-16 - Ovlastenja na Poreznoj.pdf; Prilog St-173_2026-7-17 - ObrazacPDV_29428922797_01092023-30092023.pdf; Prilog St-173_2026-7-18 - ObrazacPDV_29428922797_01032022-31032022.pdf; Prilog St-173_2026-7-19 - ObrazacPDV_29428922797_01022023-28022023.pdf; Prilog St-173_2026-7-20 - Prijava potpisa.pdf; Prilog St-173_2026-7-21 - Kartice.pdf; Prilog St-173_2026-7-22 - izvodi.pdf; Prilog St-173_2026-7-23 - Izvodi NMI od 01.01.2023.-11.01.2023..pdf; Prilog St-173_2026-7-24 - IZV_HR8624070001100099852_15012023-15022023.pdf; Prilog St-173_2026-7-25 - IZV_HR8624070001100099852_15022023-13032023.pdf; Prilog St-173_2026-7-26 - Izvodi NMI od 28.11.2022.-31.12.2022..pdf; Prilog St-173_2026-7-27 - Račun za otuđenje vozila - AUDI Q3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3d1cf32-47eb-4106-8ae3-a6cea0f174da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=173&amp;godina=2026</t>
   </si>
   <si>
     <t>St-1196/2016</t>
   </si>
   <si>
     <t>Žalba od 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od</t>
   </si>
   <si>
     <t>KONSTRUKTOR-INŽENJERING dioničko društvo za graditeljstvo u stečaju</t>
   </si>
   <si>
     <t>Svačićeva 4, 21000 Split, Hrvatska</t>
   </si>
   <si>
     <t>81356391287</t>
   </si>
   <si>
     <t>KONSTRUKTOR-INŽENJERING dioničko društvo za graditeljstvo u stečaju 81356391287</t>
   </si>
   <si>
     <t>10.06.2026. 12:04:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63a056a4-d996-4c17-942a-8d70d05e8105</t>
   </si>
@@ -2729,51 +2960,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N99"/>
+  <dimension ref="A1:N106"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2997,376 +3228,376 @@
       <c r="I6" t="s">
         <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>67</v>
       </c>
       <c r="L6" t="s">
         <v>68</v>
       </c>
       <c r="M6" t="s">
         <v>69</v>
       </c>
       <c r="N6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="D7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G7" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H7" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I7" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L7" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M7" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N7" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="D8" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E8" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="F8" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G8" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="H8" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="I8" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="L8" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="M8" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="N8" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D9" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="E9" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F9" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="G9" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="H9" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="I9" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="L9" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="M9" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="N9" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="D10" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="E10" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="F10" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="G10" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="H10" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="I10" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="L10" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="M10" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N10" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="D11" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="E11" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="F11" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="G11" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="H11" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="I11" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="L11" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="M11" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="N11" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="D12" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="E12" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="F12" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="G12" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="H12" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="I12" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="L12" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="M12" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="N12" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D13" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="E13" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="F13" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="G13" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="H13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="I13" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="L13" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="M13" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="N13" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>137</v>
+      </c>
+      <c r="D14" t="s">
+        <v>148</v>
+      </c>
+      <c r="E14" t="s">
+        <v>139</v>
+      </c>
+      <c r="F14" t="s">
+        <v>140</v>
+      </c>
+      <c r="G14" t="s">
+        <v>141</v>
+      </c>
+      <c r="H14" t="s">
         <v>142</v>
       </c>
-      <c r="D14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="L14" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="N14" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>153</v>
       </c>
       <c r="D15" t="s">
         <v>154</v>
       </c>
       <c r="E15" t="s">
         <v>155</v>
       </c>
       <c r="F15" t="s">
         <v>156</v>
       </c>
       <c r="G15" t="s">
         <v>157</v>
       </c>
       <c r="H15" t="s">
@@ -3762,3089 +3993,3383 @@
       </c>
       <c r="M24" t="s">
         <v>261</v>
       </c>
       <c r="N24" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>263</v>
       </c>
       <c r="D25" t="s">
         <v>264</v>
       </c>
       <c r="E25" t="s">
         <v>265</v>
       </c>
       <c r="F25" t="s">
-        <v>90</v>
+        <v>266</v>
       </c>
       <c r="G25" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="H25" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="I25" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="L25" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="M25" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="N25" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D26" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E26" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F26" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G26" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H26" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="I26" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="L26" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="M26" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="N26" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D27" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E27" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F27" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G27" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H27" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="I27" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="L27" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M27" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="N27" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D28" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="E28" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F28" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="G28" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H28" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I28" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="L28" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="M28" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="N28" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>109</v>
+        <v>307</v>
       </c>
       <c r="D29" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E29" t="s">
-        <v>111</v>
+        <v>309</v>
       </c>
       <c r="F29" t="s">
-        <v>112</v>
+        <v>310</v>
       </c>
       <c r="G29" t="s">
-        <v>113</v>
+        <v>311</v>
       </c>
       <c r="H29" t="s">
-        <v>114</v>
+        <v>312</v>
       </c>
       <c r="I29" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="L29" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="M29" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="N29" t="s">
-        <v>119</v>
+        <v>317</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="D30" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E30" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F30" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="G30" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="H30" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="I30" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="L30" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="M30" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="N30" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="D31" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="E31" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="F31" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="G31" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="H31" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="I31" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="L31" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="M31" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="N31" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="D32" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="E32" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="F32" t="s">
-        <v>336</v>
+        <v>167</v>
       </c>
       <c r="G32" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="H32" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="I32" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="L32" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="M32" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="N32" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="D33" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="E33" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="F33" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="G33" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="H33" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="I33" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="L33" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="M33" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="N33" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>311</v>
+        <v>361</v>
       </c>
       <c r="D34" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="E34" t="s">
-        <v>313</v>
+        <v>363</v>
       </c>
       <c r="F34" t="s">
-        <v>314</v>
+        <v>364</v>
       </c>
       <c r="G34" t="s">
-        <v>315</v>
+        <v>365</v>
       </c>
       <c r="H34" t="s">
-        <v>316</v>
+        <v>366</v>
       </c>
       <c r="I34" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>357</v>
+        <v>368</v>
       </c>
       <c r="L34" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="M34" t="s">
-        <v>359</v>
+        <v>370</v>
       </c>
       <c r="N34" t="s">
-        <v>321</v>
+        <v>371</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="D35" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="E35" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="F35" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="G35" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="H35" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="I35" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="L35" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="M35" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
       <c r="N35" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>322</v>
+        <v>186</v>
       </c>
       <c r="D36" t="s">
-        <v>371</v>
+        <v>383</v>
       </c>
       <c r="E36" t="s">
-        <v>324</v>
+        <v>188</v>
       </c>
       <c r="F36" t="s">
-        <v>325</v>
+        <v>189</v>
       </c>
       <c r="G36" t="s">
-        <v>326</v>
+        <v>190</v>
       </c>
       <c r="H36" t="s">
-        <v>327</v>
+        <v>191</v>
       </c>
       <c r="I36" t="s">
-        <v>372</v>
+        <v>384</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="L36" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
       <c r="M36" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="N36" t="s">
-        <v>332</v>
+        <v>196</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
       <c r="D37" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="E37" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="F37" t="s">
-        <v>90</v>
+        <v>391</v>
       </c>
       <c r="G37" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="H37" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="I37" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="L37" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="M37" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="N37" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="D38" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="E38" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="F38" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="G38" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="H38" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="I38" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="L38" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="M38" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="N38" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="D39" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="E39" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="F39" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="G39" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="H39" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="I39" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="L39" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="M39" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="N39" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
       <c r="D40" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="E40" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="F40" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="G40" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="H40" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="I40" t="s">
-        <v>414</v>
+        <v>427</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>415</v>
+        <v>428</v>
       </c>
       <c r="L40" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
       <c r="M40" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="N40" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>419</v>
+        <v>388</v>
       </c>
       <c r="D41" t="s">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="E41" t="s">
-        <v>421</v>
+        <v>390</v>
       </c>
       <c r="F41" t="s">
-        <v>422</v>
+        <v>391</v>
       </c>
       <c r="G41" t="s">
-        <v>423</v>
+        <v>392</v>
       </c>
       <c r="H41" t="s">
-        <v>424</v>
+        <v>393</v>
       </c>
       <c r="I41" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="L41" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="M41" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="N41" t="s">
-        <v>429</v>
+        <v>398</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="D42" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="E42" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="F42" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="G42" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="H42" t="s">
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="I42" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="L42" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="M42" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="N42" t="s">
-        <v>440</v>
+        <v>447</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>441</v>
+        <v>399</v>
       </c>
       <c r="D43" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="E43" t="s">
-        <v>432</v>
+        <v>401</v>
       </c>
       <c r="F43" t="s">
-        <v>433</v>
+        <v>402</v>
       </c>
       <c r="G43" t="s">
-        <v>434</v>
+        <v>403</v>
       </c>
       <c r="H43" t="s">
-        <v>435</v>
+        <v>404</v>
       </c>
       <c r="I43" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="L43" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="M43" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="N43" t="s">
-        <v>447</v>
+        <v>409</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="D44" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="E44" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="F44" t="s">
-        <v>451</v>
+        <v>167</v>
       </c>
       <c r="G44" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="H44" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="I44" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="L44" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="M44" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="N44" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D45" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="E45" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="F45" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="G45" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="H45" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="I45" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="L45" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="M45" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="N45" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="D46" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="E46" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F46" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="G46" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="H46" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="I46" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="L46" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="M46" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="N46" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>448</v>
+        <v>485</v>
       </c>
       <c r="D47" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="E47" t="s">
-        <v>450</v>
+        <v>487</v>
       </c>
       <c r="F47" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
       <c r="G47" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="H47" t="s">
-        <v>482</v>
+        <v>490</v>
       </c>
       <c r="I47" t="s">
-        <v>483</v>
+        <v>491</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>484</v>
+        <v>492</v>
       </c>
       <c r="L47" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="M47" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="N47" t="s">
-        <v>458</v>
+        <v>495</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
       <c r="D48" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="E48" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="F48" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="G48" t="s">
-        <v>474</v>
+        <v>500</v>
       </c>
       <c r="H48" t="s">
-        <v>475</v>
+        <v>501</v>
       </c>
       <c r="I48" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
       <c r="L48" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="M48" t="s">
-        <v>489</v>
+        <v>505</v>
       </c>
       <c r="N48" t="s">
-        <v>480</v>
+        <v>506</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>470</v>
+        <v>507</v>
       </c>
       <c r="D49" t="s">
-        <v>471</v>
+        <v>508</v>
       </c>
       <c r="E49" t="s">
-        <v>472</v>
+        <v>509</v>
       </c>
       <c r="F49" t="s">
-        <v>473</v>
+        <v>510</v>
       </c>
       <c r="G49" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="H49" t="s">
-        <v>475</v>
+        <v>512</v>
       </c>
       <c r="I49" t="s">
-        <v>490</v>
+        <v>513</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>491</v>
+        <v>514</v>
       </c>
       <c r="L49" t="s">
-        <v>478</v>
+        <v>515</v>
       </c>
       <c r="M49" t="s">
-        <v>492</v>
+        <v>516</v>
       </c>
       <c r="N49" t="s">
-        <v>480</v>
+        <v>517</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>470</v>
+        <v>518</v>
       </c>
       <c r="D50" t="s">
-        <v>471</v>
+        <v>519</v>
       </c>
       <c r="E50" t="s">
-        <v>472</v>
+        <v>509</v>
       </c>
       <c r="F50" t="s">
-        <v>473</v>
+        <v>510</v>
       </c>
       <c r="G50" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="H50" t="s">
-        <v>475</v>
+        <v>512</v>
       </c>
       <c r="I50" t="s">
-        <v>493</v>
+        <v>520</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>494</v>
+        <v>521</v>
       </c>
       <c r="L50" t="s">
-        <v>478</v>
+        <v>522</v>
       </c>
       <c r="M50" t="s">
-        <v>495</v>
+        <v>523</v>
       </c>
       <c r="N50" t="s">
-        <v>480</v>
+        <v>524</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>470</v>
+        <v>525</v>
       </c>
       <c r="D51" t="s">
-        <v>471</v>
+        <v>526</v>
       </c>
       <c r="E51" t="s">
-        <v>472</v>
+        <v>527</v>
       </c>
       <c r="F51" t="s">
-        <v>473</v>
+        <v>528</v>
       </c>
       <c r="G51" t="s">
-        <v>474</v>
+        <v>529</v>
       </c>
       <c r="H51" t="s">
-        <v>475</v>
+        <v>530</v>
       </c>
       <c r="I51" t="s">
-        <v>496</v>
+        <v>531</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>497</v>
+        <v>532</v>
       </c>
       <c r="L51" t="s">
-        <v>478</v>
+        <v>533</v>
       </c>
       <c r="M51" t="s">
-        <v>498</v>
+        <v>534</v>
       </c>
       <c r="N51" t="s">
-        <v>480</v>
+        <v>535</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>470</v>
+        <v>536</v>
       </c>
       <c r="D52" t="s">
-        <v>471</v>
+        <v>537</v>
       </c>
       <c r="E52" t="s">
-        <v>472</v>
+        <v>538</v>
       </c>
       <c r="F52" t="s">
-        <v>473</v>
+        <v>539</v>
       </c>
       <c r="G52" t="s">
-        <v>474</v>
+        <v>540</v>
       </c>
       <c r="H52" t="s">
-        <v>475</v>
+        <v>541</v>
       </c>
       <c r="I52" t="s">
-        <v>499</v>
+        <v>542</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>500</v>
+        <v>543</v>
       </c>
       <c r="L52" t="s">
-        <v>478</v>
+        <v>544</v>
       </c>
       <c r="M52" t="s">
-        <v>501</v>
+        <v>545</v>
       </c>
       <c r="N52" t="s">
-        <v>480</v>
+        <v>546</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>470</v>
+        <v>547</v>
       </c>
       <c r="D53" t="s">
-        <v>471</v>
+        <v>548</v>
       </c>
       <c r="E53" t="s">
-        <v>472</v>
+        <v>549</v>
       </c>
       <c r="F53" t="s">
-        <v>473</v>
+        <v>550</v>
       </c>
       <c r="G53" t="s">
-        <v>474</v>
+        <v>551</v>
       </c>
       <c r="H53" t="s">
-        <v>475</v>
+        <v>552</v>
       </c>
       <c r="I53" t="s">
-        <v>502</v>
+        <v>553</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>503</v>
+        <v>554</v>
       </c>
       <c r="L53" t="s">
-        <v>478</v>
+        <v>555</v>
       </c>
       <c r="M53" t="s">
-        <v>504</v>
+        <v>556</v>
       </c>
       <c r="N53" t="s">
-        <v>480</v>
+        <v>557</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="D54" t="s">
-        <v>506</v>
+        <v>558</v>
       </c>
       <c r="E54" t="s">
-        <v>432</v>
+        <v>527</v>
       </c>
       <c r="F54" t="s">
-        <v>433</v>
+        <v>528</v>
       </c>
       <c r="G54" t="s">
-        <v>434</v>
+        <v>529</v>
       </c>
       <c r="H54" t="s">
-        <v>435</v>
+        <v>559</v>
       </c>
       <c r="I54" t="s">
-        <v>507</v>
+        <v>560</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>508</v>
+        <v>561</v>
       </c>
       <c r="L54" t="s">
-        <v>509</v>
+        <v>562</v>
       </c>
       <c r="M54" t="s">
-        <v>510</v>
+        <v>563</v>
       </c>
       <c r="N54" t="s">
-        <v>511</v>
+        <v>535</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>505</v>
+        <v>547</v>
       </c>
       <c r="D55" t="s">
-        <v>512</v>
+        <v>548</v>
       </c>
       <c r="E55" t="s">
-        <v>432</v>
+        <v>549</v>
       </c>
       <c r="F55" t="s">
-        <v>433</v>
+        <v>550</v>
       </c>
       <c r="G55" t="s">
-        <v>434</v>
+        <v>551</v>
       </c>
       <c r="H55" t="s">
-        <v>435</v>
+        <v>552</v>
       </c>
       <c r="I55" t="s">
-        <v>513</v>
+        <v>564</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>514</v>
+        <v>565</v>
       </c>
       <c r="L55" t="s">
-        <v>515</v>
+        <v>555</v>
       </c>
       <c r="M55" t="s">
-        <v>516</v>
+        <v>566</v>
       </c>
       <c r="N55" t="s">
-        <v>511</v>
+        <v>557</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>517</v>
+        <v>547</v>
       </c>
       <c r="D56" t="s">
-        <v>518</v>
+        <v>548</v>
       </c>
       <c r="E56" t="s">
-        <v>519</v>
+        <v>549</v>
       </c>
       <c r="F56" t="s">
-        <v>520</v>
+        <v>550</v>
       </c>
       <c r="G56" t="s">
-        <v>521</v>
+        <v>551</v>
       </c>
       <c r="H56" t="s">
-        <v>522</v>
+        <v>552</v>
       </c>
       <c r="I56" t="s">
-        <v>523</v>
+        <v>567</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>524</v>
+        <v>568</v>
       </c>
       <c r="L56" t="s">
-        <v>525</v>
+        <v>555</v>
       </c>
       <c r="M56" t="s">
-        <v>526</v>
+        <v>569</v>
       </c>
       <c r="N56" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
-      <c r="C57"/>
+      <c r="C57" t="s">
+        <v>547</v>
+      </c>
       <c r="D57" t="s">
-        <v>528</v>
+        <v>548</v>
       </c>
       <c r="E57" t="s">
-        <v>529</v>
+        <v>549</v>
       </c>
       <c r="F57" t="s">
-        <v>530</v>
+        <v>550</v>
       </c>
       <c r="G57" t="s">
-        <v>434</v>
+        <v>551</v>
       </c>
       <c r="H57" t="s">
-        <v>531</v>
+        <v>552</v>
       </c>
       <c r="I57" t="s">
-        <v>532</v>
+        <v>570</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>533</v>
+        <v>571</v>
       </c>
       <c r="L57" t="s">
-        <v>534</v>
+        <v>555</v>
       </c>
       <c r="M57" t="s">
-        <v>535</v>
-[...1 lines deleted...]
-      <c r="N57"/>
+        <v>572</v>
+      </c>
+      <c r="N57" t="s">
+        <v>557</v>
+      </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>536</v>
+        <v>547</v>
       </c>
       <c r="D58" t="s">
-        <v>537</v>
+        <v>548</v>
       </c>
       <c r="E58" t="s">
-        <v>538</v>
+        <v>549</v>
       </c>
       <c r="F58" t="s">
-        <v>19</v>
+        <v>550</v>
       </c>
       <c r="G58" t="s">
-        <v>539</v>
+        <v>551</v>
       </c>
       <c r="H58" t="s">
-        <v>540</v>
+        <v>552</v>
       </c>
       <c r="I58" t="s">
-        <v>541</v>
+        <v>573</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>542</v>
+        <v>574</v>
       </c>
       <c r="L58" t="s">
-        <v>543</v>
+        <v>555</v>
       </c>
       <c r="M58" t="s">
-        <v>544</v>
+        <v>575</v>
       </c>
       <c r="N58" t="s">
-        <v>545</v>
+        <v>557</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>311</v>
+        <v>547</v>
       </c>
       <c r="D59" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="E59" t="s">
-        <v>313</v>
+        <v>549</v>
       </c>
       <c r="F59" t="s">
-        <v>314</v>
+        <v>550</v>
       </c>
       <c r="G59" t="s">
-        <v>315</v>
+        <v>551</v>
       </c>
       <c r="H59" t="s">
-        <v>316</v>
+        <v>552</v>
       </c>
       <c r="I59" t="s">
-        <v>547</v>
+        <v>576</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>548</v>
+        <v>577</v>
       </c>
       <c r="L59" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="M59" t="s">
-        <v>550</v>
+        <v>578</v>
       </c>
       <c r="N59" t="s">
-        <v>321</v>
+        <v>557</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
+        <v>547</v>
+      </c>
+      <c r="D60" t="s">
+        <v>548</v>
+      </c>
+      <c r="E60" t="s">
+        <v>549</v>
+      </c>
+      <c r="F60" t="s">
+        <v>550</v>
+      </c>
+      <c r="G60" t="s">
         <v>551</v>
       </c>
-      <c r="D60" t="s">
+      <c r="H60" t="s">
         <v>552</v>
       </c>
-      <c r="E60" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I60" t="s">
-        <v>557</v>
+        <v>579</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>558</v>
+        <v>580</v>
       </c>
       <c r="L60" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="M60" t="s">
-        <v>560</v>
+        <v>581</v>
       </c>
       <c r="N60" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>505</v>
+        <v>582</v>
       </c>
       <c r="D61" t="s">
-        <v>562</v>
+        <v>583</v>
       </c>
       <c r="E61" t="s">
-        <v>432</v>
+        <v>509</v>
       </c>
       <c r="F61" t="s">
-        <v>433</v>
+        <v>510</v>
       </c>
       <c r="G61" t="s">
-        <v>434</v>
+        <v>511</v>
       </c>
       <c r="H61" t="s">
-        <v>435</v>
+        <v>512</v>
       </c>
       <c r="I61" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>564</v>
+        <v>585</v>
       </c>
       <c r="L61" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="M61" t="s">
-        <v>566</v>
+        <v>587</v>
       </c>
       <c r="N61" t="s">
-        <v>511</v>
+        <v>588</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>567</v>
+        <v>582</v>
       </c>
       <c r="D62" t="s">
-        <v>568</v>
+        <v>589</v>
       </c>
       <c r="E62" t="s">
-        <v>432</v>
+        <v>509</v>
       </c>
       <c r="F62" t="s">
-        <v>433</v>
+        <v>510</v>
       </c>
       <c r="G62" t="s">
-        <v>434</v>
+        <v>511</v>
       </c>
       <c r="H62" t="s">
-        <v>435</v>
+        <v>512</v>
       </c>
       <c r="I62" t="s">
-        <v>569</v>
+        <v>590</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>570</v>
+        <v>591</v>
       </c>
       <c r="L62" t="s">
-        <v>571</v>
+        <v>592</v>
       </c>
       <c r="M62" t="s">
-        <v>572</v>
+        <v>593</v>
       </c>
       <c r="N62" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="D63" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="E63" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="F63" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
       <c r="G63" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="H63" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="I63" t="s">
-        <v>580</v>
+        <v>600</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>581</v>
+        <v>601</v>
       </c>
       <c r="L63" t="s">
-        <v>582</v>
+        <v>602</v>
       </c>
       <c r="M63" t="s">
-        <v>583</v>
+        <v>603</v>
       </c>
       <c r="N63" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C64"/>
       <c r="D64" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
       <c r="E64" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="F64" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
       <c r="G64" t="s">
-        <v>589</v>
+        <v>511</v>
       </c>
       <c r="H64" t="s">
-        <v>590</v>
+        <v>608</v>
       </c>
       <c r="I64" t="s">
-        <v>591</v>
+        <v>609</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>592</v>
+        <v>610</v>
       </c>
       <c r="L64" t="s">
-        <v>593</v>
+        <v>611</v>
       </c>
       <c r="M64" t="s">
-        <v>594</v>
-[...3 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="N64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>241</v>
+        <v>613</v>
       </c>
       <c r="D65" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
       <c r="E65" t="s">
-        <v>597</v>
+        <v>615</v>
       </c>
       <c r="F65" t="s">
-        <v>598</v>
+        <v>96</v>
       </c>
       <c r="G65" t="s">
-        <v>245</v>
+        <v>616</v>
       </c>
       <c r="H65" t="s">
-        <v>599</v>
+        <v>617</v>
       </c>
       <c r="I65" t="s">
-        <v>600</v>
+        <v>618</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>601</v>
+        <v>619</v>
       </c>
       <c r="L65" t="s">
-        <v>602</v>
+        <v>620</v>
       </c>
       <c r="M65" t="s">
-        <v>603</v>
+        <v>621</v>
       </c>
       <c r="N65" t="s">
-        <v>251</v>
+        <v>622</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>604</v>
+        <v>388</v>
       </c>
       <c r="D66" t="s">
-        <v>605</v>
+        <v>623</v>
       </c>
       <c r="E66" t="s">
-        <v>606</v>
+        <v>390</v>
       </c>
       <c r="F66" t="s">
-        <v>607</v>
+        <v>391</v>
       </c>
       <c r="G66" t="s">
-        <v>608</v>
+        <v>392</v>
       </c>
       <c r="H66" t="s">
-        <v>609</v>
+        <v>393</v>
       </c>
       <c r="I66" t="s">
-        <v>610</v>
+        <v>624</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>611</v>
+        <v>625</v>
       </c>
       <c r="L66" t="s">
-        <v>612</v>
+        <v>626</v>
       </c>
       <c r="M66" t="s">
-        <v>613</v>
+        <v>627</v>
       </c>
       <c r="N66" t="s">
-        <v>614</v>
+        <v>398</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
       <c r="D67" t="s">
-        <v>616</v>
+        <v>629</v>
       </c>
       <c r="E67" t="s">
-        <v>617</v>
+        <v>630</v>
       </c>
       <c r="F67" t="s">
-        <v>618</v>
+        <v>631</v>
       </c>
       <c r="G67" t="s">
-        <v>619</v>
+        <v>632</v>
       </c>
       <c r="H67" t="s">
-        <v>620</v>
+        <v>633</v>
       </c>
       <c r="I67" t="s">
-        <v>621</v>
+        <v>634</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="L67" t="s">
-        <v>623</v>
+        <v>636</v>
       </c>
       <c r="M67" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="N67" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>615</v>
+        <v>582</v>
       </c>
       <c r="D68" t="s">
-        <v>616</v>
+        <v>639</v>
       </c>
       <c r="E68" t="s">
-        <v>617</v>
+        <v>509</v>
       </c>
       <c r="F68" t="s">
-        <v>618</v>
+        <v>510</v>
       </c>
       <c r="G68" t="s">
-        <v>619</v>
+        <v>511</v>
       </c>
       <c r="H68" t="s">
-        <v>620</v>
+        <v>512</v>
       </c>
       <c r="I68" t="s">
-        <v>626</v>
+        <v>640</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>627</v>
+        <v>641</v>
       </c>
       <c r="L68" t="s">
-        <v>628</v>
+        <v>642</v>
       </c>
       <c r="M68" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="N68" t="s">
-        <v>625</v>
+        <v>588</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>630</v>
+        <v>644</v>
       </c>
       <c r="D69" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="E69" t="s">
-        <v>632</v>
+        <v>509</v>
       </c>
       <c r="F69" t="s">
-        <v>633</v>
+        <v>510</v>
       </c>
       <c r="G69" t="s">
-        <v>634</v>
+        <v>511</v>
       </c>
       <c r="H69" t="s">
-        <v>635</v>
+        <v>512</v>
       </c>
       <c r="I69" t="s">
-        <v>636</v>
+        <v>646</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>637</v>
+        <v>647</v>
       </c>
       <c r="L69" t="s">
-        <v>638</v>
+        <v>648</v>
       </c>
       <c r="M69" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
       <c r="N69" t="s">
-        <v>640</v>
+        <v>650</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="D70" t="s">
-        <v>642</v>
+        <v>652</v>
       </c>
       <c r="E70" t="s">
-        <v>643</v>
+        <v>653</v>
       </c>
       <c r="F70" t="s">
-        <v>644</v>
+        <v>654</v>
       </c>
       <c r="G70" t="s">
-        <v>645</v>
+        <v>655</v>
       </c>
       <c r="H70" t="s">
-        <v>646</v>
+        <v>656</v>
       </c>
       <c r="I70" t="s">
-        <v>647</v>
+        <v>657</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>648</v>
+        <v>658</v>
       </c>
       <c r="L70" t="s">
-        <v>649</v>
+        <v>659</v>
       </c>
       <c r="M70" t="s">
-        <v>650</v>
+        <v>660</v>
       </c>
       <c r="N70" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>641</v>
+        <v>662</v>
       </c>
       <c r="D71" t="s">
-        <v>642</v>
+        <v>663</v>
       </c>
       <c r="E71" t="s">
-        <v>643</v>
+        <v>664</v>
       </c>
       <c r="F71" t="s">
-        <v>644</v>
+        <v>665</v>
       </c>
       <c r="G71" t="s">
-        <v>645</v>
+        <v>666</v>
       </c>
       <c r="H71" t="s">
-        <v>646</v>
+        <v>667</v>
       </c>
       <c r="I71" t="s">
-        <v>652</v>
+        <v>668</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>653</v>
+        <v>669</v>
       </c>
       <c r="L71" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="M71" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
       <c r="N71" t="s">
-        <v>651</v>
+        <v>672</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>656</v>
+        <v>318</v>
       </c>
       <c r="D72" t="s">
-        <v>657</v>
+        <v>673</v>
       </c>
       <c r="E72" t="s">
-        <v>658</v>
+        <v>674</v>
       </c>
       <c r="F72" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
       <c r="G72" t="s">
-        <v>660</v>
+        <v>322</v>
       </c>
       <c r="H72" t="s">
-        <v>661</v>
+        <v>676</v>
       </c>
       <c r="I72" t="s">
-        <v>662</v>
+        <v>677</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>663</v>
+        <v>678</v>
       </c>
       <c r="L72" t="s">
-        <v>664</v>
+        <v>679</v>
       </c>
       <c r="M72" t="s">
-        <v>665</v>
+        <v>680</v>
       </c>
       <c r="N72" t="s">
-        <v>666</v>
+        <v>328</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>419</v>
+        <v>681</v>
       </c>
       <c r="D73" t="s">
-        <v>667</v>
+        <v>682</v>
       </c>
       <c r="E73" t="s">
-        <v>421</v>
+        <v>683</v>
       </c>
       <c r="F73" t="s">
-        <v>422</v>
+        <v>684</v>
       </c>
       <c r="G73" t="s">
-        <v>423</v>
+        <v>685</v>
       </c>
       <c r="H73" t="s">
-        <v>424</v>
+        <v>686</v>
       </c>
       <c r="I73" t="s">
-        <v>668</v>
+        <v>687</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>669</v>
+        <v>688</v>
       </c>
       <c r="L73" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
       <c r="M73" t="s">
-        <v>671</v>
+        <v>690</v>
       </c>
       <c r="N73" t="s">
-        <v>429</v>
+        <v>691</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>672</v>
+        <v>692</v>
       </c>
       <c r="D74" t="s">
-        <v>673</v>
+        <v>693</v>
       </c>
       <c r="E74" t="s">
-        <v>674</v>
+        <v>694</v>
       </c>
       <c r="F74" t="s">
-        <v>675</v>
+        <v>695</v>
       </c>
       <c r="G74" t="s">
-        <v>676</v>
+        <v>696</v>
       </c>
       <c r="H74" t="s">
-        <v>677</v>
+        <v>697</v>
       </c>
       <c r="I74" t="s">
-        <v>678</v>
+        <v>698</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>679</v>
+        <v>699</v>
       </c>
       <c r="L74" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="M74" t="s">
-        <v>681</v>
+        <v>701</v>
       </c>
       <c r="N74" t="s">
-        <v>682</v>
+        <v>702</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>16</v>
+        <v>692</v>
       </c>
       <c r="D75" t="s">
-        <v>683</v>
+        <v>693</v>
       </c>
       <c r="E75" t="s">
-        <v>18</v>
+        <v>694</v>
       </c>
       <c r="F75" t="s">
-        <v>19</v>
+        <v>695</v>
       </c>
       <c r="G75" t="s">
-        <v>20</v>
+        <v>696</v>
       </c>
       <c r="H75" t="s">
-        <v>21</v>
+        <v>697</v>
       </c>
       <c r="I75" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>685</v>
+        <v>704</v>
       </c>
       <c r="L75" t="s">
-        <v>686</v>
+        <v>705</v>
       </c>
       <c r="M75" t="s">
-        <v>687</v>
+        <v>706</v>
       </c>
       <c r="N75" t="s">
-        <v>26</v>
+        <v>702</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>688</v>
+        <v>707</v>
       </c>
       <c r="D76" t="s">
-        <v>689</v>
+        <v>708</v>
       </c>
       <c r="E76" t="s">
-        <v>690</v>
+        <v>709</v>
       </c>
       <c r="F76" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
       <c r="G76" t="s">
-        <v>692</v>
+        <v>711</v>
       </c>
       <c r="H76" t="s">
-        <v>693</v>
+        <v>712</v>
       </c>
       <c r="I76" t="s">
-        <v>694</v>
+        <v>713</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>695</v>
+        <v>714</v>
       </c>
       <c r="L76" t="s">
-        <v>696</v>
+        <v>715</v>
       </c>
       <c r="M76" t="s">
-        <v>697</v>
+        <v>716</v>
       </c>
       <c r="N76" t="s">
-        <v>698</v>
+        <v>717</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>699</v>
+        <v>718</v>
       </c>
       <c r="D77" t="s">
-        <v>700</v>
+        <v>719</v>
       </c>
       <c r="E77" t="s">
-        <v>701</v>
+        <v>720</v>
       </c>
       <c r="F77" t="s">
-        <v>702</v>
+        <v>721</v>
       </c>
       <c r="G77" t="s">
-        <v>703</v>
+        <v>722</v>
       </c>
       <c r="H77" t="s">
-        <v>704</v>
+        <v>723</v>
       </c>
       <c r="I77" t="s">
-        <v>705</v>
+        <v>724</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>706</v>
+        <v>725</v>
       </c>
       <c r="L77" t="s">
-        <v>707</v>
+        <v>726</v>
       </c>
       <c r="M77" t="s">
-        <v>708</v>
-[...1 lines deleted...]
-      <c r="N77"/>
+        <v>727</v>
+      </c>
+      <c r="N77" t="s">
+        <v>728</v>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>709</v>
+        <v>718</v>
       </c>
       <c r="D78" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="E78" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="F78" t="s">
-        <v>712</v>
+        <v>721</v>
       </c>
       <c r="G78" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="H78" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="I78" t="s">
-        <v>715</v>
+        <v>729</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>716</v>
+        <v>730</v>
       </c>
       <c r="L78" t="s">
-        <v>717</v>
+        <v>731</v>
       </c>
       <c r="M78" t="s">
-        <v>718</v>
+        <v>732</v>
       </c>
       <c r="N78" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>720</v>
+        <v>733</v>
       </c>
       <c r="D79" t="s">
-        <v>721</v>
+        <v>734</v>
       </c>
       <c r="E79" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="F79"/>
+        <v>735</v>
+      </c>
+      <c r="F79" t="s">
+        <v>736</v>
+      </c>
       <c r="G79" t="s">
-        <v>723</v>
+        <v>737</v>
       </c>
       <c r="H79" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="I79" t="s">
-        <v>725</v>
+        <v>739</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="L79" t="s">
-        <v>727</v>
+        <v>741</v>
       </c>
       <c r="M79" t="s">
-        <v>728</v>
-[...1 lines deleted...]
-      <c r="N79"/>
+        <v>742</v>
+      </c>
+      <c r="N79" t="s">
+        <v>743</v>
+      </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>729</v>
+        <v>496</v>
       </c>
       <c r="D80" t="s">
-        <v>721</v>
+        <v>744</v>
       </c>
       <c r="E80" t="s">
-        <v>730</v>
-[...1 lines deleted...]
-      <c r="F80"/>
+        <v>498</v>
+      </c>
+      <c r="F80" t="s">
+        <v>499</v>
+      </c>
       <c r="G80" t="s">
-        <v>731</v>
+        <v>500</v>
       </c>
       <c r="H80" t="s">
-        <v>732</v>
+        <v>501</v>
       </c>
       <c r="I80" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="L80" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="M80" t="s">
-        <v>736</v>
-[...1 lines deleted...]
-      <c r="N80"/>
+        <v>748</v>
+      </c>
+      <c r="N80" t="s">
+        <v>506</v>
+      </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>737</v>
+        <v>749</v>
       </c>
       <c r="D81" t="s">
-        <v>721</v>
+        <v>750</v>
       </c>
       <c r="E81" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="F81"/>
+        <v>751</v>
+      </c>
+      <c r="F81" t="s">
+        <v>752</v>
+      </c>
       <c r="G81" t="s">
-        <v>739</v>
+        <v>753</v>
       </c>
       <c r="H81" t="s">
-        <v>740</v>
+        <v>754</v>
       </c>
       <c r="I81" t="s">
-        <v>741</v>
+        <v>755</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="L81" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="M81" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="N81"/>
+        <v>758</v>
+      </c>
+      <c r="N81" t="s">
+        <v>759</v>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>745</v>
+        <v>93</v>
       </c>
       <c r="D82" t="s">
-        <v>721</v>
+        <v>760</v>
       </c>
       <c r="E82" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="F82"/>
+        <v>95</v>
+      </c>
+      <c r="F82" t="s">
+        <v>96</v>
+      </c>
       <c r="G82" t="s">
-        <v>747</v>
+        <v>97</v>
       </c>
       <c r="H82" t="s">
-        <v>748</v>
+        <v>98</v>
       </c>
       <c r="I82" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="L82" t="s">
-        <v>751</v>
+        <v>763</v>
       </c>
       <c r="M82" t="s">
-        <v>752</v>
-[...1 lines deleted...]
-      <c r="N82"/>
+        <v>764</v>
+      </c>
+      <c r="N82" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>753</v>
+        <v>765</v>
       </c>
       <c r="D83" t="s">
-        <v>721</v>
+        <v>766</v>
       </c>
       <c r="E83" t="s">
-        <v>754</v>
-[...1 lines deleted...]
-      <c r="F83"/>
+        <v>767</v>
+      </c>
+      <c r="F83" t="s">
+        <v>768</v>
+      </c>
       <c r="G83" t="s">
-        <v>755</v>
+        <v>769</v>
       </c>
       <c r="H83" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="I83" t="s">
-        <v>757</v>
+        <v>771</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>758</v>
+        <v>772</v>
       </c>
       <c r="L83" t="s">
-        <v>759</v>
+        <v>773</v>
       </c>
       <c r="M83" t="s">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="N83"/>
+        <v>774</v>
+      </c>
+      <c r="N83" t="s">
+        <v>775</v>
+      </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>761</v>
+        <v>776</v>
       </c>
       <c r="D84" t="s">
-        <v>721</v>
+        <v>777</v>
       </c>
       <c r="E84" t="s">
-        <v>762</v>
-[...1 lines deleted...]
-      <c r="F84"/>
+        <v>778</v>
+      </c>
+      <c r="F84" t="s">
+        <v>779</v>
+      </c>
       <c r="G84" t="s">
-        <v>763</v>
+        <v>780</v>
       </c>
       <c r="H84" t="s">
-        <v>764</v>
+        <v>781</v>
       </c>
       <c r="I84" t="s">
-        <v>765</v>
+        <v>782</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>766</v>
+        <v>783</v>
       </c>
       <c r="L84" t="s">
-        <v>767</v>
+        <v>784</v>
       </c>
       <c r="M84" t="s">
-        <v>768</v>
+        <v>785</v>
       </c>
       <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>769</v>
+        <v>786</v>
       </c>
       <c r="D85" t="s">
-        <v>721</v>
+        <v>787</v>
       </c>
       <c r="E85" t="s">
-        <v>770</v>
-[...1 lines deleted...]
-      <c r="F85"/>
+        <v>788</v>
+      </c>
+      <c r="F85" t="s">
+        <v>789</v>
+      </c>
       <c r="G85" t="s">
-        <v>771</v>
+        <v>790</v>
       </c>
       <c r="H85" t="s">
-        <v>772</v>
+        <v>791</v>
       </c>
       <c r="I85" t="s">
-        <v>773</v>
+        <v>792</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>774</v>
+        <v>793</v>
       </c>
       <c r="L85" t="s">
-        <v>775</v>
+        <v>794</v>
       </c>
       <c r="M85" t="s">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="N85"/>
+        <v>795</v>
+      </c>
+      <c r="N85" t="s">
+        <v>796</v>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>777</v>
+        <v>797</v>
       </c>
       <c r="D86" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E86" t="s">
-        <v>778</v>
+        <v>799</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>779</v>
+        <v>800</v>
       </c>
       <c r="H86" t="s">
-        <v>780</v>
+        <v>801</v>
       </c>
       <c r="I86" t="s">
-        <v>781</v>
+        <v>802</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>782</v>
+        <v>803</v>
       </c>
       <c r="L86" t="s">
-        <v>783</v>
+        <v>804</v>
       </c>
       <c r="M86" t="s">
-        <v>784</v>
+        <v>805</v>
       </c>
       <c r="N86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>785</v>
+        <v>806</v>
       </c>
       <c r="D87" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E87" t="s">
-        <v>786</v>
+        <v>807</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>787</v>
+        <v>808</v>
       </c>
       <c r="H87" t="s">
-        <v>788</v>
+        <v>809</v>
       </c>
       <c r="I87" t="s">
-        <v>789</v>
+        <v>810</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>790</v>
+        <v>811</v>
       </c>
       <c r="L87" t="s">
-        <v>791</v>
+        <v>812</v>
       </c>
       <c r="M87" t="s">
-        <v>792</v>
+        <v>813</v>
       </c>
       <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>793</v>
+        <v>814</v>
       </c>
       <c r="D88" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E88" t="s">
-        <v>794</v>
+        <v>815</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>795</v>
+        <v>816</v>
       </c>
       <c r="H88" t="s">
-        <v>796</v>
+        <v>817</v>
       </c>
       <c r="I88" t="s">
-        <v>797</v>
+        <v>818</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>798</v>
+        <v>819</v>
       </c>
       <c r="L88" t="s">
-        <v>799</v>
+        <v>820</v>
       </c>
       <c r="M88" t="s">
-        <v>800</v>
+        <v>821</v>
       </c>
       <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>801</v>
+        <v>822</v>
       </c>
       <c r="D89" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E89" t="s">
-        <v>802</v>
+        <v>823</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>803</v>
+        <v>824</v>
       </c>
       <c r="H89" t="s">
-        <v>804</v>
+        <v>825</v>
       </c>
       <c r="I89" t="s">
-        <v>805</v>
+        <v>826</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>806</v>
+        <v>827</v>
       </c>
       <c r="L89" t="s">
-        <v>807</v>
+        <v>828</v>
       </c>
       <c r="M89" t="s">
-        <v>808</v>
+        <v>829</v>
       </c>
       <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>809</v>
+        <v>830</v>
       </c>
       <c r="D90" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E90" t="s">
-        <v>810</v>
+        <v>831</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>811</v>
+        <v>832</v>
       </c>
       <c r="H90" t="s">
-        <v>812</v>
+        <v>833</v>
       </c>
       <c r="I90" t="s">
-        <v>813</v>
+        <v>834</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>814</v>
+        <v>835</v>
       </c>
       <c r="L90" t="s">
-        <v>815</v>
+        <v>836</v>
       </c>
       <c r="M90" t="s">
-        <v>816</v>
+        <v>837</v>
       </c>
       <c r="N90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>817</v>
+        <v>838</v>
       </c>
       <c r="D91" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E91" t="s">
-        <v>818</v>
+        <v>839</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>819</v>
+        <v>840</v>
       </c>
       <c r="H91" t="s">
-        <v>820</v>
+        <v>841</v>
       </c>
       <c r="I91" t="s">
-        <v>821</v>
+        <v>842</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>822</v>
+        <v>843</v>
       </c>
       <c r="L91" t="s">
-        <v>823</v>
+        <v>844</v>
       </c>
       <c r="M91" t="s">
-        <v>824</v>
+        <v>845</v>
       </c>
       <c r="N91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>825</v>
+        <v>846</v>
       </c>
       <c r="D92" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E92" t="s">
-        <v>826</v>
+        <v>847</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>827</v>
+        <v>848</v>
       </c>
       <c r="H92" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
       <c r="I92" t="s">
-        <v>829</v>
+        <v>850</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>830</v>
+        <v>851</v>
       </c>
       <c r="L92" t="s">
-        <v>831</v>
+        <v>852</v>
       </c>
       <c r="M92" t="s">
-        <v>832</v>
+        <v>853</v>
       </c>
       <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>833</v>
+        <v>854</v>
       </c>
       <c r="D93" t="s">
-        <v>834</v>
+        <v>798</v>
       </c>
       <c r="E93" t="s">
-        <v>835</v>
+        <v>855</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>836</v>
+        <v>856</v>
       </c>
       <c r="H93" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="I93" t="s">
-        <v>838</v>
+        <v>858</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>839</v>
+        <v>859</v>
       </c>
       <c r="L93" t="s">
-        <v>840</v>
+        <v>860</v>
       </c>
       <c r="M93" t="s">
-        <v>841</v>
+        <v>861</v>
       </c>
       <c r="N93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>842</v>
+        <v>862</v>
       </c>
       <c r="D94" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E94" t="s">
-        <v>843</v>
+        <v>863</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>844</v>
+        <v>864</v>
       </c>
       <c r="H94" t="s">
-        <v>845</v>
+        <v>865</v>
       </c>
       <c r="I94" t="s">
-        <v>846</v>
+        <v>866</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>847</v>
+        <v>867</v>
       </c>
       <c r="L94" t="s">
-        <v>848</v>
+        <v>868</v>
       </c>
       <c r="M94" t="s">
-        <v>849</v>
+        <v>869</v>
       </c>
       <c r="N94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>850</v>
+        <v>870</v>
       </c>
       <c r="D95" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E95" t="s">
-        <v>851</v>
+        <v>871</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>852</v>
+        <v>872</v>
       </c>
       <c r="H95" t="s">
-        <v>853</v>
+        <v>873</v>
       </c>
       <c r="I95" t="s">
-        <v>854</v>
+        <v>874</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>855</v>
+        <v>875</v>
       </c>
       <c r="L95" t="s">
-        <v>856</v>
+        <v>876</v>
       </c>
       <c r="M95" t="s">
-        <v>857</v>
+        <v>877</v>
       </c>
       <c r="N95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>858</v>
+        <v>878</v>
       </c>
       <c r="D96" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E96" t="s">
-        <v>859</v>
+        <v>879</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>860</v>
+        <v>880</v>
       </c>
       <c r="H96" t="s">
-        <v>861</v>
+        <v>881</v>
       </c>
       <c r="I96" t="s">
-        <v>862</v>
+        <v>882</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>863</v>
+        <v>883</v>
       </c>
       <c r="L96" t="s">
-        <v>864</v>
+        <v>884</v>
       </c>
       <c r="M96" t="s">
-        <v>865</v>
+        <v>885</v>
       </c>
       <c r="N96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>866</v>
+        <v>886</v>
       </c>
       <c r="D97" t="s">
-        <v>721</v>
+        <v>798</v>
       </c>
       <c r="E97" t="s">
-        <v>867</v>
+        <v>887</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>868</v>
+        <v>888</v>
       </c>
       <c r="H97" t="s">
-        <v>869</v>
+        <v>889</v>
       </c>
       <c r="I97" t="s">
-        <v>870</v>
+        <v>890</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>871</v>
+        <v>891</v>
       </c>
       <c r="L97" t="s">
-        <v>872</v>
+        <v>892</v>
       </c>
       <c r="M97" t="s">
-        <v>873</v>
+        <v>893</v>
       </c>
       <c r="N97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>874</v>
+        <v>894</v>
       </c>
       <c r="D98" t="s">
-        <v>875</v>
+        <v>798</v>
       </c>
       <c r="E98" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>895</v>
+      </c>
+      <c r="F98"/>
       <c r="G98" t="s">
-        <v>713</v>
+        <v>896</v>
       </c>
       <c r="H98" t="s">
-        <v>877</v>
+        <v>897</v>
       </c>
       <c r="I98" t="s">
-        <v>878</v>
+        <v>898</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>879</v>
+        <v>899</v>
       </c>
       <c r="L98" t="s">
-        <v>880</v>
+        <v>900</v>
       </c>
       <c r="M98" t="s">
-        <v>881</v>
+        <v>901</v>
       </c>
       <c r="N98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>882</v>
+        <v>902</v>
       </c>
       <c r="D99" t="s">
-        <v>883</v>
+        <v>798</v>
       </c>
       <c r="E99" t="s">
-        <v>884</v>
-[...3 lines deleted...]
-      </c>
+        <v>903</v>
+      </c>
+      <c r="F99"/>
       <c r="G99" t="s">
-        <v>886</v>
+        <v>904</v>
       </c>
       <c r="H99" t="s">
-        <v>887</v>
+        <v>905</v>
       </c>
       <c r="I99" t="s">
-        <v>888</v>
+        <v>906</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>889</v>
+        <v>907</v>
       </c>
       <c r="L99" t="s">
-        <v>890</v>
+        <v>908</v>
       </c>
       <c r="M99" t="s">
-        <v>891</v>
+        <v>909</v>
       </c>
       <c r="N99"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
+        <v>910</v>
+      </c>
+      <c r="D100" t="s">
+        <v>911</v>
+      </c>
+      <c r="E100" t="s">
+        <v>912</v>
+      </c>
+      <c r="F100"/>
+      <c r="G100" t="s">
+        <v>913</v>
+      </c>
+      <c r="H100" t="s">
+        <v>914</v>
+      </c>
+      <c r="I100" t="s">
+        <v>915</v>
+      </c>
+      <c r="J100"/>
+      <c r="K100" t="s">
+        <v>916</v>
+      </c>
+      <c r="L100" t="s">
+        <v>917</v>
+      </c>
+      <c r="M100" t="s">
+        <v>918</v>
+      </c>
+      <c r="N100"/>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" t="s">
+        <v>919</v>
+      </c>
+      <c r="D101" t="s">
+        <v>798</v>
+      </c>
+      <c r="E101" t="s">
+        <v>920</v>
+      </c>
+      <c r="F101"/>
+      <c r="G101" t="s">
+        <v>921</v>
+      </c>
+      <c r="H101" t="s">
+        <v>922</v>
+      </c>
+      <c r="I101" t="s">
+        <v>923</v>
+      </c>
+      <c r="J101"/>
+      <c r="K101" t="s">
+        <v>924</v>
+      </c>
+      <c r="L101" t="s">
+        <v>925</v>
+      </c>
+      <c r="M101" t="s">
+        <v>926</v>
+      </c>
+      <c r="N101"/>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>927</v>
+      </c>
+      <c r="D102" t="s">
+        <v>798</v>
+      </c>
+      <c r="E102" t="s">
+        <v>928</v>
+      </c>
+      <c r="F102"/>
+      <c r="G102" t="s">
+        <v>929</v>
+      </c>
+      <c r="H102" t="s">
+        <v>930</v>
+      </c>
+      <c r="I102" t="s">
+        <v>931</v>
+      </c>
+      <c r="J102"/>
+      <c r="K102" t="s">
+        <v>932</v>
+      </c>
+      <c r="L102" t="s">
+        <v>933</v>
+      </c>
+      <c r="M102" t="s">
+        <v>934</v>
+      </c>
+      <c r="N102"/>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>935</v>
+      </c>
+      <c r="D103" t="s">
+        <v>798</v>
+      </c>
+      <c r="E103" t="s">
+        <v>936</v>
+      </c>
+      <c r="F103"/>
+      <c r="G103" t="s">
+        <v>937</v>
+      </c>
+      <c r="H103" t="s">
+        <v>938</v>
+      </c>
+      <c r="I103" t="s">
+        <v>939</v>
+      </c>
+      <c r="J103"/>
+      <c r="K103" t="s">
+        <v>940</v>
+      </c>
+      <c r="L103" t="s">
+        <v>941</v>
+      </c>
+      <c r="M103" t="s">
+        <v>942</v>
+      </c>
+      <c r="N103"/>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>943</v>
+      </c>
+      <c r="D104" t="s">
+        <v>798</v>
+      </c>
+      <c r="E104" t="s">
+        <v>944</v>
+      </c>
+      <c r="F104"/>
+      <c r="G104" t="s">
+        <v>945</v>
+      </c>
+      <c r="H104" t="s">
+        <v>946</v>
+      </c>
+      <c r="I104" t="s">
+        <v>947</v>
+      </c>
+      <c r="J104"/>
+      <c r="K104" t="s">
+        <v>948</v>
+      </c>
+      <c r="L104" t="s">
+        <v>949</v>
+      </c>
+      <c r="M104" t="s">
+        <v>950</v>
+      </c>
+      <c r="N104"/>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" t="s">
+        <v>951</v>
+      </c>
+      <c r="D105" t="s">
+        <v>952</v>
+      </c>
+      <c r="E105" t="s">
+        <v>953</v>
+      </c>
+      <c r="F105" t="s">
+        <v>789</v>
+      </c>
+      <c r="G105" t="s">
+        <v>790</v>
+      </c>
+      <c r="H105" t="s">
+        <v>954</v>
+      </c>
+      <c r="I105" t="s">
+        <v>955</v>
+      </c>
+      <c r="J105"/>
+      <c r="K105" t="s">
+        <v>956</v>
+      </c>
+      <c r="L105" t="s">
+        <v>957</v>
+      </c>
+      <c r="M105" t="s">
+        <v>958</v>
+      </c>
+      <c r="N105"/>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>959</v>
+      </c>
+      <c r="D106" t="s">
+        <v>960</v>
+      </c>
+      <c r="E106" t="s">
+        <v>961</v>
+      </c>
+      <c r="F106" t="s">
+        <v>962</v>
+      </c>
+      <c r="G106" t="s">
+        <v>963</v>
+      </c>
+      <c r="H106" t="s">
+        <v>964</v>
+      </c>
+      <c r="I106" t="s">
+        <v>965</v>
+      </c>
+      <c r="J106"/>
+      <c r="K106" t="s">
+        <v>966</v>
+      </c>
+      <c r="L106" t="s">
+        <v>967</v>
+      </c>
+      <c r="M106" t="s">
+        <v>968</v>
+      </c>
+      <c r="N106"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>