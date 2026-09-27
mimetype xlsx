--- v0 (2026-07-03)
+++ v1 (2026-09-27)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="59">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Splitu</t>
+  </si>
+  <si>
+    <t>St-355/2026</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnice od 28.08.2026. s prilozima</t>
+  </si>
+  <si>
+    <t>FJERA LORENA d.o.o za usluge i trgovinu</t>
+  </si>
+  <si>
+    <t>Vrsinska cesta 60, 21222 Vrsine, Hrvatska</t>
+  </si>
+  <si>
+    <t>57775069411</t>
+  </si>
+  <si>
+    <t>FJERA LORENA d.o.o za usluge i trgovinu 57775069411</t>
+  </si>
+  <si>
+    <t>28.08.2026. 08:23:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b8be698-c875-4378-817a-3e75c36c6dc3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-355_2026-6-1 - Punomoć.pdf; Prilog St-355_2026-6-2 - REISER uplate (1).pdf; Prilog St-355_2026-6-3 - 008Hw-IpWqO-QFw9k-cVUND-S6MsG-w7WmE-BIBNU-b7Eus-h6wFs.pdf; Prilog St-355_2026-6-4 - 00LIp-97m6g-1StAy-8B4pj-MPLKu-Evhha-YUihD-WUkPR-rYI0E (1).pdf; Prilog St-355_2026-6-5 - 00Zmh-j8bu2-oa6il-QpLIY-WBvBb-wJ4TL-BDy9W-J9nPf-myuYs.pdf; Prilog St-355_2026-6-6 - 00LIp-97m6g-1StAy-8B4pj-MPLKu-Evhha-YUihD-WUkPR-rYI0E.pdf; Prilog St-355_2026-6-7 - MIRNA kupoprodajni.pdf; Prilog St-355_2026-6-8 - REISER izjava 19.11.25.pdf; Prilog St-355_2026-6-9 - ZK-4796-VELI-LOSINJ.pdf; Prilog St-355_2026-6-10 - ZK-4797-VELI-LOSINJ.pdf; Prilog St-355_2026-6-11 - ZK-722-VELI-LOSINJ.pdf; Prilog St-355_2026-6-12 - ZK-4196-VELI-LOSINJ.pdf; Prilog St-355_2026-6-13 - ZK-4786-VELI-LOSINJ.pdf; Prilog St-355_2026-6-14 - ZK-4787-VELI-LOSINJ.pdf; Prilog St-355_2026-6-15 - ZK-831-VELI-LOSINJ.pdf; Prilog St-355_2026-6-16 - ZK-4791-VELI-LOSINJ.pdf; Prilog St-355_2026-6-17 - ZK-832-VELI-LOSINJ.pdf; Prilog St-355_2026-6-18 - ZK-4795-VELI-LOSINJ (1).pdf; Prilog St-355_2026-6-19 - ZK-830-VELI-LOSINJ.pdf; Prilog St-355_2026-6-20 - ZK-833-VELI-LOSINJ.pdf; Prilog St-355_2026-6-21 - ZK-834-VELI-LOSINJ.pdf; Prilog St-355_2026-6-22 - ZK-842-VELI-LOSINJ.pdf; Prilog St-355_2026-6-23 - ZK-4790-VELI-LOSINJ.pdf; Prilog St-355_2026-6-24 - ZK-840-VELI-LOSINJ.pdf; Prilog St-355_2026-6-25 - ZK-4792-VELI-LOSINJ.pdf; Prilog St-355_2026-6-26 - ZK-4791-VELI-LOSINJ (1).pdf; Prilog St-355_2026-6-27 - ZK-653-VELI-LOSINJ.pdf; Prilog St-355_2026-6-28 - ZK-4794-VELI-LOSINJ.pdf; Prilog St-355_2026-6-29 - ZK-4793-VELI-LOSINJ.pdf; Prilog St-355_2026-6-30 - ZK-4788-VELI-LOSINJ.pdf; Prilog St-355_2026-6-31 - ZK-4789-VELI-LOSINJ.pdf; Prilog St-355_2026-6-32 - ZK-4583-VELI-LOSINJ.pdf; Prilog St-355_2026-6-33 - ZK-3541-VELI-LOSINJ.pdf; Prilog St-355_2026-6-34 - REISER zadužnica OV 728 24.pdf; Prilog St-355_2026-6-35 - REISER zadužnica OV 725 24.pdf; Prilog St-355_2026-6-36 - REISER zadužnica OV 720 24.pdf; Prilog St-355_2026-6-37 - REISER zadužnica OV 722 24.pdf; Prilog St-355_2026-6-38 - REISER zadužnica OV 729 24.pdf; Prilog St-355_2026-6-39 - REISER zadužnica OV 721 24.pdf; Prilog St-355_2026-6-40 - REISER zadužnica OV 719 24.pdf; Prilog St-355_2026-6-41 - REISER zbirka isprava Bilaja d.o.o.pdf; Prilog St-355_2026-6-42 - REISER zadužnica OV 724 24.pdf; Prilog St-355_2026-6-43 - REISER zadužnica OV 723 24.pdf; Prilog St-355_2026-6-44 - REISER zbirka isprava Cava Nada d.o.o.pdf; Prilog St-355_2026-6-45 - REISER zbirka isprava Uljara Bilaja d.o.o.pdf; Prilog St-355_2026-6-46 - ZK-4795-VELI-LOSINJ.pdf; Prilog St-355_2026-6-47 - ZK-1492-VELI-LOSINJ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b8be698-c875-4378-817a-3e75c36c6dc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=114&amp;upisnik=St&amp;predmet=355&amp;godina=2026</t>
   </si>
   <si>
     <t>St-45/2015</t>
   </si>
   <si>
     <t>Podnesak od 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.; Prilog od: 21.11.2022.</t>
   </si>
   <si>
     <t>ADRIA ČELIK d.o.o. za proizvodnju i usluge u stečaju</t>
   </si>
   <si>
     <t>Cesta dr. Franje Tuđmana 78, 21212 Kaštel Sućurac, Hrvatska</t>
   </si>
   <si>
     <t>34606600284</t>
   </si>
   <si>
     <t>ADRIA ČELIK d.o.o. za proizvodnju i usluge u stečaju 34606600284</t>
   </si>
   <si>
     <t>21.11.2022. 10:28:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d08154a9-9083-4e96-9600-3f2fe769ffe3</t>
   </si>
@@ -197,51 +230,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -369,44 +402,86 @@
       <c r="E4" t="s">
         <v>40</v>
       </c>
       <c r="F4" t="s">
         <v>41</v>
       </c>
       <c r="G4" t="s">
         <v>42</v>
       </c>
       <c r="H4" t="s">
         <v>43</v>
       </c>
       <c r="I4" t="s">
         <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
-      <c r="N4"/>
+      <c r="N4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I5" t="s">
+        <v>55</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L5" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" t="s">
+        <v>58</v>
+      </c>
+      <c r="N5"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>