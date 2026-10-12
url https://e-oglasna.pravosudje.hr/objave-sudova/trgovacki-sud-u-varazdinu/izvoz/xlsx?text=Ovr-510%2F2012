--- v0 (2026-06-10)
+++ v1 (2026-10-12)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>Ovr-510/2012</t>
   </si>
   <si>
-    <t>Rješenje od 09.06.2026. Ovr-510/2012-15</t>
+    <t>Rješenje od 12.10.2026. Ovr-510/212-17</t>
   </si>
   <si>
     <t>Gradus društvo s ograničenom odgovornošću za građevinarstvo, poslovne usluge i trgovinu u stečaju 26860069791</t>
   </si>
   <si>
-    <t>10.06.2026. 13:55:26</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e78993a7-791d-45c9-bc63-a783efb73fed/dokumenti/preuzimanje</t>
+    <t>12.10.2026. 13:15:02</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01e1082b-42c7-43ff-84bf-3b6af15c0603</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak ovrhe.pdf O375O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01e1082b-42c7-43ff-84bf-3b6af15c0603/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=Ovr&amp;predmet=510&amp;godina=2012</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>