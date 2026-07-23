--- v0 (2026-04-29)
+++ v1 (2026-07-23)
@@ -59,70 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>P-43/2026</t>
   </si>
   <si>
-    <t>P-43/2026-2-Dopis od 02.04.2026. uz tužbu sa prilozima
-P-43/2026-3-Dopis od 02.04.2026.</t>
+    <t>P-43/2026-5
+Presuda od 29.06.2026.</t>
   </si>
   <si>
     <t>FLOOR ROOF PROTECT jednostavno društvo s ograničenom odgovornošću za usluge u građevinarstvu 95407282489</t>
   </si>
   <si>
-    <t>29.04.2026. 14:15:37</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f2c4db96-0cda-4fa6-8a21-92b052d219b3/dokumenti/preuzimanje</t>
+    <t>20.07.2026. 09:28:17</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e28daf90-7690-40d8-80a9-291b9d1bafbd</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e28daf90-7690-40d8-80a9-291b9d1bafbd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=P&amp;predmet=43&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>