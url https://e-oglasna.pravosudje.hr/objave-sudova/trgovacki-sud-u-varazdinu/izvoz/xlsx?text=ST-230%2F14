--- v0 (2026-07-22)
+++ v1 (2026-09-13)
@@ -6,98 +6,155 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="53">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
+  </si>
+  <si>
+    <t>St-230/2026</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA U PREDMETU ELEKTROMEHANIK SYSTEME D.O.O.</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Andrije II 11, Donji Kneginec</t>
+  </si>
+  <si>
+    <t>73206856152</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME d.o.o. 73206856152</t>
+  </si>
+  <si>
+    <t>31.08.2026. 15:37:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a642e9b4-82ac-46d8-b096-87569652bcfe</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - HIRŽIN  COMMERCE.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - COMET.pdf; 07-02-26-5a PRIJAVA TRAŽBINE - COMET - ISPRAVAK PRIJAVE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -DELTA KLIČEK.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -HAMAG-BICRO.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -HRVATSKA RADIOTELEVIZIJA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -MESSER CROATIA PLIN.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA - 2. DIO.pdf; 07-02-26-10a PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA - 1. DIO.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -A1 HRVATSKA.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -NIMIRUM.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -IMPULS LEASING.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - MESSER CROATIA PLIN.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - AKT ENERGY.pdf; 07-02-26-17 PRIJAVA TRAŽBINE -SERVUS D.O.O..pdf; 07-02-26-18 PRIJAVA TRAŽBINE-ERSTE BANK.pdf; 07-02-26-19 PRIJAVA TRAŽBINE-PBZ.pdf; 07-02-26-20 PRIJAVA TRAŽBINE-UNIQA OSIGURANJE.pdf; 07-02-26-21 PRIJAVA TRAŽBINE - ADDIKO BANK D.D..pdf; 07-02-26-22 PRIJAVA TRAŽBINE - M.I.P.- METAL D.O.O..pdf; 07-02-26-23 PRIJAVA TRAŽBINE - HBOR.pdf; 07-02-26-24 PUNOMOĆ -PBZ.pdf; 07-02-26-25 Prijava tražbine - VAŽANIĆ J.D.O.O..pdf; 07-02-26-26 Prijava tražbine - FLASH D.O.O..pdf; 07-02-26-27 Prijava tražbine - MACH SOLUTIONS D.O.O..pdf; 07-02-26-28 Prijava tražbine - VIJAK D.O.O..pdf; 07-02-26-29 Prijava tražbibne - AUTO ZRINSKI.pdf; 07-02-26-30 Prijava tražbine - ORDINACIJA MED RADA GROZDANA HANŽEK.pdf; 07-02-26-31 Prijava tražbine - JOHANNES DIETER KESSLER.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a642e9b4-82ac-46d8-b096-87569652bcfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=230&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA ANDRIJE II 11, 42204 Donji Kneginec, Hrvatska</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge 73206856152</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:06:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40c4795e-c843-471f-b42e-a6130f6ad152</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-230_2026-1-1 - BILJEŠKE za 4-2026.pdf; Prilog St-230_2026-1-2 - Konto kartice aop 61 2.dio.pdf; Prilog St-230_2026-1-3 - Konto kartice-pozajmica MS.pdf; Prilog St-230_2026-1-4 - GFI-POD602. 4-2026.pdf; Prilog St-230_2026-1-5 - Očevidnik Elektromehanik systeme.pdf; Prilog St-230_2026-1-6 - Otvorene stavke kupci.pdf; Prilog St-230_2026-1-7 - PKK.pdf; Prilog St-230_2026-1-8 - Potvrda o blokadi Elektromehanik systeme.pdf; Prilog St-230_2026-1-9 - Potvrda o uplati.pdf; Prilog St-230_2026-1-10 - Promentna Fiat Doblo VŽ 196 OL.pdf; Prilog St-230_2026-1-11 - Prometna audi.pdf; Prilog St-230_2026-1-12 - Prometna Caddy VŽ 857 IF ems.pdf; Prilog St-230_2026-1-13 - Prometna Cupra - PBZ leasing VŽ184UF.pdf; Prilog St-230_2026-1-14 - Prometna dozvola VŽ 317 PD.pdf; Prilog St-230_2026-1-15 - Otvorene stavke dobavl.pdf; Prilog St-230_2026-1-16 - Izjava o broju zapolsenih potpisana.pdf; Prilog St-230_2026-1-17 - Konto kartice aop 48.pdf; Prilog St-230_2026-1-18 - Konto kartice aop 50.pdf; Prilog St-230_2026-1-19 - Konto kartice aop 61 1.dio.pdf; Prilog St-230_2026-1-20 - Prometna Fiat Doblo VŽ 195 OL.pdf; Prilog St-230_2026-1-21 - Punomoć.pdf; Prilog St-230_2026-1-22 - Prometna Renault Master VŽ 601 HD.pdf; Prilog St-230_2026-1-23 - Prometna Škoda Octavia VŽ 442 OL.pdf; Prilog St-230_2026-1-24 - Prometna dozvola-VŽ 296 PD.pdf; Prilog St-230_2026-1-25 - Stanje dugotrajne imovine.pdf; Prilog St-230_2026-1-26 - Ugovor o kratkoročnoj pozajmici Abramović.pdf; Prilog St-230_2026-1-27 - Ugovor o kreditu Addiko banka.pdf; Prilog St-230_2026-1-28 - Ugovor o kreditu PBZ- dodatak.pdf; Prilog St-230_2026-1-29 - Ugovor o kreditu RBA 1.pdf; Prilog St-230_2026-1-30 - Ugovor Impuls leasing - audi pdf.pdf; Prilog St-230_2026-1-31 - Prometna Mercedes Vito Tourer VŽ 801 SKpdf.pdf; Prilog St-230_2026-1-32 - Ugovor o kreditu HBOR.pdf; Prilog St-230_2026-1-33 - Ugovor o najmu vozila.pdf; Prilog St-230_2026-1-34 - Ugovor o pozajmici Mach-EMS.pdf; Prilog St-230_2026-1-35 - Ugovor o kreditu PBZ.pdf; Prilog St-230_2026-1-36 - Ugovor o pozajmici Senko.pdf; Prilog St-230_2026-1-37 - Ugovor o najmu vozila-VZ-801-SK-EMS.pdf; Prilog St-230_2026-1-38 - Ugovor PBZ PRODULJENJE REVOLVINGA 0082_001.pdf; Prilog St-230_2026-1-39 - Ugovor o zajmu HAMAG.pdf; Prilog St-230_2026-1-40 - Ugovor o pozajmici ETF.pdf; Prilog St-230_2026-1-41 - Ugovor o kreditu RBA .pdf; Prilog St-230_2026-1-42 - Ugovor o kreditu Erste.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40c4795e-c843-471f-b42e-a6130f6ad152/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>ST-230/2014</t>
   </si>
   <si>
     <t>Izvješće st. upr. od 18.03.2016., ST-230/14-50</t>
   </si>
   <si>
     <t>IVANEČKO TRGOVAČKO DRUŠTVO d.o.o. u stečaju</t>
   </si>
   <si>
     <t>Ivanec, Jezerski put 22</t>
   </si>
   <si>
     <t>73297173531</t>
   </si>
   <si>
     <t>IVANEČKO TRGOVAČKO DRUŠTVO d.o.o. u stečaju 73297173531</t>
   </si>
   <si>
     <t>12.04.2016. 12:31:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7324f91a-3a3b-4553-aeed-d52a87f32b22</t>
   </si>
@@ -155,51 +212,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -255,74 +312,158 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" t="s">
+        <v>37</v>
+      </c>
+      <c r="F4" t="s">
+        <v>38</v>
+      </c>
+      <c r="G4" t="s">
+        <v>39</v>
+      </c>
+      <c r="H4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I4" t="s">
+        <v>41</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>49</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>