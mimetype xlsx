--- v0 (2026-09-02)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>Sp-33/2026</t>
   </si>
   <si>
-    <t>Oglas od 31.08.2026.</t>
+    <t>Rješenje od 29.10.2026.</t>
   </si>
   <si>
     <t>Antonio Ilić</t>
   </si>
   <si>
     <t>ULICA HRVATSKIH PAVLINA 1, 42250 Lepoglava, Hrvatska</t>
   </si>
   <si>
     <t>23820661015</t>
   </si>
   <si>
     <t>Antonio Ilić 23820661015</t>
   </si>
   <si>
-    <t>31.08.2026. 11:38:47</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/186a3457-80e4-4e49-a0f9-dbbb97817168/dokumenti/preuzimanje</t>
+    <t>29.10.2026. 13:32:15</t>
+  </si>
+  <si>
+    <t>03.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979c30f0-f386-48e0-991c-4e424acf2a13</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/979c30f0-f386-48e0-991c-4e424acf2a13/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=Sp&amp;predmet=33&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>