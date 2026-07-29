--- v0 (2026-06-10)
+++ v1 (2026-07-29)
@@ -6,132 +6,179 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="61">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-106/2026</t>
+  </si>
+  <si>
+    <t>St-106/2026-24- Izvješće stečajnog upravitelja
+od 15.07.2026. uz prilog</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NEXT Interio društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Britanski Trg 10, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>32320005448</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NEXT Interio društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge u stečaju 32320005448</t>
+  </si>
+  <si>
+    <t>17.07.2026. 14:11:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c7613e-2ac4-4c18-941a-1a6ed8479872</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-106_2026-24-1 - Sudačka mreža Prodaja vozila Prvi oglas.pdf NEXT INTERIO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4c7613e-2ac4-4c18-941a-1a6ed8479872/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-106/2026-23-Rješenje o utvrđenim i osporenim tražbinama od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>26.06.2026. 08:30:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c99c829-2ce1-40cc-9a2d-969e4ba94bb1</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c99c829-2ce1-40cc-9a2d-969e4ba94bb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-106/2026-20-Dopuna izvješća od 23.06.2026.
+uz pripadajući prilog</t>
+  </si>
+  <si>
+    <t>23.06.2026. 12:17:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5de8101a-15ba-4fa5-95fc-403ca3bc99c6</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-106_2026-20-1 - procjena VW CRAFTER stecaj.pdf za NEXT Interio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5de8101a-15ba-4fa5-95fc-403ca3bc99c6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-106/2026-19-Podnesak od 09.06.2026.
 (Tablica prijavljenih tražbina; Popis predmeta stečajne mase te popratna dokumentacija)</t>
   </si>
   <si>
-    <t>Stečajna masa iza NEXT Interio društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>10.06.2026. 12:41:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78630ef0-ce63-49dd-b4ea-bf74bd132ab3</t>
   </si>
   <si>
     <t>Tablica prijavljenih i osporenih tražbina.pdf P605P; Prilog St-106_2026-19-1 - Tablica popis dužnikovih vjerovnika 08.06.2026.pdf e potpisano.pdf; Prilog St-106_2026-19-2 - Popis predmeta stečajne mase za NEXT Interio doo u stečaju od 08.06.2026. god_.pdf e potpisano.pdf; Prilog St-106_2026-19-3 - ŽDO Prijava tražbine od 28.05.2026.g_.pdf; Prilog St-106_2026-19-4 - ErsteSteiermarkische bank Prijava tražbine od 20.05.2026.g_.pdf; Prilog St-106_2026-19-5 - HPB Prijava tražbine od 28.05.2026.g_.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78630ef0-ce63-49dd-b4ea-bf74bd132ab3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=106&amp;godina=2026</t>
   </si>
   <si>
     <t>St-106/2026-18-Izvješće stečajnog 
 upravitelja od 09.06.2026. uz pripadajuće priloge</t>
   </si>
   <si>
     <t>10.06.2026. 12:29:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa4cd82b-b4a6-404f-b98d-84f83780d9ac</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-106_2026-18-1 - AK SIGET Uvjerenje kl.034.03.26.01.159 od 31.03.2026.g_.pdf; Prilog St-106_2026-18-2 - HACZ kl.343.05.26.02.24 od 15.04.2026.g_.pdf; Prilog St-106_2026-18-3 - HZMO Uvjerenje kl.035.06.26.01.1 od 31.03.2026.g_.pdf; Prilog St-106_2026-18-4 - Katastar Uvjerenje od 26.03.2026.g_.pdf; Prilog St-106_2026-18-5 - Min. mora prometa i infrastukture uvjerenje za NEXT Interio d.pdf; Prilog St-106_2026-18-6 - Obavijest.pdf DRZAVNI ZAVOD ZA INTELEKTUALNO VLASNIŠTVO.pdf; Prilog St-106_2026-18-7 - PU ČAKOVEC Podaci Kl.410.01.26.01.69 od 31.03.2026.g_.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa4cd82b-b4a6-404f-b98d-84f83780d9ac/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-106/2026-15
 Rješenje od 24.04.2026.</t>
   </si>
   <si>
     <t>NEXT Interio društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge u stečaju</t>
   </si>
   <si>
@@ -195,51 +242,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -343,112 +390,238 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
       </c>
-      <c r="L5" t="s">
+      <c r="J6"/>
+      <c r="K6" t="s">
         <v>44</v>
       </c>
-      <c r="M5" t="s">
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="N5" t="s">
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" t="s">
+        <v>50</v>
+      </c>
+      <c r="H7" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" t="s">
+        <v>50</v>
+      </c>
+      <c r="H8" t="s">
+        <v>51</v>
+      </c>
+      <c r="I8" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>