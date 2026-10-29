--- v1 (2026-07-29)
+++ v2 (2026-10-29)
@@ -6,132 +6,147 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="66">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-106/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.09.2026.; Prilog od: 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NEXT Interio društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Britanski Trg 10, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>32320005448</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza NEXT Interio društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge u stečaju 32320005448</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:35:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28f2b4bd-7515-4979-836d-293ec00446e8</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-106_2026-26-1 - Sudačka mreža oglas drugi put.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28f2b4bd-7515-4979-836d-293ec00446e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=106&amp;godina=2026</t>
   </si>
   <si>
     <t>St-106/2026-24- Izvješće stečajnog upravitelja
 od 15.07.2026. uz prilog</t>
   </si>
   <si>
-    <t>Stečajna masa iza NEXT Interio društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>17.07.2026. 14:11:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4c7613e-2ac4-4c18-941a-1a6ed8479872</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-106_2026-24-1 - Sudačka mreža Prodaja vozila Prvi oglas.pdf NEXT INTERIO.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4c7613e-2ac4-4c18-941a-1a6ed8479872/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=106&amp;godina=2026</t>
   </si>
   <si>
     <t>St-106/2026-23-Rješenje o utvrđenim i osporenim tražbinama od 25.06.2026.</t>
   </si>
   <si>
     <t>26.06.2026. 08:30:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c99c829-2ce1-40cc-9a2d-969e4ba94bb1</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c99c829-2ce1-40cc-9a2d-969e4ba94bb1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-106/2026-20-Dopuna izvješća od 23.06.2026.
 uz pripadajući prilog</t>
   </si>
   <si>
     <t>23.06.2026. 12:17:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5de8101a-15ba-4fa5-95fc-403ca3bc99c6</t>
@@ -242,51 +257,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -516,112 +531,154 @@
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" t="s">
+        <v>55</v>
+      </c>
+      <c r="H8" t="s">
         <v>56</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="I8" t="s">
         <v>57</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>58</v>
       </c>
       <c r="L8" t="s">
         <v>59</v>
       </c>
       <c r="M8" t="s">
         <v>60</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" t="s">
+        <v>54</v>
+      </c>
+      <c r="G9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>