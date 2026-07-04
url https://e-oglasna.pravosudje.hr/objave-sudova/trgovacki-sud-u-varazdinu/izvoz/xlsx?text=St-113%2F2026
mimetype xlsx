--- v0 (2026-05-15)
+++ v1 (2026-07-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="50">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-113/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA  u predstečajnom postupku St-113/2026 </t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Mavra Schlengera 3, Gornji Kneginec, 42204 Turčin</t>
+  </si>
+  <si>
+    <t>82657377889</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE d.o.o. 82657377889</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:55:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51f9b83d-5d53-4d09-a40e-10e6f4ab0989</t>
+  </si>
+  <si>
+    <t>07-02-26-32 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51f9b83d-5d53-4d09-a40e-10e6f4ab0989/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=113&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-113/2026 - II. DIO</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:52:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a4730a9-44a0-4fc7-bc61-83b01cd30fcf</t>
+  </si>
+  <si>
+    <t>07-02-26-17 PRIJAVA TRAŽBINE - HEP OPSKRBA.pdf; 07-02-26-18 PRIJAVA TRAŽBINE - PTP DADO, obrt, vl. D. Cindrić.pdf; 07-02-26-27 PRIJAVA TRAŽBINE - PTP DADO, obrt, vl. D. Cindrić - ISPRAVAK PRIJAVE.pdf; 07-02-26-19 PRIJAVA TRAŽBINE - PILANA NOVAK, obrt, vl. B. Novak - 1. prijava.pdf; 07-02-26-20 PRIJAVA TRAŽBINE - PILANA NOVAK, obrt, vl. B. Novak -2. prijava.pdf; 07-02-26-21 PRIJAVA TRAŽBINE - BIOLES HORIZONT.pdf; 07-02-26-22 PRIJAVA TRAŽBINE - SUZANA CVERLIN.pdf; 07-02-26-23 PRIJAVA TRAŽBINE - NABA TECHNOLOGY.pdf; 07-02-26-24 PRIJAVA TRAŽBINE - ERSTE &amp; STEIERMÄRKISCHE S-LEASING.pdf; 07-02-26-26 PRIJAVA TRAŽBINE - MGA TRGOVINA.pdf; 07-02-26-29 PRIJAVA TRAŽBINE - MGA TRGOVINA - ISPRAVAK PRIJAVE.pdf; 07-02-26-28 PRIJAVA TRAŽBINE - RIPEA.pdf; 07-02-26-30 PRIJAVA TRAŽBINE - INTERSPED TEAM.pdf; 07-02-26-31 PRIJAVA TRAŽBINE - GEBR. SCHROEDER.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a4730a9-44a0-4fc7-bc61-83b01cd30fcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-113/2026 I. DIO</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:46:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fddcc9b2-dc2a-41a8-b204-3046adedc121</t>
+  </si>
+  <si>
+    <t>07-02-26-3 PRIJAVA TRAŽBINE - METAL-KOVIS AS.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - METAL-KOVIS AS - ISPRAVAK PRIJAVE.pdf; 07-02-26-4 PRIJAVA TRAŽBINE - HAMAG-BICRO.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - MF, POREZNA UPRAVA.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - UNICREDIT LEASING CROATIA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - TEKIM.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - HIRŽIN COMMERCE.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - CORAL CROATIA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - TRASTING.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - TRASTING - ISPRAVAK PRIJAVE.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - TEXIMP.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - A1 HRVATSKA.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - FINESA CREDOS.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - ADDIKO BANK.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fddcc9b2-dc2a-41a8-b204-3046adedc121/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 12.05.2026.</t>
   </si>
   <si>
     <t>INDUSTRIAL MAINTENANCE društvo s ograničenom odgovornošću za proizvodnju i održavanje industrijskih postrojenja</t>
   </si>
   <si>
     <t>Ulica Mavra Schlengera 3, 42204 Gornji Kneginec, Hrvatska</t>
   </si>
   <si>
-    <t>82657377889</t>
-[...1 lines deleted...]
-  <si>
     <t>INDUSTRIAL MAINTENANCE društvo s ograničenom odgovornošću za proizvodnju i održavanje industrijskih postrojenja 82657377889</t>
   </si>
   <si>
     <t>12.05.2026. 12:38:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9013e108-aa5d-40b2-823e-bfb99d2e563e</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9013e108-aa5d-40b2-823e-bfb99d2e563e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=113&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka od 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.</t>
   </si>
   <si>
     <t>12.05.2026. 10:53:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7c5021b3-504e-4131-90e1-2eb0ca9abfbf</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-113_2026-2-1 - 2 Potvrda o blokadi računa i novčanih sredstava ovršenika.pdf; Prilog St-113_2026-2-2 - 3 Očevidnik o danima insolventnosti.pdf; Prilog St-113_2026-2-3 - 4 Očevidnik neizvršenih osnova sa specifikacijom naplate.pdf; Prilog St-113_2026-2-4 - 5 Izjava o broju zaposlenih.pdf; Prilog St-113_2026-2-5 - 6 GFI-POD601 IND.MTC.2026.pdf; Prilog St-113_2026-2-6 - 7 Bilješke 28.02.2026.pdf; Prilog St-113_2026-2-7 - 8 PKK 04.05.2026..pdf; Prilog St-113_2026-2-8 - 9 Otvorene stavke kupaca.pdf; Prilog St-113_2026-2-9 - 10 Otvorene stavke dobavljača.pdf; Prilog St-113_2026-2-10 - 11 Prometne dozvole vozila u vlasništvu i leasingu.pdf; Prilog St-113_2026-2-11 - 12 Ugovori o kreditima.pdf; Prilog St-113_2026-2-12 - 13 Ugovori o leasingu.pdf; Prilog St-113_2026-2-13 - 14 Izvadak iz BZP-a 333_1.pdf; Prilog St-113_2026-2-14 - 15 Dodatne konto kartice.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7c5021b3-504e-4131-90e1-2eb0ca9abfbf/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +203,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +337,168 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>