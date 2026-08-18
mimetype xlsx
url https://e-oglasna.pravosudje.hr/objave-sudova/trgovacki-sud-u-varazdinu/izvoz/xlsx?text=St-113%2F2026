--- v1 (2026-07-04)
+++ v2 (2026-08-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="61">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-113/2026</t>
   </si>
   <si>
+    <t>Očitovanje dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Mavra Schlengera 3, Gornji Kneginec</t>
+  </si>
+  <si>
+    <t>82657377889</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE d.o.o. 82657377889</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:25:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/182a443f-67d9-4d77-aefd-cee0d1d482b9</t>
+  </si>
+  <si>
+    <t>07-02-26-35 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA .pdf; 07-02-26-36 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/182a443f-67d9-4d77-aefd-cee0d1d482b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=113&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.07.2026. St-113/2026-7</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE društvo s ograničenom odgovornošću za proizvodnju i održavanje industrijskih postrojenja</t>
+  </si>
+  <si>
+    <t>Ulica Mavra Schlengera 3, 42204 Gornji Kneginec, Hrvatska</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE društvo s ograničenom odgovornošću za proizvodnju i održavanje industrijskih postrojenja 82657377889</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:15:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8da999b-8e79-473f-90fe-16d419d902e5</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8da999b-8e79-473f-90fe-16d419d902e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA  u predstečajnom postupku St-113/2026 </t>
   </si>
   <si>
-    <t>INDUSTRIAL MAINTENANCE d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ulica Mavra Schlengera 3, Gornji Kneginec, 42204 Turčin</t>
   </si>
   <si>
-    <t>82657377889</t>
-[...4 lines deleted...]
-  <si>
     <t>15.06.2026. 08:55:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51f9b83d-5d53-4d09-a40e-10e6f4ab0989</t>
   </si>
   <si>
     <t>07-02-26-32 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51f9b83d-5d53-4d09-a40e-10e6f4ab0989/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=113&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-113/2026 - II. DIO</t>
   </si>
   <si>
     <t>15.06.2026. 08:52:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a4730a9-44a0-4fc7-bc61-83b01cd30fcf</t>
   </si>
   <si>
     <t>07-02-26-17 PRIJAVA TRAŽBINE - HEP OPSKRBA.pdf; 07-02-26-18 PRIJAVA TRAŽBINE - PTP DADO, obrt, vl. D. Cindrić.pdf; 07-02-26-27 PRIJAVA TRAŽBINE - PTP DADO, obrt, vl. D. Cindrić - ISPRAVAK PRIJAVE.pdf; 07-02-26-19 PRIJAVA TRAŽBINE - PILANA NOVAK, obrt, vl. B. Novak - 1. prijava.pdf; 07-02-26-20 PRIJAVA TRAŽBINE - PILANA NOVAK, obrt, vl. B. Novak -2. prijava.pdf; 07-02-26-21 PRIJAVA TRAŽBINE - BIOLES HORIZONT.pdf; 07-02-26-22 PRIJAVA TRAŽBINE - SUZANA CVERLIN.pdf; 07-02-26-23 PRIJAVA TRAŽBINE - NABA TECHNOLOGY.pdf; 07-02-26-24 PRIJAVA TRAŽBINE - ERSTE &amp; STEIERMÄRKISCHE S-LEASING.pdf; 07-02-26-26 PRIJAVA TRAŽBINE - MGA TRGOVINA.pdf; 07-02-26-29 PRIJAVA TRAŽBINE - MGA TRGOVINA - ISPRAVAK PRIJAVE.pdf; 07-02-26-28 PRIJAVA TRAŽBINE - RIPEA.pdf; 07-02-26-30 PRIJAVA TRAŽBINE - INTERSPED TEAM.pdf; 07-02-26-31 PRIJAVA TRAŽBINE - GEBR. SCHROEDER.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a4730a9-44a0-4fc7-bc61-83b01cd30fcf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-113/2026 I. DIO</t>
   </si>
   <si>
     <t>15.06.2026. 08:46:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fddcc9b2-dc2a-41a8-b204-3046adedc121</t>
   </si>
   <si>
     <t>07-02-26-3 PRIJAVA TRAŽBINE - METAL-KOVIS AS.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - METAL-KOVIS AS - ISPRAVAK PRIJAVE.pdf; 07-02-26-4 PRIJAVA TRAŽBINE - HAMAG-BICRO.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - MF, POREZNA UPRAVA.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - UNICREDIT LEASING CROATIA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - TEKIM.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - HIRŽIN COMMERCE.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - CORAL CROATIA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - TRASTING.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - TRASTING - ISPRAVAK PRIJAVE.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - TEXIMP.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - A1 HRVATSKA.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - FINESA CREDOS.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - ADDIKO BANK.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fddcc9b2-dc2a-41a8-b204-3046adedc121/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 12.05.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>INDUSTRIAL MAINTENANCE društvo s ograničenom odgovornošću za proizvodnju i održavanje industrijskih postrojenja 82657377889</t>
   </si>
   <si>
     <t>12.05.2026. 12:38:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9013e108-aa5d-40b2-823e-bfb99d2e563e</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9013e108-aa5d-40b2-823e-bfb99d2e563e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka od 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.</t>
   </si>
   <si>
     <t>12.05.2026. 10:53:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7c5021b3-504e-4131-90e1-2eb0ca9abfbf</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-113_2026-2-1 - 2 Potvrda o blokadi računa i novčanih sredstava ovršenika.pdf; Prilog St-113_2026-2-2 - 3 Očevidnik o danima insolventnosti.pdf; Prilog St-113_2026-2-3 - 4 Očevidnik neizvršenih osnova sa specifikacijom naplate.pdf; Prilog St-113_2026-2-4 - 5 Izjava o broju zaposlenih.pdf; Prilog St-113_2026-2-5 - 6 GFI-POD601 IND.MTC.2026.pdf; Prilog St-113_2026-2-6 - 7 Bilješke 28.02.2026.pdf; Prilog St-113_2026-2-7 - 8 PKK 04.05.2026..pdf; Prilog St-113_2026-2-8 - 9 Otvorene stavke kupaca.pdf; Prilog St-113_2026-2-9 - 10 Otvorene stavke dobavljača.pdf; Prilog St-113_2026-2-10 - 11 Prometne dozvole vozila u vlasništvu i leasingu.pdf; Prilog St-113_2026-2-11 - 12 Ugovori o kreditima.pdf; Prilog St-113_2026-2-12 - 13 Ugovori o leasingu.pdf; Prilog St-113_2026-2-13 - 14 Izvadak iz BZP-a 333_1.pdf; Prilog St-113_2026-2-14 - 15 Dodatne konto kartice.pdf</t>
   </si>
@@ -203,51 +236,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -309,196 +342,280 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>