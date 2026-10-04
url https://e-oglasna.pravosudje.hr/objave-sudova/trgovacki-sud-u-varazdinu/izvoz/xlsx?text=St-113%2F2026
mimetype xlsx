--- v2 (2026-08-18)
+++ v3 (2026-10-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="71">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,108 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-113/2026</t>
   </si>
   <si>
+    <t>Rješenje od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE društvo s ograničenom odgovornošću za proizvodnju i održavanje industrijskih postrojenja</t>
+  </si>
+  <si>
+    <t>Ulica Mavra Schlengera 3, 42204 Gornji Kneginec, Hrvatska</t>
+  </si>
+  <si>
+    <t>82657377889</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE društvo s ograničenom odgovornošću za proizvodnju i održavanje industrijskih postrojenja 82657377889</t>
+  </si>
+  <si>
+    <t>01.09.2026. 11:31:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3b1cccc-5980-445f-b5e3-2f64ecb1af81</t>
+  </si>
+  <si>
+    <t>Rješenje - produljen sudski rok.pdf O142O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3b1cccc-5980-445f-b5e3-2f64ecb1af81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=113&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-113/2026</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Mavra Schlengera 3, Gornji Kneginec, 42204 Turčin</t>
+  </si>
+  <si>
+    <t>INDUSTRIAL MAINTENANCE d.o.o. 82657377889</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:11:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ffece-142d-40eb-a975-4d582fabe24e</t>
+  </si>
+  <si>
+    <t>07-02-26-37 TABLICA OSPORENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ffece-142d-40eb-a975-4d582fabe24e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Očitovanje dužnika i povjerenika o prijavljenim tražbinama u predstečajnom postupku</t>
   </si>
   <si>
-    <t>INDUSTRIAL MAINTENANCE d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ulica Mavra Schlengera 3, Gornji Kneginec</t>
   </si>
   <si>
-    <t>82657377889</t>
-[...4 lines deleted...]
-  <si>
     <t>27.07.2026. 09:25:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/182a443f-67d9-4d77-aefd-cee0d1d482b9</t>
   </si>
   <si>
     <t>07-02-26-35 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA .pdf; 07-02-26-36 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/182a443f-67d9-4d77-aefd-cee0d1d482b9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=113&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 07.07.2026. St-113/2026-7</t>
   </si>
   <si>
-    <t>INDUSTRIAL MAINTENANCE društvo s ograničenom odgovornošću za proizvodnju i održavanje industrijskih postrojenja</t>
-[...7 lines deleted...]
-  <si>
     <t>07.07.2026. 13:15:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e8da999b-8e79-473f-90fe-16d419d902e5</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e8da999b-8e79-473f-90fe-16d419d902e5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA  u predstečajnom postupku St-113/2026 </t>
-  </si>
-[...1 lines deleted...]
-    <t>Ulica Mavra Schlengera 3, Gornji Kneginec, 42204 Turčin</t>
   </si>
   <si>
     <t>15.06.2026. 08:55:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51f9b83d-5d53-4d09-a40e-10e6f4ab0989</t>
   </si>
   <si>
     <t>07-02-26-32 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51f9b83d-5d53-4d09-a40e-10e6f4ab0989/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-113/2026 - II. DIO</t>
   </si>
   <si>
     <t>15.06.2026. 08:52:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a4730a9-44a0-4fc7-bc61-83b01cd30fcf</t>
   </si>
   <si>
     <t>07-02-26-17 PRIJAVA TRAŽBINE - HEP OPSKRBA.pdf; 07-02-26-18 PRIJAVA TRAŽBINE - PTP DADO, obrt, vl. D. Cindrić.pdf; 07-02-26-27 PRIJAVA TRAŽBINE - PTP DADO, obrt, vl. D. Cindrić - ISPRAVAK PRIJAVE.pdf; 07-02-26-19 PRIJAVA TRAŽBINE - PILANA NOVAK, obrt, vl. B. Novak - 1. prijava.pdf; 07-02-26-20 PRIJAVA TRAŽBINE - PILANA NOVAK, obrt, vl. B. Novak -2. prijava.pdf; 07-02-26-21 PRIJAVA TRAŽBINE - BIOLES HORIZONT.pdf; 07-02-26-22 PRIJAVA TRAŽBINE - SUZANA CVERLIN.pdf; 07-02-26-23 PRIJAVA TRAŽBINE - NABA TECHNOLOGY.pdf; 07-02-26-24 PRIJAVA TRAŽBINE - ERSTE &amp; STEIERMÄRKISCHE S-LEASING.pdf; 07-02-26-26 PRIJAVA TRAŽBINE - MGA TRGOVINA.pdf; 07-02-26-29 PRIJAVA TRAŽBINE - MGA TRGOVINA - ISPRAVAK PRIJAVE.pdf; 07-02-26-28 PRIJAVA TRAŽBINE - RIPEA.pdf; 07-02-26-30 PRIJAVA TRAŽBINE - INTERSPED TEAM.pdf; 07-02-26-31 PRIJAVA TRAŽBINE - GEBR. SCHROEDER.pdf</t>
   </si>
@@ -236,51 +266,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -384,144 +414,144 @@
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>41</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>36</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>42</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>43</v>
       </c>
       <c r="L5" t="s">
         <v>44</v>
       </c>
       <c r="M5" t="s">
         <v>45</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>46</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
         <v>47</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>48</v>
       </c>
       <c r="L6" t="s">
         <v>49</v>
       </c>
       <c r="M6" t="s">
         <v>50</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
@@ -577,45 +607,129 @@
         <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
       <c r="I8" t="s">
         <v>57</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>58</v>
       </c>
       <c r="L8" t="s">
         <v>59</v>
       </c>
       <c r="M8" t="s">
         <v>60</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>