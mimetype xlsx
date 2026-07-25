--- v0 (2026-05-23)
+++ v1 (2026-07-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,94 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-116/2026</t>
   </si>
   <si>
+    <t>St-116/2026-14
+Rješenje od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>ED TRADE društvo s ograničenom odgovornošću za usluge i proizvodnju</t>
+  </si>
+  <si>
+    <t>Ulica Marina Držića 2, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>99268618139</t>
+  </si>
+  <si>
+    <t>ED TRADE društvo s ograničenom odgovornošću za usluge i proizvodnju 99268618139</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:52:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0103a25d-5ec5-446a-ae4a-110b39dca372</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0103a25d-5ec5-446a-ae4a-110b39dca372/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=116&amp;godina=2026</t>
+  </si>
+  <si>
     <t>St-116/2026-10-Rješenje od 14.05.2026.</t>
   </si>
   <si>
-    <t>ED TRADE društvo s ograničenom odgovornošću za usluge i proizvodnju</t>
-[...10 lines deleted...]
-  <si>
     <t>14.05.2026. 11:42:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a996f98c-00fa-4806-ab37-a22042c509cd</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a996f98c-00fa-4806-ab37-a22042c509cd/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=116&amp;godina=2026</t>
   </si>
   <si>
     <t>St-116/2026-9-Zaključak od 14.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 11:42:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/de18eab4-62de-478b-a9db-85f795bf5421</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/de18eab4-62de-478b-a9db-85f795bf5421/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-116/2026-8-Rješenje od 14.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 11:42:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ba55189-0561-4633-a208-3697489f3de6</t>
   </si>
@@ -180,51 +196,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -398,42 +414,84 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>