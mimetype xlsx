--- v1 (2026-07-25)
+++ v2 (2026-09-11)
@@ -6,132 +6,148 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-116/2026</t>
+  </si>
+  <si>
+    <t>St-116/2026-19-Izvješće stečajnog upravitelja od 18.08.2026. uz pripadajuće priloge
+(Pregled imovine i obveza; Popis predmeta stečajne mase; Tablice prijavljenih tražbina; Popis vjerovnika i dr.)</t>
+  </si>
+  <si>
+    <t>ED TRADE društvo s ograničenom odgovornošću za usluge i proizvodnju</t>
+  </si>
+  <si>
+    <t>Ulica Marina Držića 2, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>99268618139</t>
+  </si>
+  <si>
+    <t>ED TRADE društvo s ograničenom odgovornošću za usluge i proizvodnju 99268618139</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:46:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d470c003-331b-4eb2-ac78-0f464ecc3222</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-116_2026-19-1 - Bruto bilanca 02.06.2026..pdf; Prilog St-116_2026-19-2 - Pregled imovine i obveza čl 223 SZ.pdf; Prilog St-116_2026-19-3 - NKD.pdf; Prilog St-116_2026-19-4 - Popis predmeta stečajne mase čl 221 SZ.pdf; Prilog St-116_2026-19-5 - HZMO potvrda.pdf; Prilog St-116_2026-19-6 - O17 Tablice prijavljenih tražbina, razlučnih i izlučnih prava (čl. 259. st. 1. SZ).pdf; Prilog St-116_2026-19-7 - Popis vjerovnika čl 222 SZ.pdf; Prilog St-116_2026-19-8 - Zapisnik_Arhiviranje poslovne dokumentacije.pdf; Prilog St-116_2026-19-9 - MARI - ED TRADE u stečaju ugovor potpisan.pdf; Prilog St-116_2026-19-10 - RSV.pdf; Prilog St-116_2026-19-11 - zapisnik inventura 24062026.jpeg; Prilog St-116_2026-19-12 - FINA očevidnik 24062026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d470c003-331b-4eb2-ac78-0f464ecc3222/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=116&amp;godina=2026</t>
   </si>
   <si>
     <t>St-116/2026-14
 Rješenje od 03.06.2026.</t>
   </si>
   <si>
-    <t>ED TRADE društvo s ograničenom odgovornošću za usluge i proizvodnju</t>
-[...10 lines deleted...]
-  <si>
     <t>03.06.2026. 11:52:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0103a25d-5ec5-446a-ae4a-110b39dca372</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0103a25d-5ec5-446a-ae4a-110b39dca372/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=116&amp;godina=2026</t>
   </si>
   <si>
     <t>St-116/2026-10-Rješenje od 14.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 11:42:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a996f98c-00fa-4806-ab37-a22042c509cd</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a996f98c-00fa-4806-ab37-a22042c509cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-116/2026-9-Zaključak od 14.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 11:42:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/de18eab4-62de-478b-a9db-85f795bf5421</t>
   </si>
@@ -196,51 +212,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -456,42 +472,84 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>