--- v2 (2026-09-11)
+++ v3 (2026-10-28)
@@ -6,132 +6,148 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-116/2026</t>
+  </si>
+  <si>
+    <t>St-116/2026-24-Rješenje  o utvrđenim 
+tražbinama od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>ED TRADE društvo s ograničenom odgovornošću za usluge i proizvodnju</t>
+  </si>
+  <si>
+    <t>Ulica Marina Držića 2, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>99268618139</t>
+  </si>
+  <si>
+    <t>ED TRADE društvo s ograničenom odgovornošću za usluge i proizvodnju 99268618139</t>
+  </si>
+  <si>
+    <t>16.10.2026. 10:37:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ceb5d27-a004-4a59-b519-f444cd789c7b</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ceb5d27-a004-4a59-b519-f444cd789c7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=116&amp;godina=2026</t>
   </si>
   <si>
     <t>St-116/2026-19-Izvješće stečajnog upravitelja od 18.08.2026. uz pripadajuće priloge
 (Pregled imovine i obveza; Popis predmeta stečajne mase; Tablice prijavljenih tražbina; Popis vjerovnika i dr.)</t>
   </si>
   <si>
-    <t>ED TRADE društvo s ograničenom odgovornošću za usluge i proizvodnju</t>
-[...10 lines deleted...]
-  <si>
     <t>24.08.2026. 13:46:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d470c003-331b-4eb2-ac78-0f464ecc3222</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-116_2026-19-1 - Bruto bilanca 02.06.2026..pdf; Prilog St-116_2026-19-2 - Pregled imovine i obveza čl 223 SZ.pdf; Prilog St-116_2026-19-3 - NKD.pdf; Prilog St-116_2026-19-4 - Popis predmeta stečajne mase čl 221 SZ.pdf; Prilog St-116_2026-19-5 - HZMO potvrda.pdf; Prilog St-116_2026-19-6 - O17 Tablice prijavljenih tražbina, razlučnih i izlučnih prava (čl. 259. st. 1. SZ).pdf; Prilog St-116_2026-19-7 - Popis vjerovnika čl 222 SZ.pdf; Prilog St-116_2026-19-8 - Zapisnik_Arhiviranje poslovne dokumentacije.pdf; Prilog St-116_2026-19-9 - MARI - ED TRADE u stečaju ugovor potpisan.pdf; Prilog St-116_2026-19-10 - RSV.pdf; Prilog St-116_2026-19-11 - zapisnik inventura 24062026.jpeg; Prilog St-116_2026-19-12 - FINA očevidnik 24062026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d470c003-331b-4eb2-ac78-0f464ecc3222/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=116&amp;godina=2026</t>
   </si>
   <si>
     <t>St-116/2026-14
 Rješenje od 03.06.2026.</t>
   </si>
   <si>
     <t>03.06.2026. 11:52:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0103a25d-5ec5-446a-ae4a-110b39dca372</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0103a25d-5ec5-446a-ae4a-110b39dca372/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-116/2026-10-Rješenje od 14.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 11:42:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a996f98c-00fa-4806-ab37-a22042c509cd</t>
@@ -212,51 +228,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -514,42 +530,84 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>