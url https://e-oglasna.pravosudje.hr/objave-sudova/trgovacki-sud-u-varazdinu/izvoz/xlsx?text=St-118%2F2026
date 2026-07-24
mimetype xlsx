--- v0 (2026-05-23)
+++ v1 (2026-07-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-118/2026</t>
   </si>
   <si>
+    <t>Rješenje o otvaranju stečajnoga postupka od 29.06.2026. poslovni broj St-118/2026-19.</t>
+  </si>
+  <si>
+    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo</t>
+  </si>
+  <si>
+    <t>Hallerova aleja 1, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>35240694317</t>
+  </si>
+  <si>
+    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo 35240694317</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:58:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c9cfb5a-9138-4474-af75-b40dfe31cdb8</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c9cfb5a-9138-4474-af75-b40dfe31cdb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje - poziv za ročište od 19.05.2026. poslovni broj St-118/2026-6.</t>
   </si>
   <si>
-    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo</t>
-[...10 lines deleted...]
-  <si>
     <t>19.05.2026. 14:44:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6dbb3874-b866-44e5-8cdf-2122b800dfd7</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6dbb3874-b866-44e5-8cdf-2122b800dfd7/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=118&amp;godina=2026</t>
   </si>
   <si>
     <t>Zahtjev za provedbu skraćenoga stečajnoga postupka od 13.05.2026. poslovni broj St-118/2026-1.</t>
   </si>
   <si>
     <t>13.05.2026. 14:53:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3bf774fb-4ee1-435e-b2f5-0e6f52549a2d</t>
   </si>
   <si>
     <t>Zahtjev za pokretanje skraćenog stečajnog postupka.pdf P1000000010P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3bf774fb-4ee1-435e-b2f5-0e6f52549a2d/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +164,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +298,84 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>