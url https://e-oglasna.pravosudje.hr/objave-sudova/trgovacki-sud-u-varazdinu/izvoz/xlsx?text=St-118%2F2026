--- v1 (2026-07-24)
+++ v2 (2026-09-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="49">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,114 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-118/2026</t>
   </si>
   <si>
+    <t>Tablica prijavljenih tražbina vjerovnika od 08.09.2026. poslovni broj St-118/2026-23.</t>
+  </si>
+  <si>
+    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Hallerova aleja 1, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>35240694317</t>
+  </si>
+  <si>
+    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo u stečaju 35240694317</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:05:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f75a715f-3f6d-41e9-a4db-78cd328c2d02</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih i osporenih tražbina.pdf P605P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f75a715f-3f6d-41e9-a4db-78cd328c2d02/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Izvješće stečajne upraviteljice od 08.09.2026. poslovni broj St-118/2026-22 s prilozima.</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35a01620-f166-4349-bbcc-7ba97526950d</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-118_2026-22-1 - Copy of GFI-POD Godišnji financijski izvještaj poduzetnika gk 31.12.2023 sast 2.4.2024.xls; Prilog St-118_2026-22-2 - Copy of GFI-POD501 GK 2024.xls; Prilog St-118_2026-22-3 - Copy of GFI-POD601 GK 2025.xls; Prilog St-118_2026-22-4 - hrote gk (002).pdf; Prilog St-118_2026-22-5 - Dugotrajna imovina u upotrebi 07.09.2026.pdf; Prilog St-118_2026-22-6 - Scan.pdf; Prilog St-118_2026-22-7 - 138-1-1 RACUN ZA ICB 4cx 87.doc; Prilog St-118_2026-22-8 - 139-1-1 RACUN ZA ICB js220 117.doc; Prilog St-118_2026-22-9 - ZK-1397-KASTELANEC-07-09-2026-12-15.pdf; Prilog St-118_2026-22-10 - ZK-14096-VARAZDIN-07-09-2026-12-16.pdf; Prilog St-118_2026-22-11 - ZK-15087-VARAZDIN-07-09-2026-12-17.pdf; Prilog St-118_2026-22-12 - ZK-15088-VARAZDIN-07-09-2026-12-18.pdf; Prilog St-118_2026-22-13 - ZK-15089-VARAZDIN-07-09-2026-12-18.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35a01620-f166-4349-bbcc-7ba97526950d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje o otvaranju stečajnoga postupka od 29.06.2026. poslovni broj St-118/2026-19.</t>
   </si>
   <si>
     <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo</t>
   </si>
   <si>
-    <t>Hallerova aleja 1, 42000 Varaždin, Hrvatska</t>
-[...4 lines deleted...]
-  <si>
     <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo 35240694317</t>
   </si>
   <si>
     <t>29.06.2026. 13:58:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c9cfb5a-9138-4474-af75-b40dfe31cdb8</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c9cfb5a-9138-4474-af75-b40dfe31cdb8/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=118&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje - poziv za ročište od 19.05.2026. poslovni broj St-118/2026-6.</t>
   </si>
   <si>
     <t>19.05.2026. 14:44:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6dbb3874-b866-44e5-8cdf-2122b800dfd7</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6dbb3874-b866-44e5-8cdf-2122b800dfd7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zahtjev za provedbu skraćenoga stečajnoga postupka od 13.05.2026. poslovni broj St-118/2026-1.</t>
   </si>
   <si>
     <t>13.05.2026. 14:53:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3bf774fb-4ee1-435e-b2f5-0e6f52549a2d</t>
   </si>
@@ -164,51 +200,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -312,70 +348,154 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
-[...5 lines deleted...]
-      <c r="N4" t="s">
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>