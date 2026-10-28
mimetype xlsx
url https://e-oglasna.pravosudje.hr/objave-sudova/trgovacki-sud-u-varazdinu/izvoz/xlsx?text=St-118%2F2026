--- v2 (2026-09-10)
+++ v3 (2026-10-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="54">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-118/2026</t>
   </si>
   <si>
+    <t>Rješenje o utvrđenim tražbinama od 28.10.2026. poslovni broj St-118/2026-28.</t>
+  </si>
+  <si>
+    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Hallerova aleja 1, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>35240694317</t>
+  </si>
+  <si>
+    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo u stečaju 35240694317</t>
+  </si>
+  <si>
+    <t>28.10.2026. 10:45:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc2b6253-6c3f-4e28-b72f-5dde4adc6ddd</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc2b6253-6c3f-4e28-b72f-5dde4adc6ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Tablica prijavljenih tražbina vjerovnika od 08.09.2026. poslovni broj St-118/2026-23.</t>
   </si>
   <si>
-    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>09.09.2026. 09:05:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f75a715f-3f6d-41e9-a4db-78cd328c2d02</t>
   </si>
   <si>
     <t>Tablica prijavljenih i osporenih tražbina.pdf P605P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f75a715f-3f6d-41e9-a4db-78cd328c2d02/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=118&amp;godina=2026</t>
   </si>
   <si>
     <t>Izvješće stečajne upraviteljice od 08.09.2026. poslovni broj St-118/2026-22 s prilozima.</t>
   </si>
   <si>
     <t>09.09.2026. 09:02:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/35a01620-f166-4349-bbcc-7ba97526950d</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-118_2026-22-1 - Copy of GFI-POD Godišnji financijski izvještaj poduzetnika gk 31.12.2023 sast 2.4.2024.xls; Prilog St-118_2026-22-2 - Copy of GFI-POD501 GK 2024.xls; Prilog St-118_2026-22-3 - Copy of GFI-POD601 GK 2025.xls; Prilog St-118_2026-22-4 - hrote gk (002).pdf; Prilog St-118_2026-22-5 - Dugotrajna imovina u upotrebi 07.09.2026.pdf; Prilog St-118_2026-22-6 - Scan.pdf; Prilog St-118_2026-22-7 - 138-1-1 RACUN ZA ICB 4cx 87.doc; Prilog St-118_2026-22-8 - 139-1-1 RACUN ZA ICB js220 117.doc; Prilog St-118_2026-22-9 - ZK-1397-KASTELANEC-07-09-2026-12-15.pdf; Prilog St-118_2026-22-10 - ZK-14096-VARAZDIN-07-09-2026-12-16.pdf; Prilog St-118_2026-22-11 - ZK-15087-VARAZDIN-07-09-2026-12-17.pdf; Prilog St-118_2026-22-12 - ZK-15088-VARAZDIN-07-09-2026-12-18.pdf; Prilog St-118_2026-22-13 - ZK-15089-VARAZDIN-07-09-2026-12-18.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/35a01620-f166-4349-bbcc-7ba97526950d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju stečajnoga postupka od 29.06.2026. poslovni broj St-118/2026-19.</t>
   </si>
   <si>
     <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo</t>
   </si>
   <si>
     <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo 35240694317</t>
   </si>
@@ -200,51 +215,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -348,154 +363,196 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I5" t="s">
         <v>40</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>41</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" t="s">
         <v>43</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>44</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I6" t="s">
         <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>46</v>
       </c>
       <c r="L6" t="s">
         <v>47</v>
       </c>
       <c r="M6" t="s">
         <v>48</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>