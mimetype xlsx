--- v0 (2026-06-24)
+++ v1 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-121/2026</t>
   </si>
   <si>
+    <t>Rješenje o otvaranju stečajnog postupka od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>RS EDITING d.o.o. za usluge</t>
+  </si>
+  <si>
+    <t>Ulica Ivice Uranića 25, 42205 Zamlača, Hrvatska</t>
+  </si>
+  <si>
+    <t>91665184227</t>
+  </si>
+  <si>
+    <t>RS EDITING d.o.o. za usluge 91665184227</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:50:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf7aa26a-77be-4a71-8908-920348fdf8f0</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf7aa26a-77be-4a71-8908-920348fdf8f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 12.06.2026.</t>
   </si>
   <si>
-    <t>RS EDITING d.o.o. za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>15.06.2026. 14:37:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c089673-c21d-4404-8f2d-965e243be4f2</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c089673-c21d-4404-8f2d-965e243be4f2/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=121&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 12.06.2026.</t>
   </si>
   <si>
     <t>15.06.2026. 14:36:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6fc70663-568b-491f-8612-69daf009e30c</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6fc70663-568b-491f-8612-69daf009e30c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o pokretanju prethodnog postupka od 12.06.2026.</t>
   </si>
   <si>
     <t>15.06.2026. 14:33:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a854b884-944d-4494-9e70-50361b17991b</t>
   </si>
@@ -164,51 +179,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +355,84 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>