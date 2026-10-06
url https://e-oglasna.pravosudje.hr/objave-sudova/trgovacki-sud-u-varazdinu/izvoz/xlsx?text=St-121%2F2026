--- v1 (2026-08-15)
+++ v2 (2026-10-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="59">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,129 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-121/2026</t>
   </si>
   <si>
+    <t>Rješenje o utvrđenim tražbinama od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>RS EDITING d.o.o. za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Ivice Uranića 25, 42205 Zamlača, Hrvatska</t>
+  </si>
+  <si>
+    <t>91665184227</t>
+  </si>
+  <si>
+    <t>RS EDITING d.o.o. za usluge u stečaju 91665184227</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:29:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3bce5af-0466-4f7c-9770-3b3782a539da</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3bce5af-0466-4f7c-9770-3b3782a539da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Izvješće od 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:24:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa7a975-25ce-4457-a804-bc2caf2199f6</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-121_2026-24-1 - 07092026_Popis predmeta stečajne mase (RS EDITING d.o.o. u stečaju) dp.pdf; Prilog St-121_2026-24-2 - 07092026_Popis vjerovnika (RS EDITING d.o.o. u stečaju) dp.pdf; Prilog St-121_2026-24-3 - 07092026_Pregled imovine i obveza (RS EDITING d.o.o. u stečaju) dp.pdf; Prilog St-121_2026-24-4 - 07092026_Tablica prijavljenih tražbina, razlučnih i izlučnih prava (RS EDITING d.o.o. u stečaju) .pdf; Prilog St-121_2026-24-5 - Prilog 3 _ Izvadak iz registra stvarnih vlasnika.pdf; Prilog St-121_2026-24-6 - Prilog 1 _ BRUTO BILANCA 30.09.2025..pdf; Prilog St-121_2026-24-7 - Prilog 7 _ E-mail koresponendencija s Poreznom upravom.pdf; Prilog St-121_2026-24-8 - Prilog 4 _ Potvrda Hrvatskog zavoda za mirovinsko osiguranje.pdf; Prilog St-121_2026-24-9 - Prilog 2 _ Obavijest o razvrstavanju poslovnog subjekta prema NKD-u.pdf; Prilog St-121_2026-24-10 - Prilog 5 _ Uvjerenje o vlasništvu vozila CVH d.d.pdf; Prilog St-121_2026-24-11 - Prilog 6 _ Kataloška procjena vozila CVH.pdf; Prilog St-121_2026-24-12 - Prilog 9 _ Ugovor o obavljanju knjigovodstvenih usluga AHAC d.o.o..pdf; Prilog St-121_2026-24-13 - Prilog 13 _ Dopis Conexin d.o.o. poziv na plaćanje.pdf; Prilog St-121_2026-24-14 - Prilog 12 _ Dopis Neđad Bajrić.pdf; Prilog St-121_2026-24-15 - Prilog 14 _ E-mail upućen društvu INENERGIETCHNIK GMBH.pdf; Prilog St-121_2026-24-16 - Prilog 15 _ Potvrda FINA-e (Siniša Rožić).pdf; Prilog St-121_2026-24-17 - Prilog 11 _ Izjave radnika (Jožef Ros, Ivana Rožić, Siniša Rožić, Darko Leskovar).pdf; Prilog St-121_2026-24-18 - Prilog 16 _ Izjava Siniša Rožić.pdf; Prilog St-121_2026-24-19 - Prilog 10 _ Računi (AGRAM TIS d.o.o., MARSA d.o.o., CVH, račun pošte).pdf; Prilog St-121_2026-24-20 - Prilog 8 _ Sudačka mreža (Oglas).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa7a975-25ce-4457-a804-bc2caf2199f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak stečajne upraviteljice od 31.8. 2026. prijava tražbine stečajnog vjerovnika</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:17:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/347e3084-f7a4-47e9-a11c-2ee4ca1258d2</t>
+  </si>
+  <si>
+    <t>Prijava tražbine u stečajnom postupku.pdf P88P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/347e3084-f7a4-47e9-a11c-2ee4ca1258d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje o otvaranju stečajnog postupka od 29.06.2026.</t>
   </si>
   <si>
     <t>RS EDITING d.o.o. za usluge</t>
   </si>
   <si>
-    <t>Ulica Ivice Uranića 25, 42205 Zamlača, Hrvatska</t>
-[...4 lines deleted...]
-  <si>
     <t>RS EDITING d.o.o. za usluge 91665184227</t>
   </si>
   <si>
     <t>29.06.2026. 14:50:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf7aa26a-77be-4a71-8908-920348fdf8f0</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf7aa26a-77be-4a71-8908-920348fdf8f0/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=121&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 12.06.2026.</t>
   </si>
   <si>
     <t>15.06.2026. 14:37:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c089673-c21d-4404-8f2d-965e243be4f2</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6c089673-c21d-4404-8f2d-965e243be4f2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 12.06.2026.</t>
   </si>
   <si>
     <t>15.06.2026. 14:36:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6fc70663-568b-491f-8612-69daf009e30c</t>
   </si>
@@ -179,51 +230,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -369,70 +420,196 @@
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" t="s">
+        <v>38</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
-[...5 lines deleted...]
-      <c r="N5" t="s">
+      <c r="I6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>39</v>
+      </c>
+      <c r="I8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>