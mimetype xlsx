--- v0 (2026-06-11)
+++ v1 (2026-07-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="50">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,133 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-139/2026</t>
   </si>
   <si>
+    <t>Rješenje od 03.07.2026.
+St-139/2026-6</t>
+  </si>
+  <si>
+    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 25, 42209 Hrašćica, Hrvatska</t>
+  </si>
+  <si>
+    <t>82032503652</t>
+  </si>
+  <si>
+    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju 82032503652</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:40:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe8e8d22-2ce4-41e2-8545-7586311b1735</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe8e8d22-2ce4-41e2-8545-7586311b1735/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-139/2026</t>
+  </si>
+  <si>
+    <t>V-solutions d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica kralja Tomislava 25, Hrašćica</t>
+  </si>
+  <si>
+    <t>V-solutions d.o.o. 82032503652</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:26:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acf2b9cd-898a-455b-9694-e397e84dcf0f</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - HAMAG-BICRO.pdf; 07-02-26-5 PRIJAVA TRAŽBINE -HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -MDV-PLUS.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -PLANTAK, obrt, vl. M. Plantak.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -KROVOPOKRIVAČKI RADOVI CALIMERO.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -MARIJA POKOS LUKINEC.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -PAKO.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -PAKO - ISPRAVAK PRIJAVE.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -PORSCHE LEASING.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -FALKONET.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -FALKONET - ISPRAVAK PRIJAVE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acf2b9cd-898a-455b-9694-e397e84dcf0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-139/2026</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:20:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7760bb3f-4d7e-4463-bc2b-134c1184c891</t>
+  </si>
+  <si>
+    <t>07-02-26-17 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7760bb3f-4d7e-4463-bc2b-134c1184c891/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog za otvaranje predstečajnog postupka od 26.05.2026.; uz priloge</t>
   </si>
   <si>
-    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju</t>
-[...10 lines deleted...]
-  <si>
     <t>28.05.2026. 10:32:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1acd3faa-39cb-4c07-a376-186851033e8b</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-139_2026-1-1 - Dokaz o uplati predujma.pdf; Prilog St-139_2026-1-2 - Izjava o broju zaposlenih.pdf; Prilog St-139_2026-1-3 - Potvrda o blokadi računa i očevidnik.pdf; Prilog St-139_2026-1-4 - Godišnji financijski izvještaj poduzetnika za 2026..pdf; Prilog St-139_2026-1-5 - Bilješke uz financijske izvještaje.pdf; Prilog St-139_2026-1-6 - Uvid u stanje računa poreznog obveznika.pdf; Prilog St-139_2026-1-7 - Očevidnik.pdf; Prilog St-139_2026-1-8 - Ispis otvorenih stavki.pdf; Prilog St-139_2026-1-9 - Konto kartice.pdf; Prilog St-139_2026-1-10 - Ugovori o kreditima.pdf; Prilog St-139_2026-1-11 - Upravni ugovor i preslika prometne dozvole.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1acd3faa-39cb-4c07-a376-186851033e8b/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=139&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 28.05.2026.; St-139/2026-2
 - otvaranje predstečajnog postupka</t>
   </si>
   <si>
     <t>28.05.2026. 10:32:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e07a5528-c6b1-4e73-9524-bb74ae5472c0</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e07a5528-c6b1-4e73-9524-bb74ae5472c0/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
@@ -150,51 +205,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -256,70 +311,196 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
         <v>30</v>
       </c>
-      <c r="M3" t="s">
-[...2 lines deleted...]
-      <c r="N3" t="s">
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>