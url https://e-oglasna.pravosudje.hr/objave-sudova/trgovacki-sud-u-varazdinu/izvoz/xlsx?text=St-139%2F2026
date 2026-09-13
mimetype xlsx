--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -6,144 +6,276 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="93">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-139/2026</t>
+  </si>
+  <si>
+    <t>Podnesak Financijske agencije od 09.09.2026.; 
+- prijave tražbina</t>
+  </si>
+  <si>
+    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 25, 42209 Hrašćica, Hrvatska</t>
+  </si>
+  <si>
+    <t>82032503652</t>
+  </si>
+  <si>
+    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju 82032503652</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/661dd723-8d00-4032-b3bf-3114a851982c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-139_2026-18-1 - Obavijest Fine da povjerenik nije dostavio očitovanje o prijavljenim tražbinama.docx; Prilog St-139_2026-18-2 - Očitovanje dužnika o prijavljenim tražbinama.pdf; Prilog St-139_2026-18-3 - Prijava tražbine vjerovnika Falkonet d.o.o..pdf; Prilog St-139_2026-18-4 - Ispravak prijave tražbina vjerovnika Falkonet d.o.o..pdf; Prilog St-139_2026-18-5 - Prijava tražbine vjerovnika Porsche Leasing d.o.o..pdf; Prilog St-139_2026-18-6 - Prijava tražbine vjerovnika Pako d.o.o..pdf; Prilog St-139_2026-18-7 - Ispravak prijave tražbina vjerovnika Pako d.o.o..pdf; Prilog St-139_2026-18-8 - Prijava tražbine vjerovnika Marija Pokos Lukinec.pdf; Prilog St-139_2026-18-9 - Prijava tražbine vjerovnika Raiffeisenbank Austria d.d..pdf; Prilog St-139_2026-18-10 - Prijava tražbine vjerovnika RH, Ministarstvo financija.pdf; Prilog St-139_2026-18-11 - Prijava tražbine vjerovnika Krovopokrivački radovi Calimero j.d.o.o..pdf; Prilog St-139_2026-18-12 - Prijava tražbine vjerovnika Milivoj Plantak, vl. obrta Plantak.pdf; Prilog St-139_2026-18-13 - Prijava tražbine vjerovnika MDV - plus d.o.o..pdf; Prilog St-139_2026-18-14 - Prijava tražbine vjerovnika Hrvatski zavod za zapošljavanje.pdf; Prilog St-139_2026-18-15 - Prijava tražbine vjerovnika HAMAG-BICRO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/661dd723-8d00-4032-b3bf-3114a851982c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-139/2026</t>
+  </si>
+  <si>
+    <t>V-solutions d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica kralja Tomislava 25, Hrašćica</t>
+  </si>
+  <si>
+    <t>V-solutions d.o.o. 82032503652</t>
+  </si>
+  <si>
+    <t>07.09.2026. 09:20:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07228743-067d-47b6-8d26-7f211c762e90</t>
+  </si>
+  <si>
+    <t>07-02-26-22  TABLICA OSPORENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07228743-067d-47b6-8d26-7f211c762e90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 31.08.2026.
+St-139/2026-16</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:46:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad585d54-a822-4df7-a4e2-d9fb2d34f549</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad585d54-a822-4df7-a4e2-d9fb2d34f549/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 31.08.2026.
+St-139/2026-15</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:45:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74e5d0e1-b4ec-4ef9-a306-a9b0a4d1a221</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74e5d0e1-b4ec-4ef9-a306-a9b0a4d1a221/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:45:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7408255c-4eb6-429e-a921-d66136f2026d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7408255c-4eb6-429e-a921-d66136f2026d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak stečajnog dužnika od 28.08.2026.</t>
+  </si>
+  <si>
+    <t>31.08.2026. 09:45:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dbf1729-9da4-4506-a8df-1c3262f578c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7dbf1729-9da4-4506-a8df-1c3262f578c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika od 27.08.2026.; uz priloge</t>
+  </si>
+  <si>
+    <t>27.08.2026. 12:50:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd318aec-8843-47d4-8a1e-5c622bec07de</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-139_2026-10-1 - obrazac 5. Očitovanje povjerenika.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd318aec-8843-47d4-8a1e-5c622bec07de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.08.2026.; St-139/2026-9</t>
+  </si>
+  <si>
+    <t>26.08.2026. 14:12:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8611b103-2934-45c4-9315-dfbc01249654</t>
+  </si>
+  <si>
+    <t>Rješenje - razrješenje povjerenika.pdf O883O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8611b103-2934-45c4-9315-dfbc01249654/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku i Obavijest da povjerenik nije dostavio očitovanje o prijavljenim tražbinama </t>
+  </si>
+  <si>
+    <t>10.08.2026. 14:27:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f44cc9-f296-4230-8721-8fee2444e496</t>
+  </si>
+  <si>
+    <t>07-02-26-19 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02--26-20 Obavijest -POVJERENIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2f44cc9-f296-4230-8721-8fee2444e496/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 03.07.2026.
 St-139/2026-6</t>
   </si>
   <si>
-    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju</t>
-[...10 lines deleted...]
-  <si>
     <t>03.07.2026. 09:40:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fe8e8d22-2ce4-41e2-8545-7586311b1735</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fe8e8d22-2ce4-41e2-8545-7586311b1735/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=139&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-139/2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>V-solutions d.o.o. 82032503652</t>
   </si>
   <si>
     <t>29.06.2026. 10:26:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acf2b9cd-898a-455b-9694-e397e84dcf0f</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - HAMAG-BICRO.pdf; 07-02-26-5 PRIJAVA TRAŽBINE -HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -MDV-PLUS.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -PLANTAK, obrt, vl. M. Plantak.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -KROVOPOKRIVAČKI RADOVI CALIMERO.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -MARIJA POKOS LUKINEC.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -PAKO.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -PAKO - ISPRAVAK PRIJAVE.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -PORSCHE LEASING.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -FALKONET.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -FALKONET - ISPRAVAK PRIJAVE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acf2b9cd-898a-455b-9694-e397e84dcf0f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-139/2026</t>
   </si>
   <si>
     <t>29.06.2026. 10:20:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7760bb3f-4d7e-4463-bc2b-134c1184c891</t>
   </si>
   <si>
     <t>07-02-26-17 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
@@ -205,51 +337,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -353,60 +485,60 @@
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
@@ -414,93 +546,471 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
+        <v>38</v>
+      </c>
+      <c r="M5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
         <v>47</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>48</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
         <v>49</v>
       </c>
-      <c r="N6" t="s">
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>47</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>30</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>