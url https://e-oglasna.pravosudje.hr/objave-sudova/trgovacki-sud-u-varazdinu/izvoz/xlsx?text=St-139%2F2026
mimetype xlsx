--- v2 (2026-09-13)
+++ v3 (2026-10-28)
@@ -6,171 +6,260 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="120">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-139/2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 23.10.2026.; St-139/2026-28
+- popis prava glasa</t>
+  </si>
+  <si>
+    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 25, 42209 Hrašćica, Hrvatska</t>
+  </si>
+  <si>
+    <t>82032503652</t>
+  </si>
+  <si>
+    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju 82032503652</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:34:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9147e6f-965f-42ff-8079-dbc5b60256f0</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9147e6f-965f-42ff-8079-dbc5b60256f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 23.10.2026.; St-139/2026-27
+- ročište za glasovanje o planu restrukturiranja</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:33:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1eba65c3-8376-4ec1-b510-9601b25a01b1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1eba65c3-8376-4ec1-b510-9601b25a01b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 22.10.2026.; uz priloge
+- plan restrukturiranja</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:45:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f29e88b4-38c1-4d0e-9e9c-e68c1caf48ca</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-139_2026-24-1 - Plan restrukturiranja - V-solutions d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f29e88b4-38c1-4d0e-9e9c-e68c1caf48ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.09.2026.
+St-139/2026-23</t>
+  </si>
+  <si>
+    <t>24.09.2026. 11:59:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7fe2acd-5217-4f0f-85b5-055785d8b44d</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7fe2acd-5217-4f0f-85b5-055785d8b44d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:05:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bd1feae-a6be-4beb-acf3-cb1daa3641d4</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 15.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bd1feae-a6be-4beb-acf3-cb1daa3641d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.; St-139/2026-21
+- utvrđene i osporene tražbine</t>
+  </si>
+  <si>
+    <t>15.09.2026. 13:04:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/061dc608-4a03-4bab-b565-87ced6677494</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/061dc608-4a03-4bab-b565-87ced6677494/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak Financijske agencije od 09.09.2026.; 
 - prijave tražbina</t>
   </si>
   <si>
-    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju</t>
-[...10 lines deleted...]
-  <si>
     <t>10.09.2026. 09:23:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/661dd723-8d00-4032-b3bf-3114a851982c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-139_2026-18-1 - Obavijest Fine da povjerenik nije dostavio očitovanje o prijavljenim tražbinama.docx; Prilog St-139_2026-18-2 - Očitovanje dužnika o prijavljenim tražbinama.pdf; Prilog St-139_2026-18-3 - Prijava tražbine vjerovnika Falkonet d.o.o..pdf; Prilog St-139_2026-18-4 - Ispravak prijave tražbina vjerovnika Falkonet d.o.o..pdf; Prilog St-139_2026-18-5 - Prijava tražbine vjerovnika Porsche Leasing d.o.o..pdf; Prilog St-139_2026-18-6 - Prijava tražbine vjerovnika Pako d.o.o..pdf; Prilog St-139_2026-18-7 - Ispravak prijave tražbina vjerovnika Pako d.o.o..pdf; Prilog St-139_2026-18-8 - Prijava tražbine vjerovnika Marija Pokos Lukinec.pdf; Prilog St-139_2026-18-9 - Prijava tražbine vjerovnika Raiffeisenbank Austria d.d..pdf; Prilog St-139_2026-18-10 - Prijava tražbine vjerovnika RH, Ministarstvo financija.pdf; Prilog St-139_2026-18-11 - Prijava tražbine vjerovnika Krovopokrivački radovi Calimero j.d.o.o..pdf; Prilog St-139_2026-18-12 - Prijava tražbine vjerovnika Milivoj Plantak, vl. obrta Plantak.pdf; Prilog St-139_2026-18-13 - Prijava tražbine vjerovnika MDV - plus d.o.o..pdf; Prilog St-139_2026-18-14 - Prijava tražbine vjerovnika Hrvatski zavod za zapošljavanje.pdf; Prilog St-139_2026-18-15 - Prijava tražbine vjerovnika HAMAG-BICRO.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/661dd723-8d00-4032-b3bf-3114a851982c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=139&amp;godina=2026</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA u predstečajnom postupku St-139/2026</t>
   </si>
   <si>
     <t>V-solutions d.o.o.</t>
   </si>
   <si>
     <t>Ulica kralja Tomislava 25, Hrašćica</t>
   </si>
   <si>
     <t>V-solutions d.o.o. 82032503652</t>
   </si>
   <si>
     <t>07.09.2026. 09:20:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07228743-067d-47b6-8d26-7f211c762e90</t>
   </si>
   <si>
     <t>07-02-26-22  TABLICA OSPORENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07228743-067d-47b6-8d26-7f211c762e90/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 31.08.2026.
 St-139/2026-16</t>
   </si>
   <si>
     <t>31.08.2026. 09:46:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad585d54-a822-4df7-a4e2-d9fb2d34f549</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad585d54-a822-4df7-a4e2-d9fb2d34f549/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 31.08.2026.
 St-139/2026-15</t>
   </si>
   <si>
     <t>31.08.2026. 09:45:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/74e5d0e1-b4ec-4ef9-a306-a9b0a4d1a221</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/74e5d0e1-b4ec-4ef9-a306-a9b0a4d1a221/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak povjerenika od 28.08.2026.</t>
   </si>
   <si>
     <t>31.08.2026. 09:45:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7408255c-4eb6-429e-a921-d66136f2026d</t>
   </si>
   <si>
@@ -223,53 +312,50 @@
   </si>
   <si>
     <t xml:space="preserve">Očitovanje dužnika o prijavljenim tražbinama u predstečajnom postupku i Obavijest da povjerenik nije dostavio očitovanje o prijavljenim tražbinama </t>
   </si>
   <si>
     <t>10.08.2026. 14:27:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2f44cc9-f296-4230-8721-8fee2444e496</t>
   </si>
   <si>
     <t>07-02-26-19 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02--26-20 Obavijest -POVJERENIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d2f44cc9-f296-4230-8721-8fee2444e496/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 03.07.2026.
 St-139/2026-6</t>
   </si>
   <si>
     <t>03.07.2026. 09:40:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fe8e8d22-2ce4-41e2-8545-7586311b1735</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fe8e8d22-2ce4-41e2-8545-7586311b1735/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-139/2026</t>
   </si>
   <si>
     <t>29.06.2026. 10:26:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acf2b9cd-898a-455b-9694-e397e84dcf0f</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - HAMAG-BICRO.pdf; 07-02-26-5 PRIJAVA TRAŽBINE -HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -MDV-PLUS.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -PLANTAK, obrt, vl. M. Plantak.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -KROVOPOKRIVAČKI RADOVI CALIMERO.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -MARIJA POKOS LUKINEC.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -PAKO.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -PAKO - ISPRAVAK PRIJAVE.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -PORSCHE LEASING.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -FALKONET.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -FALKONET - ISPRAVAK PRIJAVE.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acf2b9cd-898a-455b-9694-e397e84dcf0f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-139/2026</t>
   </si>
   <si>
     <t>29.06.2026. 10:20:02</t>
   </si>
@@ -337,51 +423,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -443,574 +529,826 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M7" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>57</v>
+      </c>
+      <c r="F9" t="s">
         <v>58</v>
       </c>
-      <c r="E9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>59</v>
       </c>
       <c r="I9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>70</v>
       </c>
       <c r="L11" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
         <v>75</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>78</v>
-      </c>
-[...13 lines deleted...]
-        <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" t="s">
         <v>90</v>
       </c>
-      <c r="L15" t="s">
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
         <v>91</v>
       </c>
-      <c r="M15" t="s">
+      <c r="E16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F16" t="s">
+        <v>58</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>59</v>
+      </c>
+      <c r="I16" t="s">
         <v>92</v>
       </c>
-      <c r="N15" t="s">
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>97</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
+        <v>39</v>
+      </c>
+      <c r="M17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>59</v>
+      </c>
+      <c r="I18" t="s">
+        <v>101</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>57</v>
+      </c>
+      <c r="F19" t="s">
+        <v>58</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>59</v>
+      </c>
+      <c r="I19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" t="s">
+        <v>109</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>111</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>116</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
+        <v>118</v>
+      </c>
+      <c r="M21" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>