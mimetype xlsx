--- v0 (2026-05-15)
+++ v1 (2026-07-05)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-206/2025</t>
   </si>
   <si>
+    <t>Rješenje o imenovanju privremenoga stečajnoga upravitelja od 09.06.2026. poslovni broj St-206/2025-13.</t>
+  </si>
+  <si>
+    <t>IM STEEL jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Mažuranića 18, 40000 Čakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>05747750182</t>
+  </si>
+  <si>
+    <t>IM STEEL jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 05747750182</t>
+  </si>
+  <si>
+    <t>09.06.2026. 13:52:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989ae648-ffdd-4f5a-804e-a971eba7d162</t>
+  </si>
+  <si>
+    <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989ae648-ffdd-4f5a-804e-a971eba7d162/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=206&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje - poziv za ročište od 18.02.2026. poslovni broj St-206/2025-9.</t>
   </si>
   <si>
-    <t>IM STEEL jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>18.02.2026. 09:54:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4dc24fda-d2a2-42a3-b391-eb1b3e6019d1</t>
   </si>
   <si>
     <t>Rješenje - određeno ročište radi izjašnjenja o prijedlogu za otvaranje stečajnog postupka.pdf O129O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4dc24fda-d2a2-42a3-b391-eb1b3e6019d1/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=206&amp;godina=2025</t>
   </si>
   <si>
     <t>Zapisnik od 14.10.2025. poslovni broj St-206/2025-8.</t>
   </si>
   <si>
     <t>04.11.2025. 12:32:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d575cfd5-9479-4b12-b8c0-d771c0ffc5bd</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 14.10.2025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d575cfd5-9479-4b12-b8c0-d771c0ffc5bd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - poziv za ročište od 22.09.2025. poslovni broj St-206/2025-5.</t>
   </si>
   <si>
     <t>22.09.2025. 13:10:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/404db140-f2e0-40c7-ad81-17bb2307ae24</t>
   </si>
@@ -179,51 +194,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -397,42 +412,84 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>