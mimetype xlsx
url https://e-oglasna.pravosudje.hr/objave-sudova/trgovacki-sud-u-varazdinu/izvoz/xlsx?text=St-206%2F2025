--- v1 (2026-07-05)
+++ v2 (2026-08-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-206/2025</t>
   </si>
   <si>
+    <t>Rješenje od 27.07.2026. poslovni broj St-206/2025-17.</t>
+  </si>
+  <si>
+    <t>IM STEEL jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Mažuranića 18, 40000 Čakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>05747750182</t>
+  </si>
+  <si>
+    <t>IM STEEL jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 05747750182</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:21:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06fe4285-b2e4-45b8-ba61-b56c0152db23</t>
+  </si>
+  <si>
+    <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06fe4285-b2e4-45b8-ba61-b56c0152db23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=206&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje o imenovanju privremenoga stečajnoga upravitelja od 09.06.2026. poslovni broj St-206/2025-13.</t>
   </si>
   <si>
-    <t>IM STEEL jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>09.06.2026. 13:52:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/989ae648-ffdd-4f5a-804e-a971eba7d162</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/989ae648-ffdd-4f5a-804e-a971eba7d162/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=206&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje - poziv za ročište od 18.02.2026. poslovni broj St-206/2025-9.</t>
   </si>
   <si>
     <t>18.02.2026. 09:54:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4dc24fda-d2a2-42a3-b391-eb1b3e6019d1</t>
   </si>
   <si>
     <t>Rješenje - određeno ročište radi izjašnjenja o prijedlogu za otvaranje stečajnog postupka.pdf O129O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4dc24fda-d2a2-42a3-b391-eb1b3e6019d1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zapisnik od 14.10.2025. poslovni broj St-206/2025-8.</t>
   </si>
   <si>
     <t>04.11.2025. 12:32:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d575cfd5-9479-4b12-b8c0-d771c0ffc5bd</t>
   </si>
@@ -194,51 +209,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +469,84 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>