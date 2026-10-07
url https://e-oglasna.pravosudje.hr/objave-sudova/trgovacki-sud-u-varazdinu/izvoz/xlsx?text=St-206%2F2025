--- v2 (2026-08-22)
+++ v3 (2026-10-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-206/2025</t>
   </si>
   <si>
+    <t>Rješenje o otvaranju stečajnoga postupka od 06.10.2026. poslsovni broj St-206/2025-20.</t>
+  </si>
+  <si>
+    <t>IM STEEL jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Ivana Mažuranića 18, 40000 Čakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>05747750182</t>
+  </si>
+  <si>
+    <t>IM STEEL jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 05747750182</t>
+  </si>
+  <si>
+    <t>06.10.2026. 10:22:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a9e659c-9500-4bff-bd99-8b01ec0699e9</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a9e659c-9500-4bff-bd99-8b01ec0699e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=206&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Izvješće privremenoga stečajnoga upravitelja od 01.10.2026. poslovni broj St-206/2025-18 s prilozima.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:49:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a03b59b8-7888-4e17-8da3-fcfc889fa89a</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-206_2025-18-1 - ASC D.D. račun za usluge.pdf; Prilog St-206_2025-18-2 - Potvrda o prebivalištu sasa pavic.pdf; Prilog St-206_2025-18-3 - e-mail Kani knjigovodstvo.pdf; Prilog St-206_2025-18-4 - Obračun putnih troškova ,Putni nalog Im Steel.pdf; Prilog St-206_2025-18-5 - Očevidnik neizvršenih osnova za plaćanje  IM Steel j.d.o.o..pdf; Prilog St-206_2025-18-6 - Ispis po računu prometa PBZ IM Steel j.d.o.o..pdf; Prilog St-206_2025-18-7 - HZZMO podaci o osiguranicima IM Steel.pdf; Prilog St-206_2025-18-8 - HP Potvrda o primitku pošiljke IM Steel.pdf; Prilog St-206_2025-18-9 - Potvrda banke o ovlaštenim osobama po računu.pdf; Prilog St-206_2025-18-10 - Prijava poreznog prekršaja.pdf; Prilog St-206_2025-18-11 - Potvrda Hrv. pošte o primitku pošiljke.pdf; Prilog St-206_2025-18-12 - BRUTO_20BILANCA27072026.pdf; Prilog St-206_2025-18-13 - Podaci o prebivalištuboravištu Saša Pavić MUP RH, PP Varaždin.pdf; Prilog St-206_2025-18-14 - Uvjerenje o vlasništvu vozila IM Steel.pdf; Prilog St-206_2025-18-15 - Fotodokumentacija sjedišta dužnika.pdf; Prilog St-206_2025-18-16 - Fotodokumentacija čevabdžinica Sarajka.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a03b59b8-7888-4e17-8da3-fcfc889fa89a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 27.07.2026. poslovni broj St-206/2025-17.</t>
   </si>
   <si>
-    <t>IM STEEL jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>27.07.2026. 14:21:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06fe4285-b2e4-45b8-ba61-b56c0152db23</t>
   </si>
   <si>
     <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06fe4285-b2e4-45b8-ba61-b56c0152db23/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=206&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenoga stečajnoga upravitelja od 09.06.2026. poslovni broj St-206/2025-13.</t>
   </si>
   <si>
     <t>09.06.2026. 13:52:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/989ae648-ffdd-4f5a-804e-a971eba7d162</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/989ae648-ffdd-4f5a-804e-a971eba7d162/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - poziv za ročište od 18.02.2026. poslovni broj St-206/2025-9.</t>
   </si>
   <si>
     <t>18.02.2026. 09:54:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4dc24fda-d2a2-42a3-b391-eb1b3e6019d1</t>
   </si>
@@ -209,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +541,126 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>