--- v0 (2026-07-16)
+++ v1 (2026-09-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-209/2026</t>
   </si>
   <si>
+    <t>Rješenje od 25.08.2026. St-209/2026-4</t>
+  </si>
+  <si>
+    <t>AQUA ENGINEERING jednostavno društvo s ograničenom odgovornošću za montažu i usluge</t>
+  </si>
+  <si>
+    <t>Frankopanska Ulica 67, 42240 Ivanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>70587398790</t>
+  </si>
+  <si>
+    <t>AQUA ENGINEERING jednostavno društvo s ograničenom odgovornošću za montažu i usluge 70587398790</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:17:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beb06ad1-6949-4af9-85a7-a0830e0119f6</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beb06ad1-6949-4af9-85a7-a0830e0119f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak - dopuna prijedloga za otvaranje predstečajnog postupka od 31.07.2026.; Prilozi dopuni prijedloga od 31.07.2026.;</t>
+  </si>
+  <si>
+    <t>25.08.2026. 10:47:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5c068ac-5d54-4ff6-bdc6-c4c20800bc20</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-209_2026-3-1 - Konto kartice-AOP-052.pdf; Prilog St-209_2026-3-2 - 7 Izjava o broju zaposlenih.pdf; Prilog St-209_2026-3-3 - __Dopis u vezi Potvrde.pdf; Prilog St-209_2026-3-4 - GFI.pdf; Prilog St-209_2026-3-5 - Konto kartice-AOP-104.pdf; Prilog St-209_2026-3-6 - Konto kartice-AOP-116.pdf; Prilog St-209_2026-3-7 - Otvorene stavke - KUPCI.pdf; Prilog St-209_2026-3-8 - PKK.pdf; Prilog St-209_2026-3-9 - Otvorene stavke - DOBAVLJAČI.pdf; Prilog St-209_2026-3-10 - Punomoć za odvjetnika.pdf; Prilog St-209_2026-3-11 - Impuls leasing.pdf; Prilog St-209_2026-3-12 - Prometne dozvole sve.pdf; Prilog St-209_2026-3-13 - Porsche leasing.pdf; Prilog St-209_2026-3-14 - Zagrebačka banka kredit 1.pdf; Prilog St-209_2026-3-15 - Zagrebačka banka kredit 2.pdf; Prilog St-209_2026-3-16 - Bilješke uz financijske izvještaje.pdf; Prilog St-209_2026-3-17 - FINA sve.pdf; Prilog St-209_2026-3-18 - Reiff banka.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5c068ac-5d54-4ff6-bdc6-c4c20800bc20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 14.07.2026.</t>
   </si>
   <si>
-    <t>AQUA ENGINEERING jednostavno društvo s ograničenom odgovornošću za montažu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>14.07.2026. 09:52:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/172f3961-59b7-4b8f-a9b8-3e3c3fdd8e1a</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/172f3961-59b7-4b8f-a9b8-3e3c3fdd8e1a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=209&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog od 10.07.2026.</t>
   </si>
   <si>
     <t>14.07.2026. 09:48:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cab63eb7-1e27-4cd5-84ed-aa06a8cbbdc1</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cab63eb7-1e27-4cd5-84ed-aa06a8cbbdc1/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +179,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +313,126 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>