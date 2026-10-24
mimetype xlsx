--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="74">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,201 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-209/2026</t>
   </si>
   <si>
+    <t>Podnesak vjerovnika IMPULS-LEASING d.o.o. od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>AQUA ENGINEERING jednostavno društvo s ograničenom odgovornošću za montažu i usluge</t>
+  </si>
+  <si>
+    <t>Frankopanska Ulica 67, 42240 Ivanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>70587398790</t>
+  </si>
+  <si>
+    <t>AQUA ENGINEERING jednostavno društvo s ograničenom odgovornošću za montažu i usluge 70587398790</t>
+  </si>
+  <si>
+    <t>12.10.2026. 14:20:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3458f5ec-18b8-4f56-8111-5d7249ae33e9</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3458f5ec-18b8-4f56-8111-5d7249ae33e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 02.10.2026. St-209/2026-10</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:05:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79648216-e5b6-43f4-bc6a-09f090ba4773</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79648216-e5b6-43f4-bc6a-09f090ba4773/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-209/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>AQUA ENGINNERING d.o.o.</t>
+  </si>
+  <si>
+    <t>Frankopanska ulica 67, 42240 Ivanec</t>
+  </si>
+  <si>
+    <t>AQUA ENGINNERING d.o.o. 70587398790</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:13:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/109edb0c-3695-444a-abcc-6bd7f5bfbbcf</t>
+  </si>
+  <si>
+    <t>07-02-26-17 PRIJAVA TRAŽBINE  UZ DOPUNU TABLICE- ROTO DINAMIC.pdf; 07-02-26-18 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/109edb0c-3695-444a-abcc-6bd7f5bfbbcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-209/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:51:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0d7dd9d-e368-4640-8d40-2770109ed2dc</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA - ISPRAVAK PRIJAVE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - HRVATSKA RADIOTELEVIZIJA.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - FINA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - ZAGREBAČKA BANKA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - ZG HOLDING.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - MF, POREZNA UPRAVA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - IMPULS-LEASING.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - HEP OPSKRBA PLINOM.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - HRVATSKO DRUŠTVO SKLADATELJA.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - HRVATSKE VODE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0d7dd9d-e368-4640-8d40-2770109ed2dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-209/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 08:47:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0393c59e-a3fe-4922-8ed5-42b22af4f293</t>
+  </si>
+  <si>
+    <t>07-02-26-16 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0393c59e-a3fe-4922-8ed5-42b22af4f293/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026. St-209/2026-5</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:33:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37afcafd-06ff-4097-945d-9e33272087be</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37afcafd-06ff-4097-945d-9e33272087be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 25.08.2026. St-209/2026-4</t>
   </si>
   <si>
-    <t>AQUA ENGINEERING jednostavno društvo s ograničenom odgovornošću za montažu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>25.08.2026. 13:17:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/beb06ad1-6949-4af9-85a7-a0830e0119f6</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/beb06ad1-6949-4af9-85a7-a0830e0119f6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=209&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak - dopuna prijedloga za otvaranje predstečajnog postupka od 31.07.2026.; Prilozi dopuni prijedloga od 31.07.2026.;</t>
   </si>
   <si>
     <t>25.08.2026. 10:47:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a5c068ac-5d54-4ff6-bdc6-c4c20800bc20</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-209_2026-3-1 - Konto kartice-AOP-052.pdf; Prilog St-209_2026-3-2 - 7 Izjava o broju zaposlenih.pdf; Prilog St-209_2026-3-3 - __Dopis u vezi Potvrde.pdf; Prilog St-209_2026-3-4 - GFI.pdf; Prilog St-209_2026-3-5 - Konto kartice-AOP-104.pdf; Prilog St-209_2026-3-6 - Konto kartice-AOP-116.pdf; Prilog St-209_2026-3-7 - Otvorene stavke - KUPCI.pdf; Prilog St-209_2026-3-8 - PKK.pdf; Prilog St-209_2026-3-9 - Otvorene stavke - DOBAVLJAČI.pdf; Prilog St-209_2026-3-10 - Punomoć za odvjetnika.pdf; Prilog St-209_2026-3-11 - Impuls leasing.pdf; Prilog St-209_2026-3-12 - Prometne dozvole sve.pdf; Prilog St-209_2026-3-13 - Porsche leasing.pdf; Prilog St-209_2026-3-14 - Zagrebačka banka kredit 1.pdf; Prilog St-209_2026-3-15 - Zagrebačka banka kredit 2.pdf; Prilog St-209_2026-3-16 - Bilješke uz financijske izvještaje.pdf; Prilog St-209_2026-3-17 - FINA sve.pdf; Prilog St-209_2026-3-18 - Reiff banka.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a5c068ac-5d54-4ff6-bdc6-c4c20800bc20/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 14.07.2026.</t>
   </si>
   <si>
     <t>14.07.2026. 09:52:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/172f3961-59b7-4b8f-a9b8-3e3c3fdd8e1a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/172f3961-59b7-4b8f-a9b8-3e3c3fdd8e1a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 10.07.2026.</t>
   </si>
   <si>
     <t>14.07.2026. 09:48:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cab63eb7-1e27-4cd5-84ed-aa06a8cbbdc1</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cab63eb7-1e27-4cd5-84ed-aa06a8cbbdc1/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -179,51 +275,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -327,112 +423,364 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>