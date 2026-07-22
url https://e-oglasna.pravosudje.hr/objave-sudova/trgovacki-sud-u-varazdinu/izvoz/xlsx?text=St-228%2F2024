--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="430" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="182">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-228/2024</t>
   </si>
   <si>
+    <t>St-228/2024-58 Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>LORENZ Shoe Group društvo s ograničenom odgovornošću za proizvodnju i trgovinu cipelama u stečaju</t>
+  </si>
+  <si>
+    <t>Kninska cesta 6, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>23915760632</t>
+  </si>
+  <si>
+    <t>LORENZ Shoe Group društvo s ograničenom odgovornošću za proizvodnju i trgovinu cipelama u stečaju 23915760632</t>
+  </si>
+  <si>
+    <t>15.06.2026. 10:45:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06497ad7-17f4-4a12-9869-eaaa99878af0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-228_2024-58-1 - IZVOD BR. 13 ZA 24.04.2026..pdf; Prilog St-228_2024-58-2 - IZVOD BR. 10 ZA 08.04.2026..pdf; Prilog St-228_2024-58-3 - IZVOD BR. 8 ZA 16.03.2026..pdf; Prilog St-228_2024-58-4 - IZVOD BR. 9 ZA 31.03.2026..pdf; Prilog St-228_2024-58-5 - IZVOD BR. 7 ZA 10.03.2026..pdf; Prilog St-228_2024-58-6 - IZVOD BR. 12 ZA 10.04.2026..pdf; Prilog St-228_2024-58-7 - IZVOD BR. 15 ZA 08.06.2026..pdf; Prilog St-228_2024-58-8 - IZVOD BR. 11 ZA 09.04.2026..pdf; Prilog St-228_2024-58-9 - IZVOD BR. 14 ZA 10.05.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06497ad7-17f4-4a12-9869-eaaa99878af0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=228&amp;godina=2024</t>
+  </si>
+  <si>
     <t>St-228/2024-52 Rješenje od 18.03.2026.</t>
   </si>
   <si>
-    <t>LORENZ Shoe Group društvo s ograničenom odgovornošću za proizvodnju i trgovinu cipelama u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>18.03.2026. 12:50:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2408f4da-c213-41f1-be8a-fcb2ba621fbb</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2408f4da-c213-41f1-be8a-fcb2ba621fbb/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=228&amp;godina=2024</t>
   </si>
   <si>
     <t>St-228/2024-51 Rješenje od 18.03.2026.</t>
   </si>
   <si>
     <t>18.03.2026. 12:48:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce91881c-85b1-4422-9f05-1169f7c97900</t>
   </si>
   <si>
     <t>Rješenje - zaključen stečajni postupak (čl. 286 SZ-a).pdf O889O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce91881c-85b1-4422-9f05-1169f7c97900/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-228/2024-49 Podnesak od 16.03.2026.</t>
   </si>
   <si>
     <t>16.03.2026. 13:12:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ee1ddde-deb8-4a5f-ae3b-02f1ac0cab35</t>
   </si>
@@ -588,51 +603,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N33"/>
+  <dimension ref="A1:N34"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -881,93 +896,93 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -1534,490 +1549,532 @@
       </c>
       <c r="L22" t="s">
         <v>124</v>
       </c>
       <c r="M22" t="s">
         <v>125</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>126</v>
       </c>
       <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
         <v>127</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" t="s">
+        <v>129</v>
+      </c>
+      <c r="M23" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>131</v>
+      </c>
+      <c r="E24" t="s">
         <v>132</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="L24" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E25" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L25" t="s">
-        <v>139</v>
+        <v>40</v>
       </c>
       <c r="M25" t="s">
         <v>140</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>141</v>
       </c>
       <c r="E26" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I26" t="s">
         <v>142</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>143</v>
       </c>
       <c r="L26" t="s">
-        <v>35</v>
+        <v>144</v>
       </c>
       <c r="M26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E27" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L27" t="s">
-        <v>148</v>
+        <v>40</v>
       </c>
       <c r="M27" t="s">
         <v>149</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>150</v>
       </c>
       <c r="E28" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I28" t="s">
         <v>151</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
         <v>152</v>
       </c>
       <c r="L28" t="s">
         <v>153</v>
       </c>
       <c r="M28" t="s">
         <v>154</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>155</v>
       </c>
       <c r="E29" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I29" t="s">
         <v>156</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>157</v>
       </c>
       <c r="L29" t="s">
         <v>158</v>
       </c>
       <c r="M29" t="s">
         <v>159</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>160</v>
       </c>
       <c r="E30" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I30" t="s">
         <v>161</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>162</v>
       </c>
       <c r="L30" t="s">
-        <v>35</v>
+        <v>163</v>
       </c>
       <c r="M30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E31" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="L31" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E32" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L32" t="s">
-        <v>153</v>
+        <v>40</v>
       </c>
       <c r="M32" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E33" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="I33" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="L33" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="M33" t="s">
         <v>176</v>
       </c>
       <c r="N33" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>16</v>
+      </c>
+      <c r="D34" t="s">
+        <v>177</v>
+      </c>
+      <c r="E34" t="s">
+        <v>132</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>133</v>
+      </c>
+      <c r="I34" t="s">
+        <v>178</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34" t="s">
+        <v>179</v>
+      </c>
+      <c r="L34" t="s">
+        <v>180</v>
+      </c>
+      <c r="M34" t="s">
+        <v>181</v>
+      </c>
+      <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>