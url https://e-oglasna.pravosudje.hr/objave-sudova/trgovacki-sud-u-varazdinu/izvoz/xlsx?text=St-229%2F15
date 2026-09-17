--- v0 (2026-05-03)
+++ v1 (2026-09-17)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="81">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
+  </si>
+  <si>
+    <t>St-229/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.</t>
+  </si>
+  <si>
+    <t>BILJNA MEHANIKA jednostavno društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>VUČETINEC 164A, 40311 Vučetinec, Hrvatska</t>
+  </si>
+  <si>
+    <t>31542106793</t>
+  </si>
+  <si>
+    <t>BILJNA MEHANIKA jednostavno društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge 31542106793</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:56:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3315ea3a-2221-4a11-be3e-da7596c8ac7f</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-229_2026-1-1 - AOP 116 PBZ.pdf; Prilog St-229_2026-1-2 - AOP 104.pdf; Prilog St-229_2026-1-3 - 7 Izjava o broju zaposlenih.pdf; Prilog St-229_2026-1-4 - BILJEŠKE BILJNA MEHANIKA.pdf; Prilog St-229_2026-1-5 - Obveze za zajmove AOP 115 - KONTO 2140.pdf; Prilog St-229_2026-1-6 - Dani insolventnosti.pdf; Prilog St-229_2026-1-7 - OTVORENE STAVKE DOBAVLJAČA - 31.05.2026..pdf; Prilog St-229_2026-1-8 - OTVORENE STAVKE KUPACA - 31.05.2026.pdf; Prilog St-229_2026-1-9 - PKK -31542106793_14072026_ispostave.pdf; Prilog St-229_2026-1-10 - Ostale kratkoročne obveze - specifikacija duga - AOP124.pdf; Prilog St-229_2026-1-11 - Potraživanja AOP052.pdf; Prilog St-229_2026-1-12 - GFI-POD BILJNA MEHANIKA2026.pdf; Prilog St-229_2026-1-13 - POTVRDA O UPLATI.pdf; Prilog St-229_2026-1-14 - LIZING.pdf; Prilog St-229_2026-1-15 - PUNOMOĆ ODVJETNIK.pdf; Prilog St-229_2026-1-16 - Vl. društva.pdf; Prilog St-229_2026-1-17 - Vl. leasinga.pdf; Prilog St-229_2026-1-18 - Ugovor o kreditu_kreditnoj kartici i pripadajuci dodaci (79).pdf; Prilog St-229_2026-1-19 - Ugovor_prekoračenje_PBZ.pdf; Prilog St-229_2026-1-20 - Očevidnik neizvršenih osnova.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3315ea3a-2221-4a11-be3e-da7596c8ac7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=229&amp;godina=2026</t>
   </si>
   <si>
     <t>St-71/2015</t>
   </si>
   <si>
     <t>Zaključak o predaji u posjed nekretnine od 04.02.2025. u odnosu na rješenje o dosudi St-71/15-229</t>
   </si>
   <si>
     <t>Stečajna masa iza ELKOM, društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge u stečaju</t>
   </si>
   <si>
     <t>Ulica Ivanuševec 1c, 42240 Ivanec, Hrvatska</t>
   </si>
   <si>
     <t>83648643194</t>
   </si>
   <si>
     <t>Stečajna masa iza ELKOM, društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge u stečaju 83648643194</t>
   </si>
   <si>
     <t>04.02.2025. 14:09:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4cb51231-c28a-46ca-95c0-1b0f983d6226</t>
   </si>
@@ -265,51 +298,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -521,44 +554,86 @@
       <c r="E6" t="s">
         <v>62</v>
       </c>
       <c r="F6" t="s">
         <v>63</v>
       </c>
       <c r="G6" t="s">
         <v>64</v>
       </c>
       <c r="H6" t="s">
         <v>65</v>
       </c>
       <c r="I6" t="s">
         <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>67</v>
       </c>
       <c r="L6" t="s">
         <v>68</v>
       </c>
       <c r="M6" t="s">
         <v>69</v>
       </c>
-      <c r="N6"/>
+      <c r="N6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" t="s">
+        <v>72</v>
+      </c>
+      <c r="E7" t="s">
+        <v>73</v>
+      </c>
+      <c r="F7" t="s">
+        <v>74</v>
+      </c>
+      <c r="G7" t="s">
+        <v>75</v>
+      </c>
+      <c r="H7" t="s">
+        <v>76</v>
+      </c>
+      <c r="I7" t="s">
+        <v>77</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>78</v>
+      </c>
+      <c r="L7" t="s">
+        <v>79</v>
+      </c>
+      <c r="M7" t="s">
+        <v>80</v>
+      </c>
+      <c r="N7"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>