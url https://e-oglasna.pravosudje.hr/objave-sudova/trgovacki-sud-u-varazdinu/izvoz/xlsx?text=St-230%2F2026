--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="79">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,195 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-230/2026</t>
   </si>
   <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 4 i pripadajuće PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica kralja Andrije II 11, Donji Kneginec</t>
+  </si>
+  <si>
+    <t>73206856152</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME d.o.o. 73206856152</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e83a8c-9ec9-4757-8bb0-22059b82d4c0</t>
+  </si>
+  <si>
+    <t>07-02-26-41 PRIJAVA TRAŽBINE UZ 4. DOPUNU TABLICE - MATREX.pdf; 07-02-26-42 PRIJAVA TRAŽBINE UZ 4. DOPUNU TABLICE - ZEROX.pdf; 07-02-26-43 - 4. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA .xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5e83a8c-9ec9-4757-8bb0-22059b82d4c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=230&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 3 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>08.09.2026. 10:12:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8285d2c6-3fbc-4126-9570-85a354eadd94</t>
+  </si>
+  <si>
+    <t>07-02-26-38 PRIJAVA TRAŽBINE UZ 3. DOPUNU TABLICE - Vermietungsgemeinschaft Springer.pdf; 07-02-26-39 - 3. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA .xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8285d2c6-3fbc-4126-9570-85a354eadd94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 2 I PRIJAVA TRAŽBINE </t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:18:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b20fb2c9-f49b-40ea-8cb4-6c149e661ddd</t>
+  </si>
+  <si>
+    <t>07-02-26-37  DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 2.xls; 07-02-26-36 PRIJAVA TRAŽBINE - EL-EM D.O.O..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b20fb2c9-f49b-40ea-8cb4-6c149e661ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA </t>
+  </si>
+  <si>
+    <t>01.09.2026. 14:40:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b850008-e71a-4f25-a19b-787f24354d6d</t>
+  </si>
+  <si>
+    <t>07-02-26-35  DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-34 PRIJAVA TRAŽBINE - TERRA AUTOMATION D.O.O..pdf; 07-02-26-33 PRIJAVA TRAŽBINE - HILTI CROATIA D.O.O..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b850008-e71a-4f25-a19b-787f24354d6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA U PREDMETU ELEKTROMEHANIK SYSTEME D.O.O.</t>
+  </si>
+  <si>
+    <t>Ulica Andrije II 11, Donji Kneginec</t>
+  </si>
+  <si>
+    <t>31.08.2026. 15:37:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a642e9b4-82ac-46d8-b096-87569652bcfe</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - HIRŽIN  COMMERCE.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - COMET.pdf; 07-02-26-5a PRIJAVA TRAŽBINE - COMET - ISPRAVAK PRIJAVE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -DELTA KLIČEK.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -HAMAG-BICRO.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -HRVATSKA RADIOTELEVIZIJA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -MESSER CROATIA PLIN.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA - 2. DIO.pdf; 07-02-26-10a PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA - 1. DIO.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -A1 HRVATSKA.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -NIMIRUM.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -IMPULS LEASING.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - MESSER CROATIA PLIN.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - AKT ENERGY.pdf; 07-02-26-17 PRIJAVA TRAŽBINE -SERVUS D.O.O..pdf; 07-02-26-18 PRIJAVA TRAŽBINE-ERSTE BANK.pdf; 07-02-26-19 PRIJAVA TRAŽBINE-PBZ.pdf; 07-02-26-20 PRIJAVA TRAŽBINE-UNIQA OSIGURANJE.pdf; 07-02-26-21 PRIJAVA TRAŽBINE - ADDIKO BANK D.D..pdf; 07-02-26-22 PRIJAVA TRAŽBINE - M.I.P.- METAL D.O.O..pdf; 07-02-26-23 PRIJAVA TRAŽBINE - HBOR.pdf; 07-02-26-24 PUNOMOĆ -PBZ.pdf; 07-02-26-25 Prijava tražbine - VAŽANIĆ J.D.O.O..pdf; 07-02-26-26 Prijava tražbine - FLASH D.O.O..pdf; 07-02-26-27 Prijava tražbine - MACH SOLUTIONS D.O.O..pdf; 07-02-26-28 Prijava tražbine - VIJAK D.O.O..pdf; 07-02-26-29 Prijava tražbibne - AUTO ZRINSKI.pdf; 07-02-26-30 Prijava tražbine - ORDINACIJA MED RADA GROZDANA HANŽEK.pdf; 07-02-26-31 Prijava tražbine - JOHANNES DIETER KESSLER.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a642e9b4-82ac-46d8-b096-87569652bcfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA </t>
+  </si>
+  <si>
+    <t>31.08.2026. 15:21:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813f1f18-9794-43ef-a207-4be746001ae8</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/813f1f18-9794-43ef-a207-4be746001ae8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-230/2026-7 Podnesak od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA ANDRIJE II 11, 42204 Donji Kneginec, Hrvatska</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge 73206856152</t>
+  </si>
+  <si>
+    <t>31.08.2026. 12:06:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24b78b07-465d-4374-b3f4-8c9cf3a71dad</t>
+  </si>
+  <si>
+    <t>Punomoć.pdf P170P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24b78b07-465d-4374-b3f4-8c9cf3a71dad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 30.07.2026.</t>
   </si>
   <si>
-    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>30.07.2026. 13:53:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f6e145c8-55f6-41b0-b1b3-c923b4560186</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f6e145c8-55f6-41b0-b1b3-c923b4560186/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=230&amp;godina=2026</t>
   </si>
   <si>
     <t>30.07.2026. 13:20:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e28a3a2-bb17-464c-8b16-f9c68b59a611</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e28a3a2-bb17-464c-8b16-f9c68b59a611/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog</t>
   </si>
   <si>
     <t>30.07.2026. 13:06:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40c4795e-c843-471f-b42e-a6130f6ad152</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-230_2026-1-1 - BILJEŠKE za 4-2026.pdf; Prilog St-230_2026-1-2 - Konto kartice aop 61 2.dio.pdf; Prilog St-230_2026-1-3 - Konto kartice-pozajmica MS.pdf; Prilog St-230_2026-1-4 - GFI-POD602. 4-2026.pdf; Prilog St-230_2026-1-5 - Očevidnik Elektromehanik systeme.pdf; Prilog St-230_2026-1-6 - Otvorene stavke kupci.pdf; Prilog St-230_2026-1-7 - PKK.pdf; Prilog St-230_2026-1-8 - Potvrda o blokadi Elektromehanik systeme.pdf; Prilog St-230_2026-1-9 - Potvrda o uplati.pdf; Prilog St-230_2026-1-10 - Promentna Fiat Doblo VŽ 196 OL.pdf; Prilog St-230_2026-1-11 - Prometna audi.pdf; Prilog St-230_2026-1-12 - Prometna Caddy VŽ 857 IF ems.pdf; Prilog St-230_2026-1-13 - Prometna Cupra - PBZ leasing VŽ184UF.pdf; Prilog St-230_2026-1-14 - Prometna dozvola VŽ 317 PD.pdf; Prilog St-230_2026-1-15 - Otvorene stavke dobavl.pdf; Prilog St-230_2026-1-16 - Izjava o broju zapolsenih potpisana.pdf; Prilog St-230_2026-1-17 - Konto kartice aop 48.pdf; Prilog St-230_2026-1-18 - Konto kartice aop 50.pdf; Prilog St-230_2026-1-19 - Konto kartice aop 61 1.dio.pdf; Prilog St-230_2026-1-20 - Prometna Fiat Doblo VŽ 195 OL.pdf; Prilog St-230_2026-1-21 - Punomoć.pdf; Prilog St-230_2026-1-22 - Prometna Renault Master VŽ 601 HD.pdf; Prilog St-230_2026-1-23 - Prometna Škoda Octavia VŽ 442 OL.pdf; Prilog St-230_2026-1-24 - Prometna dozvola-VŽ 296 PD.pdf; Prilog St-230_2026-1-25 - Stanje dugotrajne imovine.pdf; Prilog St-230_2026-1-26 - Ugovor o kratkoročnoj pozajmici Abramović.pdf; Prilog St-230_2026-1-27 - Ugovor o kreditu Addiko banka.pdf; Prilog St-230_2026-1-28 - Ugovor o kreditu PBZ- dodatak.pdf; Prilog St-230_2026-1-29 - Ugovor o kreditu RBA 1.pdf; Prilog St-230_2026-1-30 - Ugovor Impuls leasing - audi pdf.pdf; Prilog St-230_2026-1-31 - Prometna Mercedes Vito Tourer VŽ 801 SKpdf.pdf; Prilog St-230_2026-1-32 - Ugovor o kreditu HBOR.pdf; Prilog St-230_2026-1-33 - Ugovor o najmu vozila.pdf; Prilog St-230_2026-1-34 - Ugovor o pozajmici Mach-EMS.pdf; Prilog St-230_2026-1-35 - Ugovor o kreditu PBZ.pdf; Prilog St-230_2026-1-36 - Ugovor o pozajmici Senko.pdf; Prilog St-230_2026-1-37 - Ugovor o najmu vozila-VZ-801-SK-EMS.pdf; Prilog St-230_2026-1-38 - Ugovor PBZ PRODULJENJE REVOLVINGA 0082_001.pdf; Prilog St-230_2026-1-39 - Ugovor o zajmu HAMAG.pdf; Prilog St-230_2026-1-40 - Ugovor o pozajmici ETF.pdf; Prilog St-230_2026-1-41 - Ugovor o kreditu RBA .pdf; Prilog St-230_2026-1-42 - Ugovor o kreditu Erste.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/40c4795e-c843-471f-b42e-a6130f6ad152/dokumenti/preuzimanje</t>
   </si>
@@ -173,51 +290,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -276,157 +393,445 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>56</v>
+      </c>
+      <c r="I9" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>54</v>
+      </c>
+      <c r="F10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>54</v>
+      </c>
+      <c r="F11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+      <c r="I11" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>54</v>
+      </c>
+      <c r="F12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>56</v>
+      </c>
+      <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>