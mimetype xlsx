--- v1 (2026-09-16)
+++ v2 (2026-11-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="122">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,218 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-230/2026</t>
   </si>
   <si>
+    <t>St-230/2026-16 Podnesak od 03.11.2026.</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA ANDRIJE II 11, 42204 Donji Kneginec, Hrvatska</t>
+  </si>
+  <si>
+    <t>73206856152</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge 73206856152</t>
+  </si>
+  <si>
+    <t>04.11.2026. 08:12:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6cfc88-370f-402f-afe0-cef995ebb1c0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6cfc88-370f-402f-afe0-cef995ebb1c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=230&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-230/2026-15 Podnesak od 02.11.2026.</t>
+  </si>
+  <si>
+    <t>02.11.2026. 12:17:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20d015be-108e-4b9d-8d26-1a0b1ee462cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20d015be-108e-4b9d-8d26-1a0b1ee462cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ISPRAVAK TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-230/2026 i pripadajući PODNESAK VJEROVNIKA</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica kralja Andrije II 11, Donji Kneginec, 42204 Turčin</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME d.o.o. 73206856152</t>
+  </si>
+  <si>
+    <t>02.11.2026. 11:21:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78f7a723-0c76-4a5c-b952-a46c7a900536</t>
+  </si>
+  <si>
+    <t>07-02-26-48 PRIJAVA TRAŽBINE  - COMET - 2. ISPRAVAK PRIJAVE.pdf; 07-02-26-49 - TABLICA PRIJAVLJENIH TRAŽBINA - ISPRAVAK TABLICE .xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78f7a723-0c76-4a5c-b952-a46c7a900536/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-230/2026-14 Podnesak od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:09:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4be131-60ad-4386-a3f1-ce7b8bbddb9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4be131-60ad-4386-a3f1-ce7b8bbddb9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 5 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>13.10.2026. 10:31:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20fac010-f774-4b61-ad96-de31746a7dd8</t>
+  </si>
+  <si>
+    <t>07-02-26-46 PRIJAVA TRAŽBINE UZ 5. DOPUNU TABLICE - PRINCIPIUM.pdf; 07-02-26-47 - 5. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA .xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20fac010-f774-4b61-ad96-de31746a7dd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-230/2026</t>
+  </si>
+  <si>
+    <t>12.10.2026. 12:47:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05867730-d469-48fb-9f88-f628f0df29c8</t>
+  </si>
+  <si>
+    <t>07-02-26-44 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-45 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05867730-d469-48fb-9f88-f628f0df29c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-230/2026-13 Podnesak od 07.10.2026.</t>
+  </si>
+  <si>
+    <t>07.10.2026. 12:24:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ce7a60e-676c-4b53-9e58-46cd0888fc61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ce7a60e-676c-4b53-9e58-46cd0888fc61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-230/2026-12 Podnesak od 01.10.2026.; Prilog od: 01.10.2026.; Prilog od: 01.10.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 08:28:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/362939f2-cb71-44cd-9836-432a77e8e6a0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-230_2026-12-1 - Otkaz kredita Elektromehanik Systeme d.o.o._dokumentacija od JB_9 2026.pdf; Prilog St-230_2026-12-2 - Izvod iz poslovnih knjiga_ELEKTROMEHANIK SYSTEME d.o.o._5010832003_9 9 2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/362939f2-cb71-44cd-9836-432a77e8e6a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-230/2026-11 Rješenje od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:25:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70f51762-1ec5-489c-b8ac-01b55dd2f01b</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70f51762-1ec5-489c-b8ac-01b55dd2f01b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 4 i pripadajuće PRIJAVE TRAŽBINA</t>
   </si>
   <si>
-    <t>ELEKTROMEHANIK SYSTEME d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ulica kralja Andrije II 11, Donji Kneginec</t>
   </si>
   <si>
-    <t>73206856152</t>
-[...4 lines deleted...]
-  <si>
     <t>15.09.2026. 10:30:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5e83a8c-9ec9-4757-8bb0-22059b82d4c0</t>
   </si>
   <si>
     <t>07-02-26-41 PRIJAVA TRAŽBINE UZ 4. DOPUNU TABLICE - MATREX.pdf; 07-02-26-42 PRIJAVA TRAŽBINE UZ 4. DOPUNU TABLICE - ZEROX.pdf; 07-02-26-43 - 4. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA .xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5e83a8c-9ec9-4757-8bb0-22059b82d4c0/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=230&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 3 i pripadajuća PRIJAVA TRAŽBINE</t>
   </si>
   <si>
     <t>08.09.2026. 10:12:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8285d2c6-3fbc-4126-9570-85a354eadd94</t>
   </si>
   <si>
     <t>07-02-26-38 PRIJAVA TRAŽBINE UZ 3. DOPUNU TABLICE - Vermietungsgemeinschaft Springer.pdf; 07-02-26-39 - 3. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA .xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8285d2c6-3fbc-4126-9570-85a354eadd94/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 2 I PRIJAVA TRAŽBINE </t>
   </si>
   <si>
     <t>03.09.2026. 14:18:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b20fb2c9-f49b-40ea-8cb4-6c149e661ddd</t>
   </si>
   <si>
     <t>07-02-26-37  DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 2.xls; 07-02-26-36 PRIJAVA TRAŽBINE - EL-EM D.O.O..pdf</t>
@@ -168,59 +306,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/a642e9b4-82ac-46d8-b096-87569652bcfe</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - HIRŽIN  COMMERCE.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - COMET.pdf; 07-02-26-5a PRIJAVA TRAŽBINE - COMET - ISPRAVAK PRIJAVE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -DELTA KLIČEK.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -HAMAG-BICRO.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -HRVATSKA RADIOTELEVIZIJA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -MESSER CROATIA PLIN.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA - 2. DIO.pdf; 07-02-26-10a PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA - 1. DIO.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -A1 HRVATSKA.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -NIMIRUM.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -IMPULS LEASING.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - MESSER CROATIA PLIN.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - AKT ENERGY.pdf; 07-02-26-17 PRIJAVA TRAŽBINE -SERVUS D.O.O..pdf; 07-02-26-18 PRIJAVA TRAŽBINE-ERSTE BANK.pdf; 07-02-26-19 PRIJAVA TRAŽBINE-PBZ.pdf; 07-02-26-20 PRIJAVA TRAŽBINE-UNIQA OSIGURANJE.pdf; 07-02-26-21 PRIJAVA TRAŽBINE - ADDIKO BANK D.D..pdf; 07-02-26-22 PRIJAVA TRAŽBINE - M.I.P.- METAL D.O.O..pdf; 07-02-26-23 PRIJAVA TRAŽBINE - HBOR.pdf; 07-02-26-24 PUNOMOĆ -PBZ.pdf; 07-02-26-25 Prijava tražbine - VAŽANIĆ J.D.O.O..pdf; 07-02-26-26 Prijava tražbine - FLASH D.O.O..pdf; 07-02-26-27 Prijava tražbine - MACH SOLUTIONS D.O.O..pdf; 07-02-26-28 Prijava tražbine - VIJAK D.O.O..pdf; 07-02-26-29 Prijava tražbibne - AUTO ZRINSKI.pdf; 07-02-26-30 Prijava tražbine - ORDINACIJA MED RADA GROZDANA HANŽEK.pdf; 07-02-26-31 Prijava tražbine - JOHANNES DIETER KESSLER.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a642e9b4-82ac-46d8-b096-87569652bcfe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA </t>
   </si>
   <si>
     <t>31.08.2026. 15:21:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/813f1f18-9794-43ef-a207-4be746001ae8</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/813f1f18-9794-43ef-a207-4be746001ae8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-230/2026-7 Podnesak od 31.08.2026.</t>
-  </si>
-[...7 lines deleted...]
-    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge 73206856152</t>
   </si>
   <si>
     <t>31.08.2026. 12:06:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/24b78b07-465d-4374-b3f4-8c9cf3a71dad</t>
   </si>
   <si>
     <t>Punomoć.pdf P170P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/24b78b07-465d-4374-b3f4-8c9cf3a71dad/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 30.07.2026.</t>
   </si>
   <si>
     <t>30.07.2026. 13:53:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f6e145c8-55f6-41b0-b1b3-c923b4560186</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
@@ -290,51 +419,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -395,443 +524,815 @@
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="E3"/>
-[...1 lines deleted...]
-      <c r="G3"/>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
         <v>32</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="F6" t="s">
         <v>43</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="L8" t="s">
-        <v>59</v>
+        <v>24</v>
       </c>
       <c r="M8" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F11" t="s">
+        <v>68</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
         <v>71</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>34</v>
+      </c>
+      <c r="I12" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
         <v>76</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>77</v>
       </c>
-      <c r="M12" t="s">
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
         <v>78</v>
       </c>
-      <c r="N12" t="s">
+      <c r="E13" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" t="s">
+        <v>68</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>32</v>
+      </c>
+      <c r="F14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>32</v>
+      </c>
+      <c r="F15" t="s">
+        <v>89</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>34</v>
+      </c>
+      <c r="I15" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>94</v>
+      </c>
+      <c r="E16" t="s">
+        <v>32</v>
+      </c>
+      <c r="F16" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>34</v>
+      </c>
+      <c r="I16" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>99</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>105</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" t="s">
+        <v>107</v>
+      </c>
+      <c r="M18" t="s">
+        <v>108</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>104</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>109</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" t="s">
+        <v>107</v>
+      </c>
+      <c r="M19" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>112</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>117</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>118</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>119</v>
+      </c>
+      <c r="L21" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" t="s">
+        <v>121</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>