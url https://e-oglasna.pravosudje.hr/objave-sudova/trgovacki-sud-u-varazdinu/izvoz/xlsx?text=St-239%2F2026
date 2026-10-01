--- v0 (2026-08-14)
+++ v1 (2026-10-01)
@@ -6,132 +6,316 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="93">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-239/2026</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnika od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>EKOPLAN-SUSTAVI društvo s ograničenom odgovornošću za graditeljstvo i trgovinu</t>
+  </si>
+  <si>
+    <t>VARAŽDINSKA ULICA 17, 42250 Lepoglava, Hrvatska</t>
+  </si>
+  <si>
+    <t>29870445575</t>
+  </si>
+  <si>
+    <t>EKOPLAN-SUSTAVI društvo s ograničenom odgovornošću za graditeljstvo i trgovinu 29870445575</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:12:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e662faa-d779-4567-b63f-940b156da2a8</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e662faa-d779-4567-b63f-940b156da2a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=239&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>24.09.2026. 10:17:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd33a382-3cef-42f8-bd1b-c492316122a9</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika.pdf P608P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd33a382-3cef-42f8-bd1b-c492316122a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.09.2026.
+St-239/2026-23</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:59:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39639847-4164-4651-bbbc-e8dc7c3aad87</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39639847-4164-4651-bbbc-e8dc7c3aad87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnika od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>23.09.2026. 13:59:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82ccbe3c-ac6b-47f0-8e55-4a657a09fb01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82ccbe3c-ac6b-47f0-8e55-4a657a09fb01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-239/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>EKOPLAN-SUSTAVI d.o.o.</t>
+  </si>
+  <si>
+    <t>Varaždinska ulica 17, 42250 Lepoglava</t>
+  </si>
+  <si>
+    <t>EKOPLAN-SUSTAVI d.o.o. 29870445575</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:01:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c8db871-dc9a-4ba2-892d-b0717d36c61e</t>
+  </si>
+  <si>
+    <t>07-02-26-43 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE - AUTO ZAGORJE.pdf; 07-02-26-44 III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c8db871-dc9a-4ba2-892d-b0717d36c61e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-239/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>15.09.2026. 12:41:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d5b1d51-1b17-444c-9664-f6f042b5eb52</t>
+  </si>
+  <si>
+    <t>07-02-26-40 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - EMINA VRČEK - 3. PRIJAVA TRAŽBINE.pdf; 07-02-26-41 II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d5b1d51-1b17-444c-9664-f6f042b5eb52/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-239/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:54:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebfbed05-6d15-4646-a7f2-655b1a834d36</t>
+  </si>
+  <si>
+    <t>07-02-26-37 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - GRAFOPROM TISAK.pdf; 07-02-26-38 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - GRAFOPROM TISAK - ISPRAVAK PRIJAVE.pdf; 07-02-26-39 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebfbed05-6d15-4646-a7f2-655b1a834d36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-239/2026</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:30:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7439b3f-a109-4a83-8041-16ca5cc41be3</t>
+  </si>
+  <si>
+    <t>07-02-26-36 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7439b3f-a109-4a83-8041-16ca5cc41be3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-239/2026 - II. DIO</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:27:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e834c64e-4946-4706-b1f1-de5a0eb30018</t>
+  </si>
+  <si>
+    <t>07-02-26-19 PRIJAVA TRAŽBINE - ASTRUM.pdf; 07-02-26-20 PRIJAVA TRAŽBINE - OTP BANKA.pdf; 07-02-26-21 PRIJAVA TRAŽBINE - UNIQA OSIGURANJE.pdf; 07-02-26-22 PRIJAVA TRAŽBINE - TERMAG.pdf; 07-02-26-23- PRIJAVA TRAŽBINE - VENTUNUS.pdf; 07-02-26-24- PRIJAVA TRAŽBINE - AQT.pdf; 07-02-26-26- PRIJAVA TRAŽBINE - AQT - ISPRAVAK PRIJAVE.pdf; 07-02-26-25- PRIJAVA TRAŽBINE - IMP-TERMOTEHNIKA REGULACIJA.pdf; 07-02-26-27- PRIJAVA TRAŽBINE - ZDRAVKO PAVLEKOVIĆ.pdf; 07-02-26-28- PRIJAVA TRAŽBINE - IVICA PAVLEKOVIĆ.pdf; 07-02-26-29- PRIJAVA TRAŽBINE - BOBAR, obrt, vl. B. Barać.pdf; 07-02-26-30- PRIJAVA TRAŽBINE - HBOR.pdf; 07-02-26-31 PRIJAVA TRAŽBINE - EMINA VRČEK - 2. PRIJAVA.pdf; 07-02-26-32 PRIJAVA TRAŽBINE - HILTI CROATIA.pdf; 07-02-26-33 PRIJAVA TRAŽBINE - EKSPERTI B.B. I S..pdf; 07-02-26-35 PRIJAVA TRAŽBINE - EKSPERTI B.B. I S. - ISPRAVAK PRIJAVE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e834c64e-4946-4706-b1f1-de5a0eb30018/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-239/2026 - I. DIO</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:09:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77f84717-4c4d-4452-ba93-b469855c84e9</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - FINANCIJSKA AGENCIJA.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - IVKOM.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - FARMEX.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - HRT.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - INA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - WURTH HR.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - TERMOPLIN D.O.O..pdf; 07-02-26-11 PRIJAVA TRAŽBINE - MARITERM D.O.O..pdf; 07-02-26-12 PRIJAVA TRAŽBINE - HEP.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - VIESSMAN D.O.O..pdf; 07-02-26-14 PRIJAVA TRAŽBINE - OTP LEASING.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - PETROKOV.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - MF POREZNA UPRAVA.pdf; 07-02-26-34 PRIJAVA TRAŽBINE - MF POREZNA UPRAVA - ISPRAVAK PRIJAVE.pdf; 07-02-26-17 PRIJAVA TRAŽBINE - EMINA VRČEK.pdf; 07-02-26-18 PRIJAVA TRAŽBINE - PBZ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77f84717-4c4d-4452-ba93-b469855c84e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak dužnika od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:13:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd00b31c-c237-4ad5-a59e-cee70f60338d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd00b31c-c237-4ad5-a59e-cee70f60338d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnika od 31.08.2026.; uz prilog</t>
+  </si>
+  <si>
+    <t>01.09.2026. 08:09:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18ce9474-9dbf-4d9d-a1f5-a044f7700dc8</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-239_2026-11-1 - Očitovanje dužnikovog dužnika i prigovor na netočno iskazanu tražbinu dužnika.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18ce9474-9dbf-4d9d-a1f5-a044f7700dc8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 11.08.2026.
 St-239/2026-3</t>
   </si>
   <si>
-    <t>EKOPLAN-SUSTAVI društvo s ograničenom odgovornošću za graditeljstvo i trgovinu</t>
-[...10 lines deleted...]
-  <si>
     <t>11.08.2026. 11:05:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e442490-9090-4de8-9a43-aa7f1113fa57</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e442490-9090-4de8-9a43-aa7f1113fa57/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=239&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka od 07.08.2026.; uz priloge</t>
   </si>
   <si>
     <t>11.08.2026. 11:05:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50b84e8e-6fcc-41d9-9bd4-0b3798d7dc74</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-239_2026-1-1 - Bilješke_uz_GFI_EKOPLAN-SUSTAVI_31.05.2026.pdf; Prilog St-239_2026-1-2 - Konto kartica krediti kratkoročni.pdf; Prilog St-239_2026-1-3 - Konto kartica - kupci 1200.pdf; Prilog St-239_2026-1-4 - Konto kartica krediti dugoročnipdf.pdf; Prilog St-239_2026-1-5 - Konto kartica dobavljači inozemni.pdf; Prilog St-239_2026-1-6 - Konto kartica obveze za zajmove članovi društva.pdf; Prilog St-239_2026-1-7 - Izjava o broju zaposlenih potpisana.pdf; Prilog St-239_2026-1-8 - Konto kartica dobavljači 2210.pdf; Prilog St-239_2026-1-9 - Konto kartica ostale obveze.pdf; Prilog St-239_2026-1-10 - konto kartica Obveze za zajmove prema građanima .pdf; Prilog St-239_2026-1-11 - Konto kartica potraživanja za bolovanje.pdf; Prilog St-239_2026-1-12 - PKK.pdf; Prilog St-239_2026-1-13 - Konto kartica potraživanja za pretporez.pdf; Prilog St-239_2026-1-14 - Konto kartica OTP Leasing.pdf; Prilog St-239_2026-1-15 - GFI-POD 2025 - 31.05.2026.pdf; Prilog St-239_2026-1-16 - Popis DI.pdf; Prilog St-239_2026-1-17 - Potvrda o danima blokade.pdf; Prilog St-239_2026-1-18 - Potvrda o uplati predujma.pdf; Prilog St-239_2026-1-19 - Prometna Ford - OTP.pdf; Prilog St-239_2026-1-20 - Prometna Škoda Octavia - OTP.pdf; Prilog St-239_2026-1-21 - Prometna Ford - OTP 2.pdf; Prilog St-239_2026-1-22 - Punomoć.pdf; Prilog St-239_2026-1-23 - Očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-239_2026-1-24 - Prometna Ford .pdf; Prilog St-239_2026-1-25 - Ugovor o leasingu OTP 1.pdf; Prilog St-239_2026-1-26 - Ugovor o kreditu OTP 2025..pdf; Prilog St-239_2026-1-27 - Ugovor o leasingu OTP 2.pdf; Prilog St-239_2026-1-28 - Ugovor o dugoročnom kreditu PBZ.pdf; Prilog St-239_2026-1-29 - Ugovor o pozajmici Eksperti B.B. i S..pdf; Prilog St-239_2026-1-30 - Ugovor o pozajmici Ivica Pavleković 2.pdf; Prilog St-239_2026-1-31 - Ugovor o pozajmici Ivica Pavleković.pdf; Prilog St-239_2026-1-32 - ZK-10498-KO-LEPOGLAVA.pdf; Prilog St-239_2026-1-33 - Ugovor o pozajmici Zdravko Pavleković.pdf; Prilog St-239_2026-1-34 - Ugovor o leasingu ŠKODA.pdf; Prilog St-239_2026-1-35 - Konto  kartica - dobavljači 2200.pdf; Prilog St-239_2026-1-36 - Ugovor o klupskom kreditu HBOR.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50b84e8e-6fcc-41d9-9bd4-0b3798d7dc74/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -150,51 +334,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -281,45 +465,549 @@
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F7" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" t="s">
+        <v>53</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" t="s">
+        <v>43</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>44</v>
+      </c>
+      <c r="I11" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>