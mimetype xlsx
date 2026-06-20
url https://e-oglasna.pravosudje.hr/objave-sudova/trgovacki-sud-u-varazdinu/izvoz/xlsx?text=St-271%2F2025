--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -6,132 +6,234 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="84">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-271/2025</t>
+  </si>
+  <si>
+    <t>St-271/2025-39
+Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Z i G ŽBUKE društvo s ograničenom odgovornošću za završne radove u graditeljstvu u stečaju</t>
+  </si>
+  <si>
+    <t>Knezovec 89, 40000 Knezovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>93426776382</t>
+  </si>
+  <si>
+    <t>Z i G ŽBUKE društvo s ograničenom odgovornošću za završne radove u graditeljstvu u stečaju 93426776382</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:03:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c49ee32e-f1f0-4e2b-a5f6-160262310fbc</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c49ee32e-f1f0-4e2b-a5f6-160262310fbc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=271&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>St-271/2025-35
+Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:58:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ec491a-c3dd-4766-b472-bfcdedbfd192</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/65ec491a-c3dd-4766-b472-bfcdedbfd192/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-271/2025-34-Podnesak od 26.05.2026.
+uz prilog</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:57:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47447c29-5c8f-4f4b-b2cc-3b1e96f6ef20</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-271_2025-34-1 - Z i G ŽBUKE- UNICREDIT pvlačenje prijave potraivanja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47447c29-5c8f-4f4b-b2cc-3b1e96f6ef20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-271/2025-33
+Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>26.05.2026. 13:57:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ab961b-6e42-4952-9ecc-bdf75d2d1ecb</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena prijava tražbine.pdf O207O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98ab961b-6e42-4952-9ecc-bdf75d2d1ecb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-271/2025-32-Podnesak od 21.05.2026.
+uz pripadajuće priloge</t>
+  </si>
+  <si>
+    <t>22.05.2026. 12:57:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23bd5d5a-a426-44df-8714-1ca13fb97fa3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-271_2025-32-1 - Z i G  ŽBUKE  koverta prijave tražbine TSG-ERVA.pdf; Prilog St-271_2025-32-2 - Z i G  ŽBUKE povratnica prijave tražbine ERVA.pdf.jpg; Prilog St-271_2025-32-3 - Z i G  ŽBUKE tražbina TSG Čakovec.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23bd5d5a-a426-44df-8714-1ca13fb97fa3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-271/2025-31-Izvješće stečajnog upravitelja
+ od 20.05.2026. uz pripadajuće priloge</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:07:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02ff469c-ac92-41d2-93d5-ec2e18ba253e</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-271_2025-31-1 - Z i G ŽBUKE- tablice prijavljenih tražbina.xlsx; Prilog St-271_2025-31-2 - Z i G  Žbuke  procjena Fiat Talento pdf.pdf; Prilog St-271_2025-31-3 - Z i G ŽBUKE-procjena Renault Trafic, 1598 ccm.pdf; Prilog St-271_2025-31-4 - Z i G  ŽBUKE procjena Trafic 1997 ccm.pdf; Prilog St-271_2025-31-5 - Z i G ŽBUKE popis dugotrajne imovine prijedlog vrijednosti.docx; Prilog St-271_2025-31-6 - Z i G  ŽBUKE tražbina TSG Čakovec.pdf; Prilog St-271_2025-31-7 - Z i G  ŽBUKE povratnica prijave tražbine ERVA.pdf.jpg</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02ff469c-ac92-41d2-93d5-ec2e18ba253e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-271/2025-23
 Rješenje od 04.03.2026.</t>
   </si>
   <si>
     <t>Z i G ŽBUKE društvo s ograničenom odgovornošću za završne radove u graditeljstvu</t>
   </si>
   <si>
-    <t>Knezovec 89, 40000 Knezovec, Hrvatska</t>
-[...4 lines deleted...]
-  <si>
     <t>Z i G ŽBUKE društvo s ograničenom odgovornošću za završne radove u graditeljstvu 93426776382</t>
   </si>
   <si>
     <t>04.03.2026. 09:07:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c7096c4-fed8-4fab-8780-c9bb457c3a61</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c7096c4-fed8-4fab-8780-c9bb457c3a61/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=271&amp;godina=2025</t>
   </si>
   <si>
     <t>St-271/2025
 Poziv - Ročište 27.02.2026.</t>
   </si>
   <si>
     <t>30.01.2026. 13:17:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d543378-61ca-4503-a6e0-751bc5623d8e</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 27.02.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d543378-61ca-4503-a6e0-751bc5623d8e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-271/2025
 Poziv - Ročište 30.01.2026.</t>
   </si>
   <si>
     <t>29.12.2025. 10:15:26</t>
   </si>
   <si>
@@ -215,51 +317,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -514,45 +616,297 @@
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" t="s">
+        <v>53</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>54</v>
+      </c>
+      <c r="I9" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" t="s">
+        <v>63</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>54</v>
+      </c>
+      <c r="I10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>53</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
+      <c r="I11" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>53</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+      <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>54</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>