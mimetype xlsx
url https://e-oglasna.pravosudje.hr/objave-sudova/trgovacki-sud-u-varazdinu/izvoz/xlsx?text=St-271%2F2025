--- v1 (2026-06-20)
+++ v2 (2026-09-28)
@@ -6,132 +6,162 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="94">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-271/2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>Z i G ŽBUKE društvo s ograničenom odgovornošću za završne radove u graditeljstvu u stečaju</t>
+  </si>
+  <si>
+    <t>Knezovec 89, 40000 Knezovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>93426776382</t>
+  </si>
+  <si>
+    <t>Z i G ŽBUKE društvo s ograničenom odgovornošću za završne radove u graditeljstvu u stečaju 93426776382</t>
+  </si>
+  <si>
+    <t>22.09.2026. 12:06:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402740d8-6288-4f47-81fe-075a4b1516a0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/402740d8-6288-4f47-81fe-075a4b1516a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=271&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>St-271/2025-45-Izvješće stečajnog upravitelja od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:04:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df4ac4f6-278a-4f6b-b521-6412b66778c4</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df4ac4f6-278a-4f6b-b521-6412b66778c4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-271/2025-39
 Rješenje od 10.06.2026.</t>
   </si>
   <si>
-    <t>Z i G ŽBUKE društvo s ograničenom odgovornošću za završne radove u graditeljstvu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>10.06.2026. 10:03:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c49ee32e-f1f0-4e2b-a5f6-160262310fbc</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c49ee32e-f1f0-4e2b-a5f6-160262310fbc/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=271&amp;godina=2025</t>
   </si>
   <si>
     <t>St-271/2025-35
 Rješenje od 26.05.2026.</t>
   </si>
   <si>
     <t>26.05.2026. 13:58:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/65ec491a-c3dd-4766-b472-bfcdedbfd192</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/65ec491a-c3dd-4766-b472-bfcdedbfd192/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-271/2025-34-Podnesak od 26.05.2026.
 uz prilog</t>
   </si>
   <si>
     <t>26.05.2026. 13:57:56</t>
   </si>
   <si>
@@ -317,51 +347,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -633,280 +663,364 @@
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
       <c r="I10" t="s">
         <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>66</v>
       </c>
       <c r="L10" t="s">
         <v>67</v>
       </c>
       <c r="M10" t="s">
         <v>68</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>69</v>
       </c>
       <c r="E11" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I11" t="s">
         <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>71</v>
       </c>
       <c r="L11" t="s">
         <v>72</v>
       </c>
       <c r="M11" t="s">
         <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>74</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I12" t="s">
         <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>76</v>
       </c>
       <c r="L12" t="s">
         <v>77</v>
       </c>
       <c r="M12" t="s">
         <v>78</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>79</v>
       </c>
       <c r="E13" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="I13" t="s">
         <v>80</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>81</v>
       </c>
       <c r="L13" t="s">
         <v>82</v>
       </c>
       <c r="M13" t="s">
         <v>83</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+      <c r="I14" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>64</v>
+      </c>
+      <c r="I15" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>