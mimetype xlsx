--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="63">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,171 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-273/2026</t>
   </si>
   <si>
+    <t>Tablica prijavljenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>DIV TRANSPORTI d.o.o.</t>
+  </si>
+  <si>
+    <t>Vrtna ulica 11, Petrijanec</t>
+  </si>
+  <si>
+    <t>09550687970</t>
+  </si>
+  <si>
+    <t>DIV TRANSPORTI d.o.o. 09550687970</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:32:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8403016-2cb2-4716-aec1-0c3c28fa4bdb</t>
+  </si>
+  <si>
+    <t>07-02-26-14 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8403016-2cb2-4716-aec1-0c3c28fa4bdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prijave tražbina</t>
+  </si>
+  <si>
+    <t>23.10.2026. 13:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a33af0f8-c46a-4422-ad70-60158e6bf186</t>
+  </si>
+  <si>
+    <t>07-02-26-5 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-6 Prijava tražbine - OTP LEASING D.D..pdf; 07-02-26-7  Prijava tražbine - HRT.pdf; 07-02-26-8 Prijava tražbine - EUROHERC.pdf; 07-02-26-9 Prijava tražbine - FINA .pdf; 07-02-26-10 Prijava tražbine - SOVIĆ OBRT, VL. I. SOVIĆ 1.pdf; 07-02-26-11 Prijava tražbine - DRAŽEN LUKAČEK.pdf; 07-02-26-12 Prijava tražbine - DAVID LUKAČEK.pdf; 07-02-26-13 Prijava tražbine - KRISTINA CVETKO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a33af0f8-c46a-4422-ad70-60158e6bf186/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.10.2026. St-273/2026-11</t>
+  </si>
+  <si>
+    <t>VRTNA ULICA 11, 42206 Petrijanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>09.10.2026. 12:01:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14110d08-92d0-40e7-9a31-4cc92ce587c5</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14110d08-92d0-40e7-9a31-4cc92ce587c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak - Dopis MUP-a od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 14:21:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30d6d5fe-74cd-4384-b085-f199ed3ad180</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30d6d5fe-74cd-4384-b085-f199ed3ad180/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.09.2026. St-273/2026-6</t>
+  </si>
+  <si>
+    <t>21.09.2026. 14:13:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ab5e33b-1317-48db-8587-d130cedc6fed</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ab5e33b-1317-48db-8587-d130cedc6fed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka od 15.09.2026.; Prilozi prijedlogu od 15.09.2026.;</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:21:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac8493f2-dec0-45f5-9844-05668730f1e9</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-273_2026-5-1 - Biljeske_uz_financijske_izvjestaje.pdf; Prilog St-273_2026-5-2 - Izjava.pdf; Prilog St-273_2026-5-3 - Knjigovodstvena kartica poslovnog partnera DOBAVLJAČI.pdf; Prilog St-273_2026-5-4 - Konto kartica pozajmice primljene.pdf; Prilog St-273_2026-5-5 - Konto kartica pozajmice dane.pdf; Prilog St-273_2026-5-6 - Otvorene stavke dobavljači .pdf; Prilog St-273_2026-5-7 - Otvorene stavke kupci.pdf; Prilog St-273_2026-5-8 - GFI-POD 31.08.26..pdf; Prilog St-273_2026-5-9 - Knjigovodstvena kartica poslovnog partnera KUPCI.pdf; Prilog St-273_2026-5-10 - Popis dugotrajne imovine.pdf; Prilog St-273_2026-5-11 - PKK PU 31.08.26..pdf; Prilog St-273_2026-5-12 - Potvrda o danima blokade.pdf; Prilog St-273_2026-5-13 - Potvrda o uplati.pdf; Prilog St-273_2026-5-14 - Prometne unajmljena vozila.pdf; Prilog St-273_2026-5-15 - Prometne leasing.pdf; Prilog St-273_2026-5-16 - Ugovor o zajmu - Kristina Cvetko.pdf; Prilog St-273_2026-5-17 - očevidnik - 15.09.2026. -TRANSPORTI.pdf; Prilog St-273_2026-5-18 - Ugovori dane pozajmice.pdf; Prilog St-273_2026-5-19 - Prometne u vlasništvu društva.pdf; Prilog St-273_2026-5-20 - Ugovori o leasingu.pdf; Prilog St-273_2026-5-21 - Očevidnik.pdf; Prilog St-273_2026-5-22 - Ugovor o danim vozilima u najam.pdf; Prilog St-273_2026-5-23 - Ugovori o zajmu David Lukaček.pdf; Prilog St-273_2026-5-24 - Ugovori o najmu vozila.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac8493f2-dec0-45f5-9844-05668730f1e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 31.08.2026. St-273/2026-2</t>
   </si>
   <si>
-    <t>DIV TRANSPORTI d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>31.08.2026. 10:12:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff307a4c-3c4c-4161-9e21-f0b6c556ac0b</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ff307a4c-3c4c-4161-9e21-f0b6c556ac0b/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=273&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka od 27.08.2026.; Prilozi prijedlogu od 27.08.2026.;</t>
   </si>
   <si>
     <t>28.08.2026. 12:30:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b670471-d5e2-4cfa-91ee-a53b8ffcac8c</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-273_2026-1-1 - Punomoć.pdf; Prilog St-273_2026-1-2 - Uplatnica - DIV TRANSORTI.pdf; Prilog St-273_2026-1-3 - Potvrda o blokadi računa i novčanih sredstava ovršenika - DIV TRANSPORTI.pdf; Prilog St-273_2026-1-4 - Očevidnik.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5b670471-d5e2-4cfa-91ee-a53b8ffcac8c/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +242,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -283,42 +376,294 @@
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>