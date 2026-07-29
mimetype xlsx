--- v0 (2026-06-12)
+++ v1 (2026-07-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,183 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-292/2025</t>
   </si>
   <si>
+    <t>Rješenje od 07.07.2026. St-292/2025-29</t>
+  </si>
+  <si>
+    <t>Inter Opus društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>Radnička ulica 22, 40000 Pribislavec, Hrvatska</t>
+  </si>
+  <si>
+    <t>96310510071</t>
+  </si>
+  <si>
+    <t>Inter Opus društvo s ograničenom odgovornošću za usluge 96310510071</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:19:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1170c494-3588-43ed-8466-d273210f2df5</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1170c494-3588-43ed-8466-d273210f2df5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=292&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Tablica utvrđenih tražbina od 07.07.2026. St-292/2025-28</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:18:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55788801-3aac-421e-835b-9c61f7b63597</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55788801-3aac-421e-835b-9c61f7b63597/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45fddd36-a01c-4a97-b0ee-dccd96485bda</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih i osporenih tražbina.pdf P605P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45fddd36-a01c-4a97-b0ee-dccd96485bda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Popis predmeta stečajne mase od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:50:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34d7cd0-cd8f-43dd-8b87-5cd5f9c14996</t>
+  </si>
+  <si>
+    <t>Popis predmeta stečajne mase.pdf P76P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34d7cd0-cd8f-43dd-8b87-5cd5f9c14996/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:50:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/695ea3cc-8bdc-49e1-9c11-f1d27537f77f</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/695ea3cc-8bdc-49e1-9c11-f1d27537f77f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pregled imovine i obveza od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:49:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23860615-f0af-411b-9278-a78a11a767b3</t>
+  </si>
+  <si>
+    <t>Pregled imovine i obveza.pdf P78P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23860615-f0af-411b-9278-a78a11a767b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>IZvješće stečajne upraviteljice od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:49:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc073b66-a86d-4ad7-adb4-8408328ffb34</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-292_2025-21-1 - Bilanca 2024.pdf; Prilog St-292_2025-21-2 - Račun dobiti i gubitka za 2024.pdf; Prilog St-292_2025-21-3 - Obavijest NKD.pdf; Prilog St-292_2025-21-4 - Izvadak iz registra stvarnih vlasnika INTER OPUS.pdf; Prilog St-292_2025-21-5 - HZMO potvrda INTER OPUS.pdf; Prilog St-292_2025-21-6 - Otkaz i odjava s HZMO Marko Lesjak.pdf; Prilog St-292_2025-21-7 - Preslika e-maila Marko Lesjak.pdf; Prilog St-292_2025-21-8 - Ugovor o knjigovodstvu Inter Opus d.o.o. u st - FINSENSE d.o.o. p1.pdf; Prilog St-292_2025-21-9 - Ugovor s posrednikom INTER OPUS.pdf; Prilog St-292_2025-21-10 - ObrazacJOPPD_96310510071_05052026_26135_1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc073b66-a86d-4ad7-adb4-8408328ffb34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 01.04.2026.- ispravak rješenja o otvaranju stečajnog postupka</t>
   </si>
   <si>
-    <t>Inter Opus društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>01.04.2026. 14:23:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf90ddd9-41d6-49f3-96fb-0d923c31b7b3</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja.pdf O167O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf90ddd9-41d6-49f3-96fb-0d923c31b7b3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=292&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje o otvaranju stečajnog postupka od 01.04.2026.</t>
   </si>
   <si>
     <t>01.04.2026. 12:45:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cfb5d5fc-baf1-4c87-a162-6fab61f400dd</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cfb5d5fc-baf1-4c87-a162-6fab61f400dd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o pokretanju prethodnog postupka od 16.02.2026.</t>
   </si>
   <si>
     <t>18.02.2026. 13:30:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ce0c17a3-8233-41d8-9632-ae996890a716</t>
   </si>
@@ -209,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -508,45 +613,339 @@
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>