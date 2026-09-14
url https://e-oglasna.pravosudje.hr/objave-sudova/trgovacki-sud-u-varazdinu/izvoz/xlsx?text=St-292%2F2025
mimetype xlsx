--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="92">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-292/2025</t>
   </si>
   <si>
+    <t>Podnesak  stečajne upraviteljice od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Inter Opus društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>Radnička ulica 22, 40000 Pribislavec, Hrvatska</t>
+  </si>
+  <si>
+    <t>96310510071</t>
+  </si>
+  <si>
+    <t>Inter Opus društvo s ograničenom odgovornošću za usluge 96310510071</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bff7d26-7426-488f-9096-58c5b661163f</t>
+  </si>
+  <si>
+    <t>Prijava nedostatnosti stečajne mase.pdf P87P; Prilog St-292_2025-31-1 - Računi za vozila.pdf; Prilog St-292_2025-31-2 - Preslika e-maila.pdf; Prilog St-292_2025-31-3 - Izjava Marko Lesjak.pdf; Prilog St-292_2025-31-4 - Blokada.pdf; Prilog St-292_2025-31-5 - (e) Racun 49 INTER OPUS.pdf; Prilog St-292_2025-31-6 - ObrazacJOPPD_96310510071_05052026_26135_1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bff7d26-7426-488f-9096-58c5b661163f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=292&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 07.07.2026. St-292/2025-29</t>
   </si>
   <si>
-    <t>Inter Opus društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>07.07.2026. 13:19:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1170c494-3588-43ed-8466-d273210f2df5</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1170c494-3588-43ed-8466-d273210f2df5/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=292&amp;godina=2025</t>
   </si>
   <si>
     <t>Tablica utvrđenih tražbina od 07.07.2026. St-292/2025-28</t>
   </si>
   <si>
     <t>07.07.2026. 13:18:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55788801-3aac-421e-835b-9c61f7b63597</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55788801-3aac-421e-835b-9c61f7b63597/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica prijavljenih tražbina od 15.06.2026.</t>
   </si>
   <si>
     <t>16.06.2026. 14:51:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/45fddd36-a01c-4a97-b0ee-dccd96485bda</t>
   </si>
@@ -314,51 +329,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -907,45 +922,87 @@
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>84</v>
       </c>
       <c r="L14" t="s">
         <v>85</v>
       </c>
       <c r="M14" t="s">
         <v>86</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>