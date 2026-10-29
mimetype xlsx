--- v2 (2026-09-14)
+++ v3 (2026-10-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="97">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-292/2025</t>
   </si>
   <si>
+    <t>Rješenje od 26.10.2026.- sazvana skupština vjerovnika</t>
+  </si>
+  <si>
+    <t>Inter Opus društvo s ograničenom odgovornošću za usluge</t>
+  </si>
+  <si>
+    <t>Radnička ulica 22, 40000 Pribislavec, Hrvatska</t>
+  </si>
+  <si>
+    <t>96310510071</t>
+  </si>
+  <si>
+    <t>Inter Opus društvo s ograničenom odgovornošću za usluge 96310510071</t>
+  </si>
+  <si>
+    <t>27.10.2026. 08:58:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f859d5-005f-4f74-aea1-d5ea126a32b5</t>
+  </si>
+  <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79f859d5-005f-4f74-aea1-d5ea126a32b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=292&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak  stečajne upraviteljice od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.</t>
   </si>
   <si>
-    <t>Inter Opus društvo s ograničenom odgovornošću za usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>19.08.2026. 12:26:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2bff7d26-7426-488f-9096-58c5b661163f</t>
   </si>
   <si>
     <t>Prijava nedostatnosti stečajne mase.pdf P87P; Prilog St-292_2025-31-1 - Računi za vozila.pdf; Prilog St-292_2025-31-2 - Preslika e-maila.pdf; Prilog St-292_2025-31-3 - Izjava Marko Lesjak.pdf; Prilog St-292_2025-31-4 - Blokada.pdf; Prilog St-292_2025-31-5 - (e) Racun 49 INTER OPUS.pdf; Prilog St-292_2025-31-6 - ObrazacJOPPD_96310510071_05052026_26135_1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2bff7d26-7426-488f-9096-58c5b661163f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=292&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 07.07.2026. St-292/2025-29</t>
   </si>
   <si>
     <t>07.07.2026. 13:19:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1170c494-3588-43ed-8466-d273210f2df5</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1170c494-3588-43ed-8466-d273210f2df5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica utvrđenih tražbina od 07.07.2026. St-292/2025-28</t>
   </si>
   <si>
     <t>07.07.2026. 13:18:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55788801-3aac-421e-835b-9c61f7b63597</t>
   </si>
@@ -329,51 +344,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -964,45 +979,87 @@
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>88</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>89</v>
       </c>
       <c r="L15" t="s">
         <v>90</v>
       </c>
       <c r="M15" t="s">
         <v>91</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>