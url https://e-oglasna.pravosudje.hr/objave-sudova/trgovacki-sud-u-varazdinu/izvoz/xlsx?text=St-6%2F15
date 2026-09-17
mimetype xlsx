--- v0 (2026-06-18)
+++ v1 (2026-09-17)
@@ -6,145 +6,613 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2941" uniqueCount="2022">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3136" uniqueCount="2157">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
+    <t>St-121/2026</t>
+  </si>
+  <si>
+    <t>Izvješće od 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.; Prilog od: 07.09.2026.</t>
+  </si>
+  <si>
+    <t>RS EDITING d.o.o. za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Ivice Uranića 25, 42205 Zamlača, Hrvatska</t>
+  </si>
+  <si>
+    <t>91665184227</t>
+  </si>
+  <si>
+    <t>RS EDITING d.o.o. za usluge u stečaju 91665184227</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:24:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa7a975-25ce-4457-a804-bc2caf2199f6</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-121_2026-24-1 - 07092026_Popis predmeta stečajne mase (RS EDITING d.o.o. u stečaju) dp.pdf; Prilog St-121_2026-24-2 - 07092026_Popis vjerovnika (RS EDITING d.o.o. u stečaju) dp.pdf; Prilog St-121_2026-24-3 - 07092026_Pregled imovine i obveza (RS EDITING d.o.o. u stečaju) dp.pdf; Prilog St-121_2026-24-4 - 07092026_Tablica prijavljenih tražbina, razlučnih i izlučnih prava (RS EDITING d.o.o. u stečaju) .pdf; Prilog St-121_2026-24-5 - Prilog 3 _ Izvadak iz registra stvarnih vlasnika.pdf; Prilog St-121_2026-24-6 - Prilog 1 _ BRUTO BILANCA 30.09.2025..pdf; Prilog St-121_2026-24-7 - Prilog 7 _ E-mail koresponendencija s Poreznom upravom.pdf; Prilog St-121_2026-24-8 - Prilog 4 _ Potvrda Hrvatskog zavoda za mirovinsko osiguranje.pdf; Prilog St-121_2026-24-9 - Prilog 2 _ Obavijest o razvrstavanju poslovnog subjekta prema NKD-u.pdf; Prilog St-121_2026-24-10 - Prilog 5 _ Uvjerenje o vlasništvu vozila CVH d.d.pdf; Prilog St-121_2026-24-11 - Prilog 6 _ Kataloška procjena vozila CVH.pdf; Prilog St-121_2026-24-12 - Prilog 9 _ Ugovor o obavljanju knjigovodstvenih usluga AHAC d.o.o..pdf; Prilog St-121_2026-24-13 - Prilog 13 _ Dopis Conexin d.o.o. poziv na plaćanje.pdf; Prilog St-121_2026-24-14 - Prilog 12 _ Dopis Neđad Bajrić.pdf; Prilog St-121_2026-24-15 - Prilog 14 _ E-mail upućen društvu INENERGIETCHNIK GMBH.pdf; Prilog St-121_2026-24-16 - Prilog 15 _ Potvrda FINA-e (Siniša Rožić).pdf; Prilog St-121_2026-24-17 - Prilog 11 _ Izjave radnika (Jožef Ros, Ivana Rožić, Siniša Rožić, Darko Leskovar).pdf; Prilog St-121_2026-24-18 - Prilog 16 _ Izjava Siniša Rožić.pdf; Prilog St-121_2026-24-19 - Prilog 10 _ Računi (AGRAM TIS d.o.o., MARSA d.o.o., CVH, račun pošte).pdf; Prilog St-121_2026-24-20 - Prilog 8 _ Sudačka mreža (Oglas).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6aa7a975-25ce-4457-a804-bc2caf2199f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-239/2026</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-239/2026 - I. DIO</t>
+  </si>
+  <si>
+    <t>EKOPLAN-SUSTAVI d.o.o.</t>
+  </si>
+  <si>
+    <t>Varaždinska ulica 17, 42250 Lepoglava</t>
+  </si>
+  <si>
+    <t>29870445575</t>
+  </si>
+  <si>
+    <t>EKOPLAN-SUSTAVI d.o.o. 29870445575</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:09:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77f84717-4c4d-4452-ba93-b469855c84e9</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - FINANCIJSKA AGENCIJA.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - IVKOM.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - FARMEX.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - HRT.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - INA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - WURTH HR.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - TERMOPLIN D.O.O..pdf; 07-02-26-11 PRIJAVA TRAŽBINE - MARITERM D.O.O..pdf; 07-02-26-12 PRIJAVA TRAŽBINE - HEP.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - VIESSMAN D.O.O..pdf; 07-02-26-14 PRIJAVA TRAŽBINE - OTP LEASING.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - PETROKOV.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - MF POREZNA UPRAVA.pdf; 07-02-26-34 PRIJAVA TRAŽBINE - MF POREZNA UPRAVA - ISPRAVAK PRIJAVE.pdf; 07-02-26-17 PRIJAVA TRAŽBINE - EMINA VRČEK.pdf; 07-02-26-18 PRIJAVA TRAŽBINE - PBZ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77f84717-4c4d-4452-ba93-b469855c84e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=239&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-139/2026</t>
+  </si>
+  <si>
+    <t>Podnesak Financijske agencije od 09.09.2026.; 
+- prijave tražbina</t>
+  </si>
+  <si>
+    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju</t>
+  </si>
+  <si>
+    <t>Ulica Kralja Tomislava 25, 42209 Hrašćica, Hrvatska</t>
+  </si>
+  <si>
+    <t>82032503652</t>
+  </si>
+  <si>
+    <t>V-solutions društvo s ograničenom odgovornošću za usluge, trgovinu i proizvodnju 82032503652</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/661dd723-8d00-4032-b3bf-3114a851982c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-139_2026-18-1 - Obavijest Fine da povjerenik nije dostavio očitovanje o prijavljenim tražbinama.docx; Prilog St-139_2026-18-2 - Očitovanje dužnika o prijavljenim tražbinama.pdf; Prilog St-139_2026-18-3 - Prijava tražbine vjerovnika Falkonet d.o.o..pdf; Prilog St-139_2026-18-4 - Ispravak prijave tražbina vjerovnika Falkonet d.o.o..pdf; Prilog St-139_2026-18-5 - Prijava tražbine vjerovnika Porsche Leasing d.o.o..pdf; Prilog St-139_2026-18-6 - Prijava tražbine vjerovnika Pako d.o.o..pdf; Prilog St-139_2026-18-7 - Ispravak prijave tražbina vjerovnika Pako d.o.o..pdf; Prilog St-139_2026-18-8 - Prijava tražbine vjerovnika Marija Pokos Lukinec.pdf; Prilog St-139_2026-18-9 - Prijava tražbine vjerovnika Raiffeisenbank Austria d.d..pdf; Prilog St-139_2026-18-10 - Prijava tražbine vjerovnika RH, Ministarstvo financija.pdf; Prilog St-139_2026-18-11 - Prijava tražbine vjerovnika Krovopokrivački radovi Calimero j.d.o.o..pdf; Prilog St-139_2026-18-12 - Prijava tražbine vjerovnika Milivoj Plantak, vl. obrta Plantak.pdf; Prilog St-139_2026-18-13 - Prijava tražbine vjerovnika MDV - plus d.o.o..pdf; Prilog St-139_2026-18-14 - Prijava tražbine vjerovnika Hrvatski zavod za zapošljavanje.pdf; Prilog St-139_2026-18-15 - Prijava tražbine vjerovnika HAMAG-BICRO.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/661dd723-8d00-4032-b3bf-3114a851982c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-118/2026</t>
+  </si>
+  <si>
+    <t>Izvješće stečajne upraviteljice od 08.09.2026. poslovni broj St-118/2026-22 s prilozima.</t>
+  </si>
+  <si>
+    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo u stečaju</t>
+  </si>
+  <si>
+    <t>Hallerova aleja 1, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>35240694317</t>
+  </si>
+  <si>
+    <t>GK društvo s ograničenom odgovornošću za projektiranje i graditeljstvo u stečaju 35240694317</t>
+  </si>
+  <si>
+    <t>09.09.2026. 09:02:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35a01620-f166-4349-bbcc-7ba97526950d</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-118_2026-22-1 - Copy of GFI-POD Godišnji financijski izvještaj poduzetnika gk 31.12.2023 sast 2.4.2024.xls; Prilog St-118_2026-22-2 - Copy of GFI-POD501 GK 2024.xls; Prilog St-118_2026-22-3 - Copy of GFI-POD601 GK 2025.xls; Prilog St-118_2026-22-4 - hrote gk (002).pdf; Prilog St-118_2026-22-5 - Dugotrajna imovina u upotrebi 07.09.2026.pdf; Prilog St-118_2026-22-6 - Scan.pdf; Prilog St-118_2026-22-7 - 138-1-1 RACUN ZA ICB 4cx 87.doc; Prilog St-118_2026-22-8 - 139-1-1 RACUN ZA ICB js220 117.doc; Prilog St-118_2026-22-9 - ZK-1397-KASTELANEC-07-09-2026-12-15.pdf; Prilog St-118_2026-22-10 - ZK-14096-VARAZDIN-07-09-2026-12-16.pdf; Prilog St-118_2026-22-11 - ZK-15087-VARAZDIN-07-09-2026-12-17.pdf; Prilog St-118_2026-22-12 - ZK-15088-VARAZDIN-07-09-2026-12-18.pdf; Prilog St-118_2026-22-13 - ZK-15089-VARAZDIN-07-09-2026-12-18.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35a01620-f166-4349-bbcc-7ba97526950d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-230/2026</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA U PREDMETU ELEKTROMEHANIK SYSTEME D.O.O.</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Andrije II 11, Donji Kneginec</t>
+  </si>
+  <si>
+    <t>73206856152</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME d.o.o. 73206856152</t>
+  </si>
+  <si>
+    <t>31.08.2026. 15:37:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a642e9b4-82ac-46d8-b096-87569652bcfe</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - HIRŽIN  COMMERCE.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - COMET.pdf; 07-02-26-5a PRIJAVA TRAŽBINE - COMET - ISPRAVAK PRIJAVE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -DELTA KLIČEK.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -HAMAG-BICRO.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -HRVATSKA RADIOTELEVIZIJA.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -MESSER CROATIA PLIN.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA - 2. DIO.pdf; 07-02-26-10a PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA - 1. DIO.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -A1 HRVATSKA.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -NIMIRUM.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -IMPULS LEASING.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - MESSER CROATIA PLIN.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - AKT ENERGY.pdf; 07-02-26-17 PRIJAVA TRAŽBINE -SERVUS D.O.O..pdf; 07-02-26-18 PRIJAVA TRAŽBINE-ERSTE BANK.pdf; 07-02-26-19 PRIJAVA TRAŽBINE-PBZ.pdf; 07-02-26-20 PRIJAVA TRAŽBINE-UNIQA OSIGURANJE.pdf; 07-02-26-21 PRIJAVA TRAŽBINE - ADDIKO BANK D.D..pdf; 07-02-26-22 PRIJAVA TRAŽBINE - M.I.P.- METAL D.O.O..pdf; 07-02-26-23 PRIJAVA TRAŽBINE - HBOR.pdf; 07-02-26-24 PUNOMOĆ -PBZ.pdf; 07-02-26-25 Prijava tražbine - VAŽANIĆ J.D.O.O..pdf; 07-02-26-26 Prijava tražbine - FLASH D.O.O..pdf; 07-02-26-27 Prijava tražbine - MACH SOLUTIONS D.O.O..pdf; 07-02-26-28 Prijava tražbine - VIJAK D.O.O..pdf; 07-02-26-29 Prijava tražbibne - AUTO ZRINSKI.pdf; 07-02-26-30 Prijava tražbine - ORDINACIJA MED RADA GROZDANA HANŽEK.pdf; 07-02-26-31 Prijava tražbine - JOHANNES DIETER KESSLER.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a642e9b4-82ac-46d8-b096-87569652bcfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=230&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-209/2026</t>
+  </si>
+  <si>
+    <t>Podnesak - dopuna prijedloga za otvaranje predstečajnog postupka od 31.07.2026.; Prilozi dopuni prijedloga od 31.07.2026.;</t>
+  </si>
+  <si>
+    <t>AQUA ENGINEERING jednostavno društvo s ograničenom odgovornošću za montažu i usluge</t>
+  </si>
+  <si>
+    <t>Frankopanska Ulica 67, 42240 Ivanec, Hrvatska</t>
+  </si>
+  <si>
+    <t>70587398790</t>
+  </si>
+  <si>
+    <t>AQUA ENGINEERING jednostavno društvo s ograničenom odgovornošću za montažu i usluge 70587398790</t>
+  </si>
+  <si>
+    <t>25.08.2026. 10:47:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5c068ac-5d54-4ff6-bdc6-c4c20800bc20</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-209_2026-3-1 - Konto kartice-AOP-052.pdf; Prilog St-209_2026-3-2 - 7 Izjava o broju zaposlenih.pdf; Prilog St-209_2026-3-3 - __Dopis u vezi Potvrde.pdf; Prilog St-209_2026-3-4 - GFI.pdf; Prilog St-209_2026-3-5 - Konto kartice-AOP-104.pdf; Prilog St-209_2026-3-6 - Konto kartice-AOP-116.pdf; Prilog St-209_2026-3-7 - Otvorene stavke - KUPCI.pdf; Prilog St-209_2026-3-8 - PKK.pdf; Prilog St-209_2026-3-9 - Otvorene stavke - DOBAVLJAČI.pdf; Prilog St-209_2026-3-10 - Punomoć za odvjetnika.pdf; Prilog St-209_2026-3-11 - Impuls leasing.pdf; Prilog St-209_2026-3-12 - Prometne dozvole sve.pdf; Prilog St-209_2026-3-13 - Porsche leasing.pdf; Prilog St-209_2026-3-14 - Zagrebačka banka kredit 1.pdf; Prilog St-209_2026-3-15 - Zagrebačka banka kredit 2.pdf; Prilog St-209_2026-3-16 - Bilješke uz financijske izvještaje.pdf; Prilog St-209_2026-3-17 - FINA sve.pdf; Prilog St-209_2026-3-18 - Reiff banka.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5c068ac-5d54-4ff6-bdc6-c4c20800bc20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka od 07.08.2026.; uz priloge</t>
+  </si>
+  <si>
+    <t>EKOPLAN-SUSTAVI društvo s ograničenom odgovornošću za graditeljstvo i trgovinu</t>
+  </si>
+  <si>
+    <t>VARAŽDINSKA ULICA 17, 42250 Lepoglava, Hrvatska</t>
+  </si>
+  <si>
+    <t>EKOPLAN-SUSTAVI društvo s ograničenom odgovornošću za graditeljstvo i trgovinu 29870445575</t>
+  </si>
+  <si>
+    <t>11.08.2026. 11:05:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50b84e8e-6fcc-41d9-9bd4-0b3798d7dc74</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-239_2026-1-1 - Bilješke_uz_GFI_EKOPLAN-SUSTAVI_31.05.2026.pdf; Prilog St-239_2026-1-2 - Konto kartica krediti kratkoročni.pdf; Prilog St-239_2026-1-3 - Konto kartica - kupci 1200.pdf; Prilog St-239_2026-1-4 - Konto kartica krediti dugoročnipdf.pdf; Prilog St-239_2026-1-5 - Konto kartica dobavljači inozemni.pdf; Prilog St-239_2026-1-6 - Konto kartica obveze za zajmove članovi društva.pdf; Prilog St-239_2026-1-7 - Izjava o broju zaposlenih potpisana.pdf; Prilog St-239_2026-1-8 - Konto kartica dobavljači 2210.pdf; Prilog St-239_2026-1-9 - Konto kartica ostale obveze.pdf; Prilog St-239_2026-1-10 - konto kartica Obveze za zajmove prema građanima .pdf; Prilog St-239_2026-1-11 - Konto kartica potraživanja za bolovanje.pdf; Prilog St-239_2026-1-12 - PKK.pdf; Prilog St-239_2026-1-13 - Konto kartica potraživanja za pretporez.pdf; Prilog St-239_2026-1-14 - Konto kartica OTP Leasing.pdf; Prilog St-239_2026-1-15 - GFI-POD 2025 - 31.05.2026.pdf; Prilog St-239_2026-1-16 - Popis DI.pdf; Prilog St-239_2026-1-17 - Potvrda o danima blokade.pdf; Prilog St-239_2026-1-18 - Potvrda o uplati predujma.pdf; Prilog St-239_2026-1-19 - Prometna Ford - OTP.pdf; Prilog St-239_2026-1-20 - Prometna Škoda Octavia - OTP.pdf; Prilog St-239_2026-1-21 - Prometna Ford - OTP 2.pdf; Prilog St-239_2026-1-22 - Punomoć.pdf; Prilog St-239_2026-1-23 - Očevidnik neizvršenih osnova za plaćanje.pdf; Prilog St-239_2026-1-24 - Prometna Ford .pdf; Prilog St-239_2026-1-25 - Ugovor o leasingu OTP 1.pdf; Prilog St-239_2026-1-26 - Ugovor o kreditu OTP 2025..pdf; Prilog St-239_2026-1-27 - Ugovor o leasingu OTP 2.pdf; Prilog St-239_2026-1-28 - Ugovor o dugoročnom kreditu PBZ.pdf; Prilog St-239_2026-1-29 - Ugovor o pozajmici Eksperti B.B. i S..pdf; Prilog St-239_2026-1-30 - Ugovor o pozajmici Ivica Pavleković 2.pdf; Prilog St-239_2026-1-31 - Ugovor o pozajmici Ivica Pavleković.pdf; Prilog St-239_2026-1-32 - ZK-10498-KO-LEPOGLAVA.pdf; Prilog St-239_2026-1-33 - Ugovor o pozajmici Zdravko Pavleković.pdf; Prilog St-239_2026-1-34 - Ugovor o leasingu ŠKODA.pdf; Prilog St-239_2026-1-35 - Konto  kartica - dobavljači 2200.pdf; Prilog St-239_2026-1-36 - Ugovor o klupskom kreditu HBOR.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50b84e8e-6fcc-41d9-9bd4-0b3798d7dc74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-229/2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.</t>
+  </si>
+  <si>
+    <t>BILJNA MEHANIKA jednostavno društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge</t>
+  </si>
+  <si>
+    <t>VUČETINEC 164A, 40311 Vučetinec, Hrvatska</t>
+  </si>
+  <si>
+    <t>31542106793</t>
+  </si>
+  <si>
+    <t>BILJNA MEHANIKA jednostavno društvo s ograničenom odgovornošću za trgovinu, proizvodnju i usluge 31542106793</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:56:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3315ea3a-2221-4a11-be3e-da7596c8ac7f</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-229_2026-1-1 - AOP 116 PBZ.pdf; Prilog St-229_2026-1-2 - AOP 104.pdf; Prilog St-229_2026-1-3 - 7 Izjava o broju zaposlenih.pdf; Prilog St-229_2026-1-4 - BILJEŠKE BILJNA MEHANIKA.pdf; Prilog St-229_2026-1-5 - Obveze za zajmove AOP 115 - KONTO 2140.pdf; Prilog St-229_2026-1-6 - Dani insolventnosti.pdf; Prilog St-229_2026-1-7 - OTVORENE STAVKE DOBAVLJAČA - 31.05.2026..pdf; Prilog St-229_2026-1-8 - OTVORENE STAVKE KUPACA - 31.05.2026.pdf; Prilog St-229_2026-1-9 - PKK -31542106793_14072026_ispostave.pdf; Prilog St-229_2026-1-10 - Ostale kratkoročne obveze - specifikacija duga - AOP124.pdf; Prilog St-229_2026-1-11 - Potraživanja AOP052.pdf; Prilog St-229_2026-1-12 - GFI-POD BILJNA MEHANIKA2026.pdf; Prilog St-229_2026-1-13 - POTVRDA O UPLATI.pdf; Prilog St-229_2026-1-14 - LIZING.pdf; Prilog St-229_2026-1-15 - PUNOMOĆ ODVJETNIK.pdf; Prilog St-229_2026-1-16 - Vl. društva.pdf; Prilog St-229_2026-1-17 - Vl. leasinga.pdf; Prilog St-229_2026-1-18 - Ugovor o kreditu_kreditnoj kartici i pripadajuci dodaci (79).pdf; Prilog St-229_2026-1-19 - Ugovor_prekoračenje_PBZ.pdf; Prilog St-229_2026-1-20 - Očevidnik neizvršenih osnova.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3315ea3a-2221-4a11-be3e-da7596c8ac7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Prijedlog od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge</t>
+  </si>
+  <si>
+    <t>ULICA KRALJA ANDRIJE II 11, 42204 Donji Kneginec, Hrvatska</t>
+  </si>
+  <si>
+    <t>ELEKTROMEHANIK SYSTEME društvo s ograničenom odgovornošću za elektrostrojarske usluge 73206856152</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:06:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40c4795e-c843-471f-b42e-a6130f6ad152</t>
+  </si>
+  <si>
+    <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-230_2026-1-1 - BILJEŠKE za 4-2026.pdf; Prilog St-230_2026-1-2 - Konto kartice aop 61 2.dio.pdf; Prilog St-230_2026-1-3 - Konto kartice-pozajmica MS.pdf; Prilog St-230_2026-1-4 - GFI-POD602. 4-2026.pdf; Prilog St-230_2026-1-5 - Očevidnik Elektromehanik systeme.pdf; Prilog St-230_2026-1-6 - Otvorene stavke kupci.pdf; Prilog St-230_2026-1-7 - PKK.pdf; Prilog St-230_2026-1-8 - Potvrda o blokadi Elektromehanik systeme.pdf; Prilog St-230_2026-1-9 - Potvrda o uplati.pdf; Prilog St-230_2026-1-10 - Promentna Fiat Doblo VŽ 196 OL.pdf; Prilog St-230_2026-1-11 - Prometna audi.pdf; Prilog St-230_2026-1-12 - Prometna Caddy VŽ 857 IF ems.pdf; Prilog St-230_2026-1-13 - Prometna Cupra - PBZ leasing VŽ184UF.pdf; Prilog St-230_2026-1-14 - Prometna dozvola VŽ 317 PD.pdf; Prilog St-230_2026-1-15 - Otvorene stavke dobavl.pdf; Prilog St-230_2026-1-16 - Izjava o broju zapolsenih potpisana.pdf; Prilog St-230_2026-1-17 - Konto kartice aop 48.pdf; Prilog St-230_2026-1-18 - Konto kartice aop 50.pdf; Prilog St-230_2026-1-19 - Konto kartice aop 61 1.dio.pdf; Prilog St-230_2026-1-20 - Prometna Fiat Doblo VŽ 195 OL.pdf; Prilog St-230_2026-1-21 - Punomoć.pdf; Prilog St-230_2026-1-22 - Prometna Renault Master VŽ 601 HD.pdf; Prilog St-230_2026-1-23 - Prometna Škoda Octavia VŽ 442 OL.pdf; Prilog St-230_2026-1-24 - Prometna dozvola-VŽ 296 PD.pdf; Prilog St-230_2026-1-25 - Stanje dugotrajne imovine.pdf; Prilog St-230_2026-1-26 - Ugovor o kratkoročnoj pozajmici Abramović.pdf; Prilog St-230_2026-1-27 - Ugovor o kreditu Addiko banka.pdf; Prilog St-230_2026-1-28 - Ugovor o kreditu PBZ- dodatak.pdf; Prilog St-230_2026-1-29 - Ugovor o kreditu RBA 1.pdf; Prilog St-230_2026-1-30 - Ugovor Impuls leasing - audi pdf.pdf; Prilog St-230_2026-1-31 - Prometna Mercedes Vito Tourer VŽ 801 SKpdf.pdf; Prilog St-230_2026-1-32 - Ugovor o kreditu HBOR.pdf; Prilog St-230_2026-1-33 - Ugovor o najmu vozila.pdf; Prilog St-230_2026-1-34 - Ugovor o pozajmici Mach-EMS.pdf; Prilog St-230_2026-1-35 - Ugovor o kreditu PBZ.pdf; Prilog St-230_2026-1-36 - Ugovor o pozajmici Senko.pdf; Prilog St-230_2026-1-37 - Ugovor o najmu vozila-VZ-801-SK-EMS.pdf; Prilog St-230_2026-1-38 - Ugovor PBZ PRODULJENJE REVOLVINGA 0082_001.pdf; Prilog St-230_2026-1-39 - Ugovor o zajmu HAMAG.pdf; Prilog St-230_2026-1-40 - Ugovor o pozajmici ETF.pdf; Prilog St-230_2026-1-41 - Ugovor o kreditu RBA .pdf; Prilog St-230_2026-1-42 - Ugovor o kreditu Erste.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40c4795e-c843-471f-b42e-a6130f6ad152/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-18/2025</t>
+  </si>
+  <si>
+    <t>St-18/2025-54-Podnesak od 28.07.2026. uz pripadajuće priloge</t>
+  </si>
+  <si>
+    <t>HANNIG NEKRETNINE d.o.o. za trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Leštakovec 337, 42203 Leštakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>47428649829</t>
+  </si>
+  <si>
+    <t>HANNIG NEKRETNINE d.o.o. za trgovinu i usluge u stečaju 47428649829</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:57:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ccd68f-d18d-4ef5-beb8-f7165401c8f1</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-18_2025-54-1 - Izvod_1101526734_1_2025.pdf; Prilog St-18_2025-54-2 - Izvod_1101526734_2_2025.pdf; Prilog St-18_2025-54-3 - Izvod_1101526734_3_2025.pdf; Prilog St-18_2025-54-4 - Izvod_1101526734_4_2025.pdf; Prilog St-18_2025-54-5 - Izvod_1101526734_5_2025.pdf; Prilog St-18_2025-54-6 - Izvod_1101526734_6_2025.pdf; Prilog St-18_2025-54-7 - Izvod_1101526734_7_2025.pdf; Prilog St-18_2025-54-8 - Izvod_1101526734_8_2025.pdf; Prilog St-18_2025-54-9 - Izvod_1101526734_9_2025.pdf; Prilog St-18_2025-54-10 - Izvod_1101526734_10_2025.pdf; Prilog St-18_2025-54-11 - Izvod_1101526734_11_2025.pdf; Prilog St-18_2025-54-12 - Izvod_1101526734_1_2026.pdf; Prilog St-18_2025-54-13 - Izvod_1101526734_2_2026.pdf; Prilog St-18_2025-54-14 - Izvod_1101526734_3_2026.pdf; Prilog St-18_2025-54-15 - Izvod_1101526734_4_2026.pdf; Prilog St-18_2025-54-16 - Izvod_1101526734_5_2026.pdf; Prilog St-18_2025-54-17 - Izvod_1101526734_6_2026.pdf; Prilog St-18_2025-54-18 - Izvod_1101526734_7_2026.pdf; Prilog St-18_2025-54-19 - Izvod_1101526734_8_2026.pdf; Prilog St-18_2025-54-20 - Izvod_1101526734_9_2026.pdf; Prilog St-18_2025-54-21 - Izvod_1101526734_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0ccd68f-d18d-4ef5-beb8-f7165401c8f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=18&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>St-317/2025</t>
+  </si>
+  <si>
+    <t>Dopuna zahtjeva za sazivanje skupštine vjerovnika od 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Industrogradnja dioničko društvo za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Augusta Šenoe 4-6 , 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>03714155365</t>
+  </si>
+  <si>
+    <t>Industrogradnja dioničko društvo za usluge u stečaju 03714155365</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:19:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0261a8c9-e499-4fc3-80cf-8e8bce0433b4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-317_2025-442-1 - Dopuna pritužbe od 16.03.2026..pdf; Prilog St-317_2025-442-2 - Izvješće stečajne upraviteljice od 04.03.2023..pdf; Prilog St-317_2025-442-3 - Krajinovic-mailovi-dio.pdf; Prilog St-317_2025-442-4 - Krajinovic-ugovor-2016-x-1.pdf; Prilog St-317_2025-442-5 - Odgovor na odluku Ministarstva od 01.06.2026..pdf; Prilog St-317_2025-442-6 - Opis imovine, obveza i kapitala društva Industrogradnja d.d..pdf; Prilog St-317_2025-442-7 - Podnesak stečajne upraviteljice od 05.01.2026..pdf; Prilog St-317_2025-442-8 - Podnesak stečajne upraviteljice od 22.09.2025..pdf; Prilog St-317_2025-442-9 - Podnesak stečajne upraviteljice od 30. 01.2025..pdf; Prilog St-317_2025-442-10 - Presuda VTSRH Pž-4893_2017 od 18.01.2018..pdf; Prilog St-317_2025-442-11 - Prijedlog za dopuštenje revizije od 27.06.2026..pdf; Prilog St-317_2025-442-12 - Pritužba Ministarstvu pravosuđa od 16.02.2026..pdf; Prilog St-317_2025-442-13 - Rješenje Pž-60_2026-10 od 13.05.2026..pdf; Prilog St-317_2025-442-14 - Rješenje Revt-300-2018 od 05.12.2018..pdf; Prilog St-317_2025-442-15 - Rješenje St-1264_2021-345 od 28.11.2025..pdf; Prilog St-317_2025-442-16 - Rješenje VTS RH Pž-4257_2025 od 05.11.2025..pdf; Prilog St-317_2025-442-17 - Ugovor o kupoprodaji posl.prostora 2005-93-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0261a8c9-e499-4fc3-80cf-8e8bce0433b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=317&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>St-128/2026</t>
+  </si>
+  <si>
+    <t>Izvješće privremene stečajne upraviteljice od 25.06.2026. poslovni broj St-128/2026-20, s prilozima.</t>
+  </si>
+  <si>
+    <t>NB PROIZVODI I USLUGE jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Kalnička ulica 3, 42230 Hrastovsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>19457169444</t>
+  </si>
+  <si>
+    <t>NB PROIZVODI I USLUGE jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge 19457169444</t>
+  </si>
+  <si>
+    <t>14.07.2026. 12:13:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed67f36d-5ddd-4d7f-a4dd-b2e3bf1b62cb</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-128_2026-20-1 - 1. Dopis zz.pdf; Prilog St-128_2026-20-2 - 2. UVJERENJE_O_UPISANIM_OSOBAMA_ZA_CIJELU_RH_187253332.pdf; Prilog St-128_2026-20-3 - 3. Dopis PU.pdf; Prilog St-128_2026-20-4 - 4. Dopis CVH.pdf; Prilog St-128_2026-20-5 - 5. Dopis zrakoplovi.pdf; Prilog St-128_2026-20-6 - 6. Plovila.pdf; Prilog St-128_2026-20-7 - 7. Dopis SKDD.pdf; Prilog St-128_2026-20-8 - 8. Potvrda uplata SKDD.pdf; Prilog St-128_2026-20-9 - 9. Brutto bilanca.pdf; Prilog St-128_2026-20-10 - 10. Popis dugotrajne imovine  31.12.2025.pdf; Prilog St-128_2026-20-11 - 11. RDG, bilanca.pdf; Prilog St-128_2026-20-12 - 12. FINA_NB Proizvodi.pdf; Prilog St-128_2026-20-13 - 13. Kartice dobavljača 2 (1).pdf; Prilog St-128_2026-20-14 - 14. Kartice dobavljača 2 (2).pdf; Prilog St-128_2026-20-15 - 15. Dopis_HZMO.pdf; Prilog St-128_2026-20-16 - 16. Računi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed67f36d-5ddd-4d7f-a4dd-b2e3bf1b62cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-74/2026</t>
+  </si>
+  <si>
+    <t>St-74/2026-15-Podnesak ŽDO od 13.07.2026. 
+uz pripadajuće priloge</t>
+  </si>
+  <si>
+    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge</t>
+  </si>
+  <si>
+    <t>Varaždinska ulica 10, 42250 Lepoglava, Hrvatska</t>
+  </si>
+  <si>
+    <t>86495197352</t>
+  </si>
+  <si>
+    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge 86495197352</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:15:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875664c5-b552-450b-bccf-789a381b90ec</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-74_2026-15-1 - S-DO-63_2026-9-1.pdf; Prilog St-74_2026-15-2 - S-DO-63_2026-9-5.pdf; Prilog St-74_2026-15-3 - S-DO-63_2026-9-4.pdf; Prilog St-74_2026-15-4 - S-DO-63_2026-9-3.pdf; Prilog St-74_2026-15-5 - S-DO-63_2026-9-2.pdf; Prilog St-74_2026-15-6 - S-DO-63_2026-9.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875664c5-b552-450b-bccf-789a381b90ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-492/2021</t>
+  </si>
+  <si>
+    <t>St-492/2021-94-Izvješće stečajnog 
+upravitelja od 08.07.2026. uz pripadajuće priloge</t>
+  </si>
+  <si>
+    <t>DARY društvo s ograničenom odgovornošću za poslovanje nekretninama u stečaju</t>
+  </si>
+  <si>
+    <t>Tina Ujevića 20, 40000 Čakovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>25321510881</t>
+  </si>
+  <si>
+    <t>DARY društvo s ograničenom odgovornošću za poslovanje nekretninama u stečaju 25321510881</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:25:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaf6df59-4cd3-4a80-9d3f-a38f67257903</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-492_2021-94-1 - RJEŠENJE - usklađenje TK 9.6.2026..pdf; Prilog St-492_2021-94-2 - RJEŠENJE - promjena člana 15.06.2026.pdf; Prilog St-492_2021-94-3 - RJEŠENJE -povećanje TK 6-7-2026.pdf; Prilog St-492_2021-94-4 - PRILOG UZ RJEŠENJE 9.6.2026..pdf; Prilog St-492_2021-94-5 - PRILOG UZ RJEŠENJE 15.06.2026..pdf; Prilog St-492_2021-94-6 - PRILOG UZ RJEŠENJE 6.7.2026..pdf; Prilog St-492_2021-94-7 - Odluka TS VŽ R1-16-2026-2 od 17.06.2026. - Rješenje o imenovanju revizora.pdf; Prilog St-492_2021-94-8 - Odluka TS VŽ R1-11-2026-2 od 25.05.2026. - Rješenje o imenovanju revizora.pdf; Prilog St-492_2021-94-9 - Detalji_transakcije_SZG290465.pdf; Prilog St-492_2021-94-10 - UlazniRacun_IncomingEInvoice_e267d808-553b-49ac-98b7-111f6ab5b7a0_95-01-91_Russell_Bedford_Croatia_-.pdf; Prilog St-492_2021-94-11 - UlazniRacun_IncomingEInvoice_fb98a5fa-db62-4f13-b5af-10d693315d7a_2075_VP_1_JAVNI_BILJEZNIK_Tihana_S.pdf; Prilog St-492_2021-94-12 - UlazniRacun_IncomingEInvoice_00bf83ae-6732-4742-9ecc-660e84759a42_2000180918_R900_800_Telemach_Hrvat.pdf; Prilog St-492_2021-94-13 - UlazniRacun_IncomingEInvoice_73e82a6b-5aaa-4d9f-a924-00d6bb35d2f1_2000219772_R900_800_Telemach_Hrvat.pdf; Prilog St-492_2021-94-14 - UlazniRacun_IncomingEInvoice_14937b53-733f-4d03-ab08-7652b2c7996e_2000017909_R900_800_Telemach_Hrvat.pdf; Prilog St-492_2021-94-15 - UlazniRacun_IncomingEInvoice_b56570f7-d661-4ae5-8891-eea133a102d0_2000096017_R900_800_Telemach_Hrvat.pdf; Prilog St-492_2021-94-16 - UlazniRacun_IncomingEInvoice_c8c12385-dea4-41a5-9643-974591cc0e24_2000144575_R900_800_Telemach_Hrvat.pdf; Prilog St-492_2021-94-17 - UlazniRacun_IncomingEInvoice_c21ef2da-76f8-4bc2-bc7f-411d6527c472_2000060922_R900_800_Telemach_Hrvat.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaf6df59-4cd3-4a80-9d3f-a38f67257903/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=492&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-139/2026</t>
+  </si>
+  <si>
+    <t>V-solutions d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica kralja Tomislava 25, Hrašćica</t>
+  </si>
+  <si>
+    <t>V-solutions d.o.o. 82032503652</t>
+  </si>
+  <si>
+    <t>29.06.2026. 10:26:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acf2b9cd-898a-455b-9694-e397e84dcf0f</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - HAMAG-BICRO.pdf; 07-02-26-5 PRIJAVA TRAŽBINE -HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE.pdf; 07-02-26-6 PRIJAVA TRAŽBINE -MDV-PLUS.pdf; 07-02-26-7 PRIJAVA TRAŽBINE -PLANTAK, obrt, vl. M. Plantak.pdf; 07-02-26-8 PRIJAVA TRAŽBINE -KROVOPOKRIVAČKI RADOVI CALIMERO.pdf; 07-02-26-9 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-10 PRIJAVA TRAŽBINE -RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-11 PRIJAVA TRAŽBINE -MARIJA POKOS LUKINEC.pdf; 07-02-26-12 PRIJAVA TRAŽBINE -PAKO.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -PAKO - ISPRAVAK PRIJAVE.pdf; 07-02-26-13 PRIJAVA TRAŽBINE -PORSCHE LEASING.pdf; 07-02-26-14 PRIJAVA TRAŽBINE -FALKONET.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -FALKONET - ISPRAVAK PRIJAVE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acf2b9cd-898a-455b-9694-e397e84dcf0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>St-228/2024</t>
   </si>
   <si>
     <t>St-228/2024-58 Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
   </si>
   <si>
     <t>LORENZ Shoe Group društvo s ograničenom odgovornošću za proizvodnju i trgovinu cipelama u stečaju</t>
   </si>
   <si>
     <t>Kninska cesta 6, 42000 Varaždin, Hrvatska</t>
   </si>
   <si>
     <t>23915760632</t>
   </si>
   <si>
     <t>LORENZ Shoe Group društvo s ograničenom odgovornošću za proizvodnju i trgovinu cipelama u stečaju 23915760632</t>
   </si>
   <si>
     <t>15.06.2026. 10:45:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06497ad7-17f4-4a12-9869-eaaa99878af0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-228_2024-58-1 - IZVOD BR. 13 ZA 24.04.2026..pdf; Prilog St-228_2024-58-2 - IZVOD BR. 10 ZA 08.04.2026..pdf; Prilog St-228_2024-58-3 - IZVOD BR. 8 ZA 16.03.2026..pdf; Prilog St-228_2024-58-4 - IZVOD BR. 9 ZA 31.03.2026..pdf; Prilog St-228_2024-58-5 - IZVOD BR. 7 ZA 10.03.2026..pdf; Prilog St-228_2024-58-6 - IZVOD BR. 12 ZA 10.04.2026..pdf; Prilog St-228_2024-58-7 - IZVOD BR. 15 ZA 08.06.2026..pdf; Prilog St-228_2024-58-8 - IZVOD BR. 11 ZA 09.04.2026..pdf; Prilog St-228_2024-58-9 - IZVOD BR. 14 ZA 10.05.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/06497ad7-17f4-4a12-9869-eaaa99878af0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=228&amp;godina=2024</t>
   </si>
   <si>
     <t>St-27/2026</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja o financijsko-gospodarskom stanju dužnika od 12.06.2026.; uz priloge</t>
   </si>
   <si>
     <t>GK grupa društvo s ograničenom odgovornošću za projektiranje i graditeljstvo u stečaju</t>
   </si>
   <si>
-    <t>Hallerova aleja 1, 42000 Varaždin, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>32165824835</t>
   </si>
   <si>
     <t>GK grupa društvo s ograničenom odgovornošću za projektiranje i graditeljstvo u stečaju 32165824835</t>
   </si>
   <si>
     <t>15.06.2026. 09:11:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80d472cd-9b1a-4d84-8c90-02cf0614b5a9</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-27_2026-41-1 - najam grupa - energo hallerova.pdf; Prilog St-27_2026-41-2 - najam kneginec od grupe.pdf; Prilog St-27_2026-41-3 - najam grupa - gk RMD + ING  hallerova.pdf; Prilog St-27_2026-41-4 - Podravka_Ugovor.pdf; Prilog St-27_2026-41-5 - najam grupa - lk ugljan.pdf; Prilog St-27_2026-41-6 - najam grupa - gk hallerova.pdf; Prilog St-27_2026-41-7 - Otvorene stavke.pdf; Prilog St-27_2026-41-8 - SKM_C250i26052714270.pdf; Prilog St-27_2026-41-9 - Računi- vozila.pdf; Prilog St-27_2026-41-10 - priljevi i odljevi 9.3-1.6.2026.xlsx; Prilog St-27_2026-41-11 - 26 11 GK grupa VARAŽDIN POLUP (1).pdf; Prilog St-27_2026-41-12 - 26 12 GK grupa Sovjak.pdf; Prilog St-27_2026-41-13 - INVENTAR_kneginec-povezano-prijedlog prodaje.xlsx; Prilog St-27_2026-41-14 - URED_povezano_slike_1_156.xlsx; Prilog St-27_2026-41-15 - popis pokretnina pod zalogom.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80d472cd-9b1a-4d84-8c90-02cf0614b5a9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=27&amp;godina=2026</t>
   </si>
   <si>
     <t>St-113/2026</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-113/2026 I. DIO</t>
@@ -243,86 +711,68 @@
     <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu</t>
   </si>
   <si>
     <t>Varaždinska 10, 42250 Lepoglava, Hrvatska</t>
   </si>
   <si>
     <t>02797058762</t>
   </si>
   <si>
     <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu 02797058762</t>
   </si>
   <si>
     <t>01.04.2026. 12:42:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a57ae686-eed0-491f-876f-43566ac638c4</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-73_2026-3-1 - 7 Izjava o broju zaposlenih 28.02.pdf; Prilog St-73_2026-3-2 - IOS kupaca 31.12.2025.pdf; Prilog St-73_2026-3-3 - konto kartica - erste card club.pdf; Prilog St-73_2026-3-4 - konto kartica - mastercard.pdf; Prilog St-73_2026-3-5 - konto kartica - potražianja za predujmove Siton Tex.pdf; Prilog St-73_2026-3-6 - konto kartica - potraživanja od HZZO (PS).pdf; Prilog St-73_2026-3-7 - konto kartica - potraživanja za pozajmice Siton Tex.pdf; Prilog St-73_2026-3-8 - konto kartice Bidermajer-.pdf; Prilog St-73_2026-3-9 - konto kartice Bidermajer-kamate.pdf; Prilog St-73_2026-3-10 - konto kartice Sportski podovi- kamate.pdf; Prilog St-73_2026-3-11 - konto kartice T.C Požgaj.pdf; Prilog St-73_2026-3-12 - konto kartice T.C Požgaj- kamate.pdf; Prilog St-73_2026-3-13 - Ocevidnik 3003.pdf; Prilog St-73_2026-3-14 - Ocevidnik neizvrsenih osnova - Siton-tekstil.pdf; Prilog St-73_2026-3-15 - PKK.pdf; Prilog St-73_2026-3-16 - Popis DI.pdf; Prilog St-73_2026-3-17 - Potvrda o blokadi - Siton-tekstil.pdf; Prilog St-73_2026-3-18 - Pozajmica Siton-Tekstil - Siton-tex.pdf; Prilog St-73_2026-3-19 - IOS dobavljači.pdf; Prilog St-73_2026-3-20 - konto kartica- prekoračenje po ZABA računu.pdf; Prilog St-73_2026-3-21 - IOS primljenih predujmova na -31.12.2025..pdf; Prilog St-73_2026-3-22 - Sporazum o zasnivanju založnog prava Požgaj.pdf; Prilog St-73_2026-3-23 - Bilješke 2025.pdf; Prilog St-73_2026-3-24 - GFI.pdf; Prilog St-73_2026-3-25 - Ugovor o pristupanju dugu.pdf; Prilog St-73_2026-3-26 - Ugovor Zaba.pdf; Prilog St-73_2026-3-27 - Ugovor o namirenju duga.pdf; Prilog St-73_2026-3-28 - UGOVORI O ZAJMU.pdf; Prilog St-73_2026-3-29 - ZK-6002-KNEGINEC.pdf; Prilog St-73_2026-3-30 - Ugovor HAMAG.pdf; Prilog St-73_2026-3-31 - Ugovor o kreditu Addiko 2.pdf; Prilog St-73_2026-3-32 - Upitnik - Siton-tekstil.pdf; Prilog St-73_2026-3-33 - Uplatnica - Siton-tekstil.pdf; Prilog St-73_2026-3-34 - 7 Izjava o broju zaposlenih 28.02.pdf; Prilog St-73_2026-3-35 - 01 - Chevrolet Kalos.pdf; Prilog St-73_2026-3-36 - 03 - Renault Master.pdf; Prilog St-73_2026-3-37 - 02 - Opel Zafira.pdf; Prilog St-73_2026-3-38 - 07 - Nissan Qashqai.pdf; Prilog St-73_2026-3-39 - 04 - Dacia Lodgy 2015.pdf; Prilog St-73_2026-3-40 - 05 - Renault Laguna.pdf; Prilog St-73_2026-3-41 - 06 - Renault Traffic.pdf; Prilog St-73_2026-3-42 - 10 - Renault Kangoo.pdf; Prilog St-73_2026-3-43 - 09 - Dacia Lodgy.pdf; Prilog St-73_2026-3-44 - 08 - Fiat Croma.pdf; Prilog St-73_2026-3-45 - 11 - Opel Zafira 2008.pdf; Prilog St-73_2026-3-46 - 12 - Dacia Logan 2007.pdf; Prilog St-73_2026-3-47 - 13 - Dacia Logan 2008.pdf; Prilog St-73_2026-3-48 - 17 - Ford Focus.pdf; Prilog St-73_2026-3-49 - 15 - Volkswagen Transporter.pdf; Prilog St-73_2026-3-50 - 16 - Peugeot 301.pdf; Prilog St-73_2026-3-51 - 14 - Citroen Xsara.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a57ae686-eed0-491f-876f-43566ac638c4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>St-74/2026</t>
   </si>
   <si>
     <t>St-74/2026-3-Prijedlog za otvaranje predstečajnog
 postupka od 27.03.2026. uz pripadajuće priloge</t>
   </si>
   <si>
-    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>30.03.2026. 10:18:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/158e3a91-4e44-43f4-bf0c-50be95a59e3e</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-74_2026-3-1 - 7 Izjava o broju zaposlenih 28.02.pdf; Prilog St-74_2026-3-2 - Bilješke.pdf; Prilog St-74_2026-3-3 - Kartica obveze prema bankama.pdf; Prilog St-74_2026-3-4 - konto kartice kupaca.pdf; Prilog St-74_2026-3-5 - kontoi kartice dobavljača.pdf; Prilog St-74_2026-3-6 - GFI _2025.pdf; Prilog St-74_2026-3-7 - PKK 31.12.2025 .pdf; Prilog St-74_2026-3-8 - obveze za zajmove Sitontekstil.pdf; Prilog St-74_2026-3-9 - Potvrda o blokadi - Siton-tex.pdf; Prilog St-74_2026-3-10 - Pozajmica Siton-Tekstil - Siton-tex.pdf; Prilog St-74_2026-3-11 - Pozajmica Siton-tex - Siton-trade.pdf; Prilog St-74_2026-3-12 - Očevidnik 2603.pdf; Prilog St-74_2026-3-13 - primljeni avansi Siton tekstil.pdf; Prilog St-74_2026-3-14 - Kartica kupca.pdf; Prilog St-74_2026-3-15 - Pozajmica Siton-tex - Siton.pdf; Prilog St-74_2026-3-16 - Sporazum HZZ.pdf; Prilog St-74_2026-3-17 - kartica data pozajmica siton trade.pdf; Prilog St-74_2026-3-18 - kartica data pozajmica siton d.o.o..pdf; Prilog St-74_2026-3-19 - Uplatnica - Siton-tex.pdf; Prilog St-74_2026-3-20 - Ugovor Zaba Tex.pdf; Prilog St-74_2026-3-21 - UPRAVNI UGOVOR 8.8.2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/158e3a91-4e44-43f4-bf0c-50be95a59e3e/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=74&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>St-265/2025</t>
   </si>
   <si>
     <t>Podnesak st. upravitelja od 16.03.2026. uz priloge</t>
   </si>
   <si>
     <t>MLAD CONSULTING društvo s ograničenom odgovornošću za usluge</t>
   </si>
   <si>
     <t>Sajmišna ulica 19, 42000 Varaždin, Hrvatska</t>
   </si>
   <si>
     <t>49742779134</t>
   </si>
   <si>
     <t>MLAD CONSULTING društvo s ograničenom odgovornošću za usluge 49742779134</t>
   </si>
   <si>
     <t>17.03.2026. 08:17:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e48ad60a-f494-4353-b138-dd9df07d7a6f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-265_2025-20-1 - Mlad Consulting_prijave tražbina_1603 2026.pdf; Prilog St-265_2025-20-2 - Prijava Tražbine.pdf; Prilog St-265_2025-20-3 - 250401 Mlad dugovanja.xlsx; Prilog St-265_2025-20-4 - FW Racun prema OR2024000091.eml; Prilog St-265_2025-20-5 - FW Racuni za Schwerin i Hanover.eml; Prilog St-265_2025-20-6 - FW Racuni.eml; Prilog St-265_2025-20-7 - P10038_K&amp;L Novus - Električari.eml; Prilog St-265_2025-20-8 - Racun 11-24.eml; Prilog St-265_2025-20-9 - Racun 18-24.eml; Prilog St-265_2025-20-10 - Racun 26-24.eml; Prilog St-265_2025-20-11 - Racun 34-24(1).eml; Prilog St-265_2025-20-12 - Racun 34-24.eml; Prilog St-265_2025-20-13 - Racun 36-24.eml; Prilog St-265_2025-20-14 - Racun 38-24.eml; Prilog St-265_2025-20-15 - Racun 41-24.eml; Prilog St-265_2025-20-16 - Racun 46-24.eml; Prilog St-265_2025-20-17 - Racuni za radove u Nemackoj.eml; Prilog St-265_2025-20-18 - Račun 17-24.eml; Prilog St-265_2025-20-19 - RE FW FW Racun 12-24.eml; Prilog St-265_2025-20-20 - Re FW Racun prema OR2024000091.eml; Prilog St-265_2025-20-21 - RE P10038_K&amp;L Novus - Električari.eml; Prilog St-265_2025-20-22 - RE Projekat u Mercedesu-Metingen - nar. 114 i 115.eml; Prilog St-265_2025-20-23 - RE Projekat u Mercedesu-Metingen(1).eml; Prilog St-265_2025-20-24 - Re Projekat u Mercedesu-Metingen.eml; Prilog St-265_2025-20-25 - RE Racun 11-24.eml; Prilog St-265_2025-20-26 - Re Racun 16-24(1).eml; Prilog St-265_2025-20-27 - RE Racun 16-24.eml; Prilog St-265_2025-20-28 - RE Racun 18-24.eml; Prilog St-265_2025-20-29 - RE Racun 20-24(1).eml; Prilog St-265_2025-20-30 - RE Racun 20-24(2).eml; Prilog St-265_2025-20-31 - RE Racun 20-24.eml; Prilog St-265_2025-20-32 - RE Racun 21-24.eml; Prilog St-265_2025-20-33 - RE Racun 26-24.eml; Prilog St-265_2025-20-34 - RE Racun 34-24(1).eml; Prilog St-265_2025-20-35 - RE Racun 34-24.eml; Prilog St-265_2025-20-36 - RE Racun 36-24.eml; Prilog St-265_2025-20-37 - RE Racun 38-24.eml; Prilog St-265_2025-20-38 - RE Racun 41-24.eml; Prilog St-265_2025-20-39 - RE Racun 46-24.eml; Prilog St-265_2025-20-40 - Re Racun prema OR2023000201.eml; Prilog St-265_2025-20-41 - RE Račun 17-24.eml; Prilog St-265_2025-20-42 - Dobavljaci_usluga_trecezemlje_15122025.pdf</t>
@@ -363,53 +813,50 @@
   <si>
     <t>10.03.2026. 08:06:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f4e91a3-79e4-4a76-80f8-54039b68c304</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-54_2026-1-1 - 1_a_Popis imovine_dugotrajna_pokretnine_nekretnine.pdf; Prilog St-54_2026-1-2 - 1_b_Popisimovine_sitnog inventara.pdf; Prilog St-54_2026-1-3 - 1_c_Popis imovine_ nekretnine.pdf; Prilog St-54_2026-1-4 - 3_Novčane tražbine dužnika.pdf; Prilog St-54_2026-1-5 - 4_Potraživanje izvođača_pogldoga za konačni obračun.pdf; Prilog St-54_2026-1-6 - 7_Novčane obveze dužnika.pdf; Prilog St-54_2026-1-7 - 9_b_Razlučna pokretnine.pdf; Prilog St-54_2026-1-8 - Popis sporova_update.pdf; Prilog St-54_2026-1-9 - ZK-7217-KO-KNEGINEC.pdf; Prilog St-54_2026-1-10 - BZP-14091-KO-VARAZDIN.pdf; Prilog St-54_2026-1-11 - ZK-4447-KO-KNEGINEC.pdf; Prilog St-54_2026-1-12 - ZK-6373-KO-KNEGINEC.pdf; Prilog St-54_2026-1-13 - ZK-6224-KO-KNEGINEC.pdf; Prilog St-54_2026-1-14 - ZK-8275-KO-KNEGINEC.pdf; Prilog St-54_2026-1-15 - ZK-8312-KO-KNEGINEC.pdf; Prilog St-54_2026-1-16 - Punomoć - Gk grupa (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f4e91a3-79e4-4a76-80f8-54039b68c304/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=54&amp;godina=2026</t>
   </si>
   <si>
     <t>St-529/2017</t>
   </si>
   <si>
     <t>St-529/2017-968-Podnesak od 26.02.2026. uz pripadajuće priloge</t>
   </si>
   <si>
     <t>ISTO dioničko društvo za usluge u stečaju</t>
   </si>
   <si>
-    <t>Augusta Šenoe 4-6 , 42000 Varaždin, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>88502209643</t>
   </si>
   <si>
     <t>ISTO dioničko društvo za usluge u stečaju 88502209643</t>
   </si>
   <si>
     <t>04.03.2026. 14:23:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/245bf4d4-740e-4519-812f-23bb2e776920</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-529_2017-968-1 - BožićMilica-Izjava.pdf; Prilog St-529_2017-968-2 - BorićMilanSesvete-Izjava.pdf; Prilog St-529_2017-968-3 - BrnadaIlija-Izjava.pdf; Prilog St-529_2017-968-4 - BojićLuka-Izjava.pdf; Prilog St-529_2017-968-5 - BućanacJelica-Izjava.pdf; Prilog St-529_2017-968-6 - ConjarJure-Izjava.pdf; Prilog St-529_2017-968-7 - BoricMilanZG-Izjava.pdf; Prilog St-529_2017-968-8 - IlicLazar-Izjava.pdf; Prilog St-529_2017-968-9 - DevčićFranjo-Izjava.pdf; Prilog St-529_2017-968-10 - ĐukićStipo-Izjava.pdf; Prilog St-529_2017-968-11 - GaletićMarijan-Izjava.pdf; Prilog St-529_2017-968-12 - DeverićLidija-Izjava.pdf; Prilog St-529_2017-968-13 - GrgurinovicIvan-Izjava.pdf; Prilog St-529_2017-968-14 - GrgićPredrag-Izjava.pdf; Prilog St-529_2017-968-15 - ĐurinDajana-Izjava.pdf; Prilog St-529_2017-968-16 - GojevićLuka-Izjava.pdf; Prilog St-529_2017-968-17 - JosipovićKulićSlavica-Izjava.pdf; Prilog St-529_2017-968-18 - JandrečićVesna-Izjava.pdf; Prilog St-529_2017-968-19 - JergovićNikola-Izjava.pdf; Prilog St-529_2017-968-20 - JerkovićLovro-Izjava.pdf; Prilog St-529_2017-968-21 - JelićVlado-Izjava.pdf; Prilog St-529_2017-968-22 - JakelićZdravko-Izjava.pdf; Prilog St-529_2017-968-23 - JukicIvan-Izjava.pdf; Prilog St-529_2017-968-24 - JakovacJurica-Izjava.pdf; Prilog St-529_2017-968-25 - KovačićRobert-Izjava.pdf; Prilog St-529_2017-968-26 - KovačićAnđelka-Izjava.pdf; Prilog St-529_2017-968-27 - KrznarićKatica-Izjava.pdf; Prilog St-529_2017-968-28 - LučićFranjo-Izjava.pdf; Prilog St-529_2017-968-29 - LisakStjepan-Izjava.pdf; Prilog St-529_2017-968-30 - MaksimovićSavo-Izjava.pdf; Prilog St-529_2017-968-31 - MarijanovićAnte iz LOVREĆA-Izjava.pdf; Prilog St-529_2017-968-32 - JukicZdravka-Izjava.pdf; Prilog St-529_2017-968-33 - LektorićZlatko-Izjava.pdf; Prilog St-529_2017-968-34 - JukićLjubica-Izjava.pdf; Prilog St-529_2017-968-35 - LaucJavor-Izjava.pdf; Prilog St-529_2017-968-36 - JurićMilan-Izjava.pdf; Prilog St-529_2017-968-37 - MesićTomo-Izjava.pdf; Prilog St-529_2017-968-38 - KrznarićVedrana-Izjava.pdf; Prilog St-529_2017-968-39 - LikićŽeljko-Izjava.pdf; Prilog St-529_2017-968-40 - DrezgaRadomir-Izjava.pdf; Prilog St-529_2017-968-41 - MiloševićPetar-Izjava.pdf; Prilog St-529_2017-968-42 - MiloševićMarjo-Izjava.pdf; Prilog St-529_2017-968-43 - MaljkovićMilan-Izjava.pdf; Prilog St-529_2017-968-44 - MiloševićJosip-Izjava.pdf; Prilog St-529_2017-968-45 - MurarJosip-Izjava.pdf; Prilog St-529_2017-968-46 - MrkonjaMara-Izjava.pdf; Prilog St-529_2017-968-47 - PaulikAsicAnamarija-Izjava.pdf; Prilog St-529_2017-968-48 - OrlovićAntonio-Izjava.pdf; Prilog St-529_2017-968-49 - PernarŽeljko-Izjava.pdf; Prilog St-529_2017-968-50 - PericaTomislav_Domagoj-Izjava.pdf; Prilog St-529_2017-968-51 - PericaLuka-Izjava.pdf; Prilog St-529_2017-968-52 - PerkovićZdravko-Izjava.pdf; Prilog St-529_2017-968-53 - MarijanovićAnteZG-Izjava.pdf; Prilog St-529_2017-968-54 - PonjanAgata-Izjava.pdf; Prilog St-529_2017-968-55 - PeuračaMile-Izjava.pdf; Prilog St-529_2017-968-56 - PetrovićJozo-Izjava.pdf; Prilog St-529_2017-968-57 - RajičMato-Izjava.pdf; Prilog St-529_2017-968-58 - PinjušićCmiljko-Izjava.pdf; Prilog St-529_2017-968-59 - PostElek-Izjava.pdf; Prilog St-529_2017-968-60 - PetretićKatica-Izjava.pdf; Prilog St-529_2017-968-61 - RajkovićPetar-Izjava.pdf; Prilog St-529_2017-968-62 - RadovićŠtefica-Izjava.pdf; Prilog St-529_2017-968-63 - PoljakStjepan-Izjava.pdf; Prilog St-529_2017-968-64 - ŠarecDamir-Izjava.pdf; Prilog St-529_2017-968-65 - PischiuttaFranjo-Izjava.pdf; Prilog St-529_2017-968-66 - ŠkalecBožica-Izjava.pdf; Prilog St-529_2017-968-67 - SoleničkiLjuba-Izjava.pdf; Prilog St-529_2017-968-68 - SabolNada-Izjava.pdf; Prilog St-529_2017-968-69 - ŠtajdoharSlavko-Izjava.pdf; Prilog St-529_2017-968-70 - SavanovićMirko-Izjava.pdf; Prilog St-529_2017-968-71 - SejarićSeima-Izjava.pdf; Prilog St-529_2017-968-72 - RičkoVišnja-Izjava.pdf; Prilog St-529_2017-968-73 - StepanićJozo-Izjava.pdf; Prilog St-529_2017-968-74 - ŠoltoAnka-Izjava.pdf; Prilog St-529_2017-968-75 - ŠtimacDamir-Izjava.pdf; Prilog St-529_2017-968-76 - RomčevićMilena-Izjava.pdf; Prilog St-529_2017-968-77 - SokolićBoris-Izjava.pdf; Prilog St-529_2017-968-78 - UdovicicHelena-Izjava.pdf; Prilog St-529_2017-968-79 - ŠoltoTomislav-Izjava.pdf; Prilog St-529_2017-968-80 - ToljanSnježana-Izjava.pdf; Prilog St-529_2017-968-81 - AntolovicIvan-Izjava.pdf; Prilog St-529_2017-968-82 - VašarevićBožo-Izjava.pdf; Prilog St-529_2017-968-83 - TonkovićBranko-Izjava.pdf; Prilog St-529_2017-968-84 - BakovićMile-Izjava.pdf; Prilog St-529_2017-968-85 - SvalinaHrvoje-Izjava.pdf; Prilog St-529_2017-968-86 - BićanićIvan-Izjava.pdf; Prilog St-529_2017-968-87 - BarunovićIva-Izjava.pdf; Prilog St-529_2017-968-88 - BaričevićLuka-Izjava.pdf; Prilog St-529_2017-968-89 - BenčecIvan-Izjava.pdf; Prilog St-529_2017-968-90 - BlaškoLaco-Izjava.pdf; Prilog St-529_2017-968-91 - BilaćMladen-Izjava.pdf; Prilog St-529_2017-968-92 - ŠtimacZlatko-Izjava.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/245bf4d4-740e-4519-812f-23bb2e776920/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=529&amp;godina=2017</t>
   </si>
   <si>
     <t>St-304/2025</t>
   </si>
   <si>
     <t>Izvješće st. upravitelja od 04.03.2026. uz priloge</t>
@@ -420,78 +867,63 @@
   <si>
     <t>Gornja Višnjica 68, 42250 Gornja Višnjica, Hrvatska</t>
   </si>
   <si>
     <t>93990510097</t>
   </si>
   <si>
     <t>NKD-ZIDAR jednostavno društvo s ograničenom odgovornošću za graditeljstvo 93990510097</t>
   </si>
   <si>
     <t>04.03.2026. 14:17:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63813f84-ef30-4f15-8247-4ce4f6da8c59</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-304_2025-21-1 - Izvadak iz registra stvarnih vlasnika.pdf; Prilog St-304_2025-21-2 - Obavijest NKD.pdf; Prilog St-304_2025-21-3 - RGFI-javna objava Bilanca 31 12 2024.pdf; Prilog St-304_2025-21-4 - HZMO izlist NKD-ZIDAR j.d.o.o..pdf; Prilog St-304_2025-21-5 - katastar nekretnine.pdf; Prilog St-304_2025-21-6 - BJELOVAR.pdf; Prilog St-304_2025-21-7 - KOPRIVNICA.pdf; Prilog St-304_2025-21-8 - KRAPINA.pdf; Prilog St-304_2025-21-9 - OSIJEK.pdf; Prilog St-304_2025-21-10 - PULA.pdf; Prilog St-304_2025-21-11 - RIJEKA (1).pdf; Prilog St-304_2025-21-12 - SISAK (1).pdf; Prilog St-304_2025-21-13 - SISAK uv (1).pdf; Prilog St-304_2025-21-14 - SPLIT (1).pdf; Prilog St-304_2025-21-15 - ZADAR (1).pdf; Prilog St-304_2025-21-16 - UVJERENJE_O_UPISANIM_OSOBAMA_ZA_CIJELU_RH_181542526 (1) (1).pdf; Prilog St-304_2025-21-17 - UVJERENJE_O_UPISANIM_OSOBAMA_ZA_CIJELU_RH_181542526 (1) (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63813f84-ef30-4f15-8247-4ce4f6da8c59/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=304&amp;godina=2025</t>
   </si>
   <si>
-    <t>St-317/2025</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Podnesak od 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog od: 26.02.2026.; Prilog </t>
   </si>
   <si>
-    <t>Industrogradnja dioničko društvo za usluge u stečaju</t>
-[...7 lines deleted...]
-  <si>
     <t>02.03.2026. 09:32:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e7378a3b-0521-4c76-ad38-5ae163d20d39</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-317_2025-398-1 - AntolovicIvan-Izjava.pdf; Prilog St-317_2025-398-2 - BakovićMile-Izjava.pdf; Prilog St-317_2025-398-3 - BaričevićLuka-Izjava.pdf; Prilog St-317_2025-398-4 - BarunovićIva-Izjava.pdf; Prilog St-317_2025-398-5 - BenčecIvan-Izjava.pdf; Prilog St-317_2025-398-6 - BićanićIvan-Izjava.pdf; Prilog St-317_2025-398-7 - BilaćMladen-Izjava.pdf; Prilog St-317_2025-398-8 - BlaškoLaco-Izjava.pdf; Prilog St-317_2025-398-9 - BojićLuka-Izjava.pdf; Prilog St-317_2025-398-10 - BorićMilanSesvete-Izjava.pdf; Prilog St-317_2025-398-11 - BoricMilanZG-Izjava.pdf; Prilog St-317_2025-398-12 - BožićMilica-Izjava.pdf; Prilog St-317_2025-398-13 - BrnadaIlija-Izjava.pdf; Prilog St-317_2025-398-14 - BućanacJelica-Izjava.pdf; Prilog St-317_2025-398-15 - ConjarJure-Izjava.pdf; Prilog St-317_2025-398-16 - DevčićFranjo-Izjava.pdf; Prilog St-317_2025-398-17 - DeverićLidija-Izjava.pdf; Prilog St-317_2025-398-18 - DrezgaRadomir-Izjava.pdf; Prilog St-317_2025-398-19 - ĐukićStipo-Izjava.pdf; Prilog St-317_2025-398-20 - ĐurinDajana-Izjava.pdf; Prilog St-317_2025-398-21 - GaletićMarijan-Izjava.pdf; Prilog St-317_2025-398-22 - GojevićLuka-Izjava.pdf; Prilog St-317_2025-398-23 - GrgićPredrag-Izjava.pdf; Prilog St-317_2025-398-24 - GrgurinovicIvan-Izjava.pdf; Prilog St-317_2025-398-25 - IlicLazar-Izjava.pdf; Prilog St-317_2025-398-26 - JakelićZdravko-Izjava.pdf; Prilog St-317_2025-398-27 - JakovacJurica-Izjava.pdf; Prilog St-317_2025-398-28 - JandrečićVesna-Izjava.pdf; Prilog St-317_2025-398-29 - JelićVlado-Izjava.pdf; Prilog St-317_2025-398-30 - JergovićNikola-Izjava.pdf; Prilog St-317_2025-398-31 - JerkovićLovro-Izjava.pdf; Prilog St-317_2025-398-32 - JosipovićKulićSlavica-Izjava.pdf; Prilog St-317_2025-398-33 - JurićMilan-Izjava.pdf; Prilog St-317_2025-398-34 - JukicIvan-Izjava.pdf; Prilog St-317_2025-398-35 - JukićLjubica-Izjava.pdf; Prilog St-317_2025-398-36 - JukicZdravka-Izjava.pdf; Prilog St-317_2025-398-37 - KovačićAnđelka-Izjava.pdf; Prilog St-317_2025-398-38 - KovačićRobert-Izjava.pdf; Prilog St-317_2025-398-39 - KrznarićKatica-Izjava.pdf; Prilog St-317_2025-398-40 - KrznarićVedrana-Izjava.pdf; Prilog St-317_2025-398-41 - LaucJavor-Izjava.pdf; Prilog St-317_2025-398-42 - LikićŽeljko-Izjava.pdf; Prilog St-317_2025-398-43 - LisakStjepan-Izjava.pdf; Prilog St-317_2025-398-44 - MaksimovićSavo-Izjava.pdf; Prilog St-317_2025-398-45 - LučićFranjo-Izjava.pdf; Prilog St-317_2025-398-46 - LektorićZlatko-Izjava.pdf; Prilog St-317_2025-398-47 - MarijanovićAnte iz LOVREĆA-Izjava.pdf; Prilog St-317_2025-398-48 - MaljkovićMilan-Izjava.pdf; Prilog St-317_2025-398-49 - MiloševićMarjo-Izjava.pdf; Prilog St-317_2025-398-50 - MesićTomo-Izjava.pdf; Prilog St-317_2025-398-51 - MarijanovićAnteZG-Izjava.pdf; Prilog St-317_2025-398-52 - MrkonjaMara-Izjava.pdf; Prilog St-317_2025-398-53 - MurarJosip-Izjava.pdf; Prilog St-317_2025-398-54 - PericaLuka-Izjava.pdf; Prilog St-317_2025-398-55 - MiloševićJosip-Izjava.pdf; Prilog St-317_2025-398-56 - OrlovićAntonio-Izjava.pdf; Prilog St-317_2025-398-57 - PernarŽeljko-Izjava.pdf; Prilog St-317_2025-398-58 - PaulikAsicAnamarija-Izjava.pdf; Prilog St-317_2025-398-59 - PericaTomislav_Domagoj-Izjava.pdf; Prilog St-317_2025-398-60 - MiloševićPetar-Izjava.pdf; Prilog St-317_2025-398-61 - PerkovićZdravko-Izjava.pdf; Prilog St-317_2025-398-62 - PetrovićJozo-Izjava.pdf; Prilog St-317_2025-398-63 - PinjušićCmiljko-Izjava.pdf; Prilog St-317_2025-398-64 - PeuračaMile-Izjava.pdf; Prilog St-317_2025-398-65 - PoljakStjepan-Izjava.pdf; Prilog St-317_2025-398-66 - PischiuttaFranjo-Izjava.pdf; Prilog St-317_2025-398-67 - RadovićŠtefica-Izjava.pdf; Prilog St-317_2025-398-68 - PonjanAgata-Izjava.pdf; Prilog St-317_2025-398-69 - PetretićKatica-Izjava.pdf; Prilog St-317_2025-398-70 - RajkovićPetar-Izjava.pdf; Prilog St-317_2025-398-71 - PostElek-Izjava.pdf; Prilog St-317_2025-398-72 - RajičMato-Izjava.pdf; Prilog St-317_2025-398-73 - RičkoVišnja-Izjava.pdf; Prilog St-317_2025-398-74 - SabolNada-Izjava.pdf; Prilog St-317_2025-398-75 - RomčevićMilena-Izjava.pdf; Prilog St-317_2025-398-76 - ŠarecDamir-Izjava.pdf; Prilog St-317_2025-398-77 - SavanovićMirko-Izjava.pdf; Prilog St-317_2025-398-78 - ŠkalecBožica-Izjava.pdf; Prilog St-317_2025-398-79 - SoleničkiLjuba-Izjava.pdf; Prilog St-317_2025-398-80 - SokolićBoris-Izjava.pdf; Prilog St-317_2025-398-81 - ŠoltoAnka-Izjava.pdf; Prilog St-317_2025-398-82 - StepanićJozo-Izjava.pdf; Prilog St-317_2025-398-83 - ŠtajdoharSlavko-Izjava.pdf; Prilog St-317_2025-398-84 - ŠoltoTomislav-Izjava.pdf; Prilog St-317_2025-398-85 - ŠtimacZlatko-Izjava.pdf; Prilog St-317_2025-398-86 - VašarevićBožo-Izjava.pdf; Prilog St-317_2025-398-87 - SvalinaHrvoje-Izjava.pdf; Prilog St-317_2025-398-88 - UdovicicHelena-Izjava.pdf; Prilog St-317_2025-398-89 - ToljanSnježana-Izjava.pdf; Prilog St-317_2025-398-90 - TonkovićBranko-Izjava.pdf; Prilog St-317_2025-398-91 - ŠtimacDamir-Izjava.pdf; Prilog St-317_2025-398-92 - SejarićSeima-Izjava.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e7378a3b-0521-4c76-ad38-5ae163d20d39/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=317&amp;godina=2025</t>
   </si>
   <si>
     <t>St-13/2026</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA U PREDSTEČAJNOM POSTUPKU T.C. POŽGAJ d.o.o.</t>
   </si>
   <si>
     <t>T.C. POŽGAJ d.o.o.</t>
   </si>
   <si>
     <t>Dravska ulica 24, Veliki Bukovec</t>
   </si>
   <si>
     <t>38134916213</t>
   </si>
   <si>
     <t>T.C. POŽGAJ d.o.o. 38134916213</t>
   </si>
   <si>
     <t>27.02.2026. 09:02:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1517a469-2435-4467-adee-f2e8f91fa561</t>
   </si>
@@ -1583,82 +2015,64 @@
   <si>
     <t>Vučetinec 29, 40000 Vučetinec, Hrvatska</t>
   </si>
   <si>
     <t>87853001052</t>
   </si>
   <si>
     <t>vabosa društvo s ograničenom odgovornošću za usluge 87853001052</t>
   </si>
   <si>
     <t>11.03.2025. 15:06:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34c3e61f-bbf8-4587-82f4-eeea36e27c6b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-278_2024-19-1 - Očitovanje povjerenika o prijavljenim tražbinama.pdf; Prilog St-278_2024-19-2 - Očitovanje dužnika o prijavljenim tražbinama.pdf; Prilog St-278_2024-19-3 - Prijava tražbine vjerovnika ATLANTIC TRADE d.o.o..pdf; Prilog St-278_2024-19-4 - Prijava tražbine vjerovnika STOP SHOP Development d.o.o. 1. dio.pdf; Prilog St-278_2024-19-5 - Prijava tražbine vjerovnika STOP SHOP Development d.o.o. 2. dio.pdf; Prilog St-278_2024-19-6 - Prijava tražbine vjerovnika STOP SHOP Development d.o.o. 3. dio.pdf; Prilog St-278_2024-19-7 - Prijava tražbine vjerovnika STOP SHOP Development d.o.o. 4. dio.pdf; Prilog St-278_2024-19-8 - Prijava tražbine vjerovnika b.t.c. d.o.o..pdf; Prilog St-278_2024-19-9 - Prijava tražbine vjerovnika ERSTE &amp; STEIERMARKISCHE BANK d.d..pdf; Prilog St-278_2024-19-10 - Prijava tražbine vjerovnika HEP-Opskrba d.o.o..pdf; Prilog St-278_2024-19-11 - Prijava tražbine vjerovnika Financijska agencija.pdf; Prilog St-278_2024-19-12 - Prijava tražbine vjerovnika Zagrebačka banka d.d..pdf; Prilog St-278_2024-19-13 - Prijava tražbine vjerovnika HRVATSKA RADIOTELEVIZIJA.pdf; Prilog St-278_2024-19-14 - Prijava tražbine vjerovnika RH, Ministarstvo financija - Porezna uprava.pdf; Prilog St-278_2024-19-15 - Prijava tražbine vjerovnika HRVATSKO DRUŠTVO SKLADATELJA.pdf; Prilog St-278_2024-19-16 - Prijava tražbine vjerovnika Raiffeisenbank Austria d.d..pdf; Prilog St-278_2024-19-17 - Prijava tražbine vjerovnika HRVATSKI TELEKOM d.d..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34c3e61f-bbf8-4587-82f4-eeea36e27c6b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=278&amp;godina=2024</t>
   </si>
   <si>
-    <t>St-18/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>St-18/2025-14-Izvješće stečajnog
 upravitelja od 26.02.2025. uz pripadajuće priloge</t>
   </si>
   <si>
-    <t>HANNIG NEKRETNINE d.o.o. za trgovinu i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>26.02.2025. 12:57:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5fea56d5-10ec-4e3e-bf76-47a4e1e0e61d</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-18_2025-14-1 - Ponuda za zastupanje Hannig nekretnine d.do u stečajucx.pdf; Prilog St-18_2025-14-2 - Pregled imovine i obveza čl 223 SZ_signed.pdf; Prilog St-18_2025-14-3 - Popis predmeta stečajne mase čl 221 SZ_signed.pdf; Prilog St-18_2025-14-4 - O17 Tablice prijavljenih tražbina, razlučnih i izlučnih prava (čl. 259. st. 1. SZ) _signed.pdf; Prilog St-18_2025-14-5 - Popis vjerovnika čl 222 SZ_signed.pdf; Prilog St-18_2025-14-6 - procjena nekretnine ponuda 1.pdf; Prilog St-18_2025-14-7 - Izvadak RSV.pdf; Prilog St-18_2025-14-8 - procjena nekretnine ponuda 2.pdf; Prilog St-18_2025-14-9 - ObrazacPD_47428649829_01012025-19012025.pdf; Prilog St-18_2025-14-10 - ObrazacPD_47428649829_01012024-31122024.pdf; Prilog St-18_2025-14-11 - Rješenje kupoprodaja.pdf; Prilog St-18_2025-14-12 - Procjena nekretnine ponuda 3.pdf; Prilog St-18_2025-14-13 - izvadci 2024.pdf; Prilog St-18_2025-14-14 - Rješenje 2023..pdf; Prilog St-18_2025-14-15 - TABULARNA ISPRAVA-Z-8681-2022.pdf; Prilog St-18_2025-14-16 - FINA očevidnik.pdf; Prilog St-18_2025-14-17 - NKD razvrstavanje 2025.pdf; Prilog St-18_2025-14-18 - UGOVOR O KUPOPRODAJI-Z-10607-2024.pdf; Prilog St-18_2025-14-19 - UGOVOR O KUPOPRODAJI-Z-8681-2022.pdf; Prilog St-18_2025-14-20 - Rješenje 2022. godina.pdf; Prilog St-18_2025-14-21 - ZK-133-KELEMEN povijesni.pdf; Prilog St-18_2025-14-22 - ZK-4497-KELEMEN povijesni.pdf; Prilog St-18_2025-14-23 - Ugovor knjigovodstvo.pdf; Prilog St-18_2025-14-24 - UGOVOR O KUPOPRODAJI-Z-13002-2024.pdf; Prilog St-18_2025-14-25 - Vollmachten.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5fea56d5-10ec-4e3e-bf76-47a4e1e0e61d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=18&amp;godina=2025</t>
   </si>
   <si>
     <t>St-309/2024</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 17.02.2025.; Prilozi izvješću od 17.02.2025.;</t>
   </si>
   <si>
     <t>NAMJEŠTAJ DENŽIĆ jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge u stečaju</t>
   </si>
   <si>
     <t>Leskovec Toplički 6, 42223 Leskovec Toplički, Hrvatska</t>
   </si>
   <si>
     <t>14538279012</t>
   </si>
   <si>
     <t>NAMJEŠTAJ DENŽIĆ jednostavno društvo s ograničenom odgovornošću za proizvodnju, trgovinu i usluge u stečaju 14538279012</t>
   </si>
   <si>
     <t>17.02.2025. 13:01:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f3eede8e-3f20-497c-8181-233b5dd603ae</t>
   </si>
@@ -4306,56 +4720,50 @@
 uz pripadajuće priloge</t>
   </si>
   <si>
     <t>07.02.2022. 12:19:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/13bdc4e4-6906-4c04-91f3-09406edbe741</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-125_2019-57-1 - 99-007158-01540-24.pdf; Prilog St-125_2019-57-2 - 99-007158-01541-24.pdf; Prilog St-125_2019-57-3 - 99-007158-01540-24.pdf; Prilog St-125_2019-57-4 - 99-007158-01551-24.pdf; Prilog St-125_2019-57-5 - 99-007158-01550-24.pdf; Prilog St-125_2019-57-6 - 99-007158-01544-24.pdf; Prilog St-125_2019-57-7 - 99-007158-01549-24.pdf; Prilog St-125_2019-57-8 - 99-007158-01541-24.pdf; Prilog St-125_2019-57-9 - 99-007158-01557-24.pdf; Prilog St-125_2019-57-10 - 99-007158-01556-24.pdf; Prilog St-125_2019-57-11 - 99-007158-01554-24.pdf; Prilog St-125_2019-57-12 - 99-007158-01553-24.pdf; Prilog St-125_2019-57-13 - 99-007158-01552-24.pdf; Prilog St-125_2019-57-14 - 99-007158-01566-24.pdf; Prilog St-125_2019-57-15 - 99-007158-01562-24.pdf; Prilog St-125_2019-57-16 - 99-007158-01561-24.pdf; Prilog St-125_2019-57-17 - 99-007158-01560-24.pdf; Prilog St-125_2019-57-18 - 99-007158-01559-24.pdf; Prilog St-125_2019-57-19 - 99-007158-01575-24.pdf; Prilog St-125_2019-57-20 - 99-007158-01574-24.pdf; Prilog St-125_2019-57-21 - 99-007158-01568-24.pdf; Prilog St-125_2019-57-22 - 99-007158-01573-24.pdf; Prilog St-125_2019-57-23 - 99-007158-01570-24.pdf; Prilog St-125_2019-57-24 - Rje%C5%A1enje%20o%20tro%C5%A1kovima%20D-3.pdf; Prilog St-125_2019-57-25 - Podnesak-2.pdf; Prilog St-125_2019-57-26 - Podnesak.pdf; Prilog St-125_2019-57-27 - 99-007158-01577-24.pdf; Prilog St-125_2019-57-28 - 99-007158-01576-24.pdf; Prilog St-125_2019-57-29 - Zaključak o razrješenju i imenovanju novog%20povjerenika.pdf; Prilog St-125_2019-57-30 - Zaklju%C4%8Dak.pdf; Prilog St-125_2019-57-31 - Rje%C5%A1enje-15.pdf; Prilog St-125_2019-57-32 - Rje%C5%A1enje.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/13bdc4e4-6906-4c04-91f3-09406edbe741/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=125&amp;godina=2019</t>
   </si>
   <si>
     <t>St-540/2021</t>
   </si>
   <si>
     <t>Prijedlog vjerovnika za otvaranje stečajnog postupka od 28.1.2022. St-540/2021-4; Prilozi prijedlogu od 28.01.2022.</t>
   </si>
   <si>
     <t>DARY društvo s ograničenom odgovornošću za poslovanje nekretninama</t>
-  </si>
-[...4 lines deleted...]
-    <t>25321510881</t>
   </si>
   <si>
     <t>DARY društvo s ograničenom odgovornošću za poslovanje nekretninama 25321510881</t>
   </si>
   <si>
     <t>03.02.2022. 12:26:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42a04e1c-c6a9-444a-a00e-2352054340f0</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P; Prilog St-540_2021-4-1 - Detalji naloga_pristojba stečajni postupak.pdf; Prilog St-540_2021-4-2 - bzp_izvadak_oss - 2022-01-25-601_povijesni_dary.pdf; Prilog St-540_2021-4-3 - dary_lukavečki_ugovor o kupoprodaji.pdf; Prilog St-540_2021-4-4 - bzp_izvadak_oss - 2022-01-25_dary_519_povijesni.pdf; Prilog St-540_2021-4-5 - Dary_zatezne kamate_trošak postupka_1.pdf; Prilog St-540_2021-4-6 - dary_lukavečki_2_ugovor o kupoprodaji.pdf; Prilog St-540_2021-4-7 - Dary_zatezne kamate_glavnica_1.pdf; Prilog St-540_2021-4-8 - DARY_GLOBAL RENT_Presuda 2st_VTS.pdf; Prilog St-540_2021-4-9 - SJ_dopis_vjerovnika.pdf; Prilog St-540_2021-4-10 - Povijesni-izvadak-STANOVI JADRAN.pdf; Prilog St-540_2021-4-11 - GLOBAL RENT_povijesni izvadak_2021-06-30.pdf; Prilog St-540_2021-4-12 - dary_fima rent_ugovor o kupoprodaji.pdf; Prilog St-540_2021-4-13 - Rjesenje suda o pripajanju.pdf; Prilog St-540_2021-4-14 - Global Rent_Klauzula i Presuda (1).pdf; Prilog St-540_2021-4-15 - Predmet P-231_2015, TS VŽ_DARY_stjecaj bez osnove.pdf; Prilog St-540_2021-4-16 - Predmet P-97_2021, TS VŽ.pdf; Prilog St-540_2021-4-17 - Tužba_Dary_stjecanje bez osnove.pdf; Prilog St-540_2021-4-18 - Plano_Labin_procjena 2014.pdf; Prilog St-540_2021-4-19 - stanovi jadran_PUNOMOĆ_STEČAJNI POSTUPAK.pdf; Prilog St-540_2021-4-20 - Global Rent d.o.o. - poslovni kompleks Plano Daria Halbauer 31.12.2018..pdf; Prilog St-540_2021-4-21 - Plano-procjena.pdf; Prilog St-540_2021-4-22 - STANOVI JADRAN - kaznena prijava Tkalcec.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42a04e1c-c6a9-444a-a00e-2352054340f0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=540&amp;godina=2021</t>
   </si>
   <si>
     <t>St-26/2022</t>
   </si>
   <si>
     <t>2 St-26/2022-1 Prijedlog od 28.01.2022. uz priloge</t>
   </si>
@@ -6159,51 +6567,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N227"/>
+  <dimension ref="A1:N242"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -6385,166 +6793,166 @@
       <c r="I5" t="s">
         <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>56</v>
       </c>
       <c r="L5" t="s">
         <v>57</v>
       </c>
       <c r="M5" t="s">
         <v>58</v>
       </c>
       <c r="N5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G6" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="H6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N6" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D7" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G7" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="H7" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I7" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L7" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M7" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N7" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>79</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G8" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I8" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L8" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M8" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N8" t="s">
-        <v>89</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>90</v>
       </c>
       <c r="D9" t="s">
         <v>91</v>
       </c>
       <c r="E9" t="s">
         <v>92</v>
       </c>
       <c r="F9" t="s">
         <v>93</v>
       </c>
       <c r="G9" t="s">
         <v>94</v>
       </c>
       <c r="H9" t="s">
@@ -6553,6334 +6961,6334 @@
       <c r="I9" t="s">
         <v>96</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>97</v>
       </c>
       <c r="L9" t="s">
         <v>98</v>
       </c>
       <c r="M9" t="s">
         <v>99</v>
       </c>
       <c r="N9" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>101</v>
       </c>
       <c r="E10" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="F10" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="G10" t="s">
-        <v>94</v>
+        <v>64</v>
       </c>
       <c r="H10" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="I10" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="L10" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="M10" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="N10" t="s">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D11" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E11" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F11" t="s">
-        <v>30</v>
+        <v>112</v>
       </c>
       <c r="G11" t="s">
-        <v>31</v>
+        <v>113</v>
       </c>
       <c r="H11" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I11" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="L11" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="M11" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="N11" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="D12" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="E12" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="F12" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G12" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="H12" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I12" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="L12" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="M12" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="N12" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="D13" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="E13" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="F13" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="G13" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="H13" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="I13" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="L13" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="M13" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="N13" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="D14" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="E14" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="F14" t="s">
-        <v>118</v>
+        <v>145</v>
       </c>
       <c r="G14" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H14" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="I14" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="L14" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="M14" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="N14" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D15" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E15" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F15" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G15" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="H15" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="I15" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="L15" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="M15" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="N15" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="E16" t="s">
-        <v>108</v>
+        <v>165</v>
       </c>
       <c r="F16" t="s">
-        <v>30</v>
+        <v>166</v>
       </c>
       <c r="G16" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H16" t="s">
-        <v>109</v>
+        <v>167</v>
       </c>
       <c r="I16" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="L16" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="M16" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="N16" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="D17" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="E17" t="s">
-        <v>108</v>
+        <v>174</v>
       </c>
       <c r="F17" t="s">
-        <v>30</v>
+        <v>175</v>
       </c>
       <c r="G17" t="s">
-        <v>31</v>
+        <v>176</v>
       </c>
       <c r="H17" t="s">
-        <v>109</v>
+        <v>177</v>
       </c>
       <c r="I17" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="L17" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="M17" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="N17" t="s">
-        <v>37</v>
+        <v>182</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="D18" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="E18" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="F18" t="s">
-        <v>171</v>
+        <v>52</v>
       </c>
       <c r="G18" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="H18" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="I18" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="L18" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="M18" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="N18" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>147</v>
+        <v>193</v>
       </c>
       <c r="D19" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="E19" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="F19" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="G19" t="s">
-        <v>151</v>
+        <v>197</v>
       </c>
       <c r="H19" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="I19" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="L19" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="M19" t="s">
-        <v>186</v>
+        <v>202</v>
       </c>
       <c r="N19" t="s">
-        <v>157</v>
+        <v>203</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>204</v>
       </c>
       <c r="D20" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>206</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>207</v>
       </c>
       <c r="G20" t="s">
-        <v>53</v>
+        <v>208</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>209</v>
       </c>
       <c r="I20" t="s">
-        <v>188</v>
+        <v>210</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
       <c r="L20" t="s">
-        <v>190</v>
+        <v>212</v>
       </c>
       <c r="M20" t="s">
-        <v>191</v>
+        <v>213</v>
       </c>
       <c r="N20" t="s">
-        <v>59</v>
+        <v>214</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D21" t="s">
-        <v>193</v>
+        <v>215</v>
       </c>
       <c r="E21" t="s">
-        <v>194</v>
+        <v>216</v>
       </c>
       <c r="F21" t="s">
-        <v>195</v>
+        <v>217</v>
       </c>
       <c r="G21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H21" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="I21" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
       <c r="L21" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="M21" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="N21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>203</v>
+        <v>223</v>
       </c>
       <c r="D22" t="s">
-        <v>204</v>
+        <v>224</v>
       </c>
       <c r="E22" t="s">
-        <v>205</v>
+        <v>225</v>
       </c>
       <c r="F22" t="s">
-        <v>206</v>
+        <v>226</v>
       </c>
       <c r="G22" t="s">
-        <v>207</v>
+        <v>227</v>
       </c>
       <c r="H22" t="s">
-        <v>208</v>
+        <v>228</v>
       </c>
       <c r="I22" t="s">
-        <v>209</v>
+        <v>229</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="L22" t="s">
-        <v>211</v>
+        <v>231</v>
       </c>
       <c r="M22" t="s">
-        <v>212</v>
+        <v>232</v>
       </c>
       <c r="N22" t="s">
-        <v>213</v>
+        <v>233</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="D23" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
       <c r="E23" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="F23" t="s">
-        <v>118</v>
+        <v>145</v>
       </c>
       <c r="G23" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="H23" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="I23" t="s">
-        <v>215</v>
+        <v>235</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>216</v>
+        <v>236</v>
       </c>
       <c r="L23" t="s">
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="M23" t="s">
-        <v>218</v>
+        <v>238</v>
       </c>
       <c r="N23" t="s">
-        <v>125</v>
+        <v>152</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>219</v>
+        <v>239</v>
       </c>
       <c r="D24" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="E24" t="s">
-        <v>221</v>
+        <v>241</v>
       </c>
       <c r="F24" t="s">
-        <v>222</v>
+        <v>242</v>
       </c>
       <c r="G24" t="s">
-        <v>223</v>
+        <v>243</v>
       </c>
       <c r="H24" t="s">
-        <v>224</v>
+        <v>244</v>
       </c>
       <c r="I24" t="s">
-        <v>225</v>
+        <v>245</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>226</v>
+        <v>246</v>
       </c>
       <c r="L24" t="s">
-        <v>227</v>
+        <v>247</v>
       </c>
       <c r="M24" t="s">
-        <v>228</v>
+        <v>248</v>
       </c>
       <c r="N24" t="s">
-        <v>229</v>
+        <v>249</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="D25" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="E25" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="F25" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="G25" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="H25" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="I25" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="L25" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="M25" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="N25" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>203</v>
+        <v>255</v>
       </c>
       <c r="D26" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="E26" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="F26" t="s">
-        <v>243</v>
+        <v>52</v>
       </c>
       <c r="G26" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="H26" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="I26" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="L26" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="M26" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="N26" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>249</v>
+        <v>264</v>
       </c>
       <c r="D27" t="s">
-        <v>250</v>
+        <v>265</v>
       </c>
       <c r="E27" t="s">
-        <v>251</v>
+        <v>266</v>
       </c>
       <c r="F27" t="s">
-        <v>252</v>
+        <v>123</v>
       </c>
       <c r="G27" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="H27" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="I27" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="L27" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="M27" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="N27" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>274</v>
       </c>
       <c r="D28" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="E28" t="s">
-        <v>18</v>
+        <v>276</v>
       </c>
       <c r="F28" t="s">
-        <v>19</v>
+        <v>277</v>
       </c>
       <c r="G28" t="s">
-        <v>20</v>
+        <v>278</v>
       </c>
       <c r="H28" t="s">
-        <v>21</v>
+        <v>279</v>
       </c>
       <c r="I28" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
       <c r="L28" t="s">
-        <v>263</v>
+        <v>282</v>
       </c>
       <c r="M28" t="s">
-        <v>264</v>
+        <v>283</v>
       </c>
       <c r="N28" t="s">
-        <v>26</v>
+        <v>284</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>265</v>
+        <v>120</v>
       </c>
       <c r="D29" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="E29" t="s">
-        <v>267</v>
+        <v>122</v>
       </c>
       <c r="F29" t="s">
-        <v>268</v>
+        <v>123</v>
       </c>
       <c r="G29" t="s">
-        <v>269</v>
+        <v>124</v>
       </c>
       <c r="H29" t="s">
-        <v>270</v>
+        <v>125</v>
       </c>
       <c r="I29" t="s">
-        <v>271</v>
+        <v>286</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>272</v>
+        <v>287</v>
       </c>
       <c r="L29" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="M29" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="N29" t="s">
-        <v>275</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>192</v>
+        <v>290</v>
       </c>
       <c r="D30" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="E30" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="F30" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="G30" t="s">
-        <v>196</v>
+        <v>294</v>
       </c>
       <c r="H30" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="I30" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="L30" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="M30" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="N30" t="s">
-        <v>202</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>284</v>
+        <v>183</v>
       </c>
       <c r="D31" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="E31" t="s">
-        <v>286</v>
+        <v>257</v>
       </c>
       <c r="F31" t="s">
-        <v>287</v>
+        <v>52</v>
       </c>
       <c r="G31" t="s">
-        <v>288</v>
+        <v>186</v>
       </c>
       <c r="H31" t="s">
-        <v>289</v>
+        <v>258</v>
       </c>
       <c r="I31" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="L31" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="M31" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="N31" t="s">
-        <v>294</v>
+        <v>192</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>295</v>
+        <v>183</v>
       </c>
       <c r="D32" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="E32" t="s">
-        <v>297</v>
+        <v>257</v>
       </c>
       <c r="F32" t="s">
-        <v>298</v>
+        <v>52</v>
       </c>
       <c r="G32" t="s">
-        <v>299</v>
+        <v>186</v>
       </c>
       <c r="H32" t="s">
-        <v>300</v>
+        <v>258</v>
       </c>
       <c r="I32" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="L32" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="M32" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="N32" t="s">
-        <v>305</v>
+        <v>192</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="D33" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="E33" t="s">
-        <v>308</v>
+        <v>313</v>
       </c>
       <c r="F33" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="G33" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="H33" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="I33" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="L33" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="M33" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="N33" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>317</v>
+        <v>290</v>
       </c>
       <c r="D34" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="E34" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="F34" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="G34" t="s">
-        <v>321</v>
+        <v>294</v>
       </c>
       <c r="H34" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="I34" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="L34" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="M34" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="N34" t="s">
-        <v>327</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>328</v>
+        <v>204</v>
       </c>
       <c r="D35" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E35" t="s">
-        <v>330</v>
+        <v>206</v>
       </c>
       <c r="F35" t="s">
+        <v>207</v>
+      </c>
+      <c r="G35" t="s">
+        <v>208</v>
+      </c>
+      <c r="H35" t="s">
+        <v>209</v>
+      </c>
+      <c r="I35" t="s">
         <v>331</v>
-      </c>
-[...7 lines deleted...]
-        <v>334</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="L35" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="M35" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="N35" t="s">
-        <v>338</v>
+        <v>214</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>192</v>
+        <v>335</v>
       </c>
       <c r="D36" t="s">
+        <v>336</v>
+      </c>
+      <c r="E36" t="s">
+        <v>337</v>
+      </c>
+      <c r="F36" t="s">
+        <v>338</v>
+      </c>
+      <c r="G36" t="s">
         <v>339</v>
       </c>
-      <c r="E36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>197</v>
+        <v>340</v>
       </c>
       <c r="I36" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="L36" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M36" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="N36" t="s">
-        <v>202</v>
+        <v>345</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D37" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E37" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F37" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="G37" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="H37" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="I37" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="L37" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="M37" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="N37" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>344</v>
+        <v>264</v>
       </c>
       <c r="D38" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E38" t="s">
-        <v>346</v>
+        <v>266</v>
       </c>
       <c r="F38" t="s">
-        <v>347</v>
+        <v>123</v>
       </c>
       <c r="G38" t="s">
-        <v>348</v>
+        <v>267</v>
       </c>
       <c r="H38" t="s">
-        <v>349</v>
+        <v>268</v>
       </c>
       <c r="I38" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="L38" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="M38" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="N38" t="s">
-        <v>354</v>
+        <v>273</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D39" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E39" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="F39" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="G39" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="H39" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="I39" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="L39" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="M39" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="N39" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>317</v>
+        <v>373</v>
       </c>
       <c r="D40" t="s">
-        <v>285</v>
+        <v>374</v>
       </c>
       <c r="E40" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="F40" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="G40" t="s">
-        <v>321</v>
+        <v>377</v>
       </c>
       <c r="H40" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="I40" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="L40" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="M40" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="N40" t="s">
-        <v>327</v>
+        <v>383</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>378</v>
+        <v>346</v>
       </c>
       <c r="D41" t="s">
-        <v>379</v>
-[...3 lines deleted...]
-      <c r="G41"/>
+        <v>384</v>
+      </c>
+      <c r="E41" t="s">
+        <v>385</v>
+      </c>
+      <c r="F41" t="s">
+        <v>386</v>
+      </c>
+      <c r="G41" t="s">
+        <v>350</v>
+      </c>
       <c r="H41" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="I41" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="L41" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="M41" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="N41" t="s">
-        <v>385</v>
+        <v>356</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="D42" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="E42" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="F42" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="G42" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="H42" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="I42" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="L42" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="M42" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="N42" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>284</v>
+        <v>172</v>
       </c>
       <c r="D43" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="E43" t="s">
-        <v>398</v>
+        <v>174</v>
       </c>
       <c r="F43" t="s">
-        <v>399</v>
+        <v>175</v>
       </c>
       <c r="G43" t="s">
-        <v>288</v>
+        <v>176</v>
       </c>
       <c r="H43" t="s">
-        <v>400</v>
+        <v>177</v>
       </c>
       <c r="I43" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="L43" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="M43" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="N43" t="s">
-        <v>294</v>
+        <v>182</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="D44" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E44" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="F44" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="G44" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="H44" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="I44" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="L44" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="M44" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="N44" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="D45" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E45" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="F45" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="G45" t="s">
-        <v>332</v>
+        <v>339</v>
       </c>
       <c r="H45" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="I45" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="L45" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="M45" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="N45" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D46" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E46" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="F46" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="G46" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="H46" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="I46" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="L46" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="M46" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="N46" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="D47" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="E47" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="F47" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="G47" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="H47" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="I47" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="L47" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="M47" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="N47" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>16</v>
+        <v>449</v>
       </c>
       <c r="D48" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="E48" t="s">
-        <v>18</v>
+        <v>451</v>
       </c>
       <c r="F48" t="s">
-        <v>19</v>
+        <v>452</v>
       </c>
       <c r="G48" t="s">
-        <v>20</v>
+        <v>453</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>454</v>
       </c>
       <c r="I48" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="L48" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="M48" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="N48" t="s">
-        <v>26</v>
+        <v>459</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
       <c r="D49" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="E49" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
       <c r="F49" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="G49" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
       <c r="H49" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="I49" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>458</v>
+        <v>467</v>
       </c>
       <c r="L49" t="s">
-        <v>459</v>
+        <v>468</v>
       </c>
       <c r="M49" t="s">
-        <v>460</v>
+        <v>469</v>
       </c>
       <c r="N49" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
       <c r="D50" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="E50" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="F50" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
       <c r="G50" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="H50" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="I50" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="L50" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="M50" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
       <c r="N50" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>473</v>
+        <v>335</v>
       </c>
       <c r="D51" t="s">
-        <v>474</v>
+        <v>482</v>
       </c>
       <c r="E51" t="s">
-        <v>475</v>
+        <v>337</v>
       </c>
       <c r="F51" t="s">
-        <v>476</v>
+        <v>338</v>
       </c>
       <c r="G51" t="s">
-        <v>477</v>
+        <v>339</v>
       </c>
       <c r="H51" t="s">
-        <v>478</v>
+        <v>340</v>
       </c>
       <c r="I51" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="L51" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="M51" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="N51" t="s">
-        <v>483</v>
+        <v>345</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="D52" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="E52" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="F52" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="G52" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="H52" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="I52" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="L52" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="M52" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="N52" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>495</v>
+        <v>487</v>
       </c>
       <c r="D53" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="E53" t="s">
-        <v>497</v>
+        <v>489</v>
       </c>
       <c r="F53" t="s">
-        <v>498</v>
+        <v>490</v>
       </c>
       <c r="G53" t="s">
+        <v>491</v>
+      </c>
+      <c r="H53" t="s">
+        <v>492</v>
+      </c>
+      <c r="I53" t="s">
         <v>499</v>
-      </c>
-[...4 lines deleted...]
-        <v>501</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
+        <v>500</v>
+      </c>
+      <c r="L53" t="s">
+        <v>501</v>
+      </c>
+      <c r="M53" t="s">
         <v>502</v>
       </c>
-      <c r="L53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N53" t="s">
-        <v>505</v>
+        <v>497</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>295</v>
+        <v>503</v>
       </c>
       <c r="D54" t="s">
+        <v>504</v>
+      </c>
+      <c r="E54" t="s">
+        <v>505</v>
+      </c>
+      <c r="F54" t="s">
         <v>506</v>
       </c>
-      <c r="E54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G54" t="s">
-        <v>299</v>
+        <v>507</v>
       </c>
       <c r="H54" t="s">
-        <v>300</v>
+        <v>508</v>
       </c>
       <c r="I54" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="L54" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="M54" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="N54" t="s">
-        <v>305</v>
+        <v>513</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>511</v>
+        <v>460</v>
       </c>
       <c r="D55" t="s">
-        <v>512</v>
+        <v>428</v>
       </c>
       <c r="E55" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="F55" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="G55" t="s">
-        <v>515</v>
+        <v>464</v>
       </c>
       <c r="H55" t="s">
         <v>516</v>
       </c>
       <c r="I55" t="s">
         <v>517</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
         <v>518</v>
       </c>
       <c r="L55" t="s">
         <v>519</v>
       </c>
       <c r="M55" t="s">
         <v>520</v>
       </c>
       <c r="N55" t="s">
-        <v>521</v>
+        <v>470</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
+        <v>521</v>
+      </c>
+      <c r="D56" t="s">
         <v>522</v>
       </c>
-      <c r="D56" t="s">
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
+      <c r="H56" t="s">
         <v>523</v>
       </c>
-      <c r="E56" t="s">
+      <c r="I56" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>528</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="L56" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="M56" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="N56" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
+        <v>529</v>
+      </c>
+      <c r="D57" t="s">
+        <v>530</v>
+      </c>
+      <c r="E57" t="s">
+        <v>531</v>
+      </c>
+      <c r="F57" t="s">
+        <v>532</v>
+      </c>
+      <c r="G57" t="s">
         <v>533</v>
       </c>
-      <c r="D57" t="s">
+      <c r="H57" t="s">
         <v>534</v>
       </c>
-      <c r="E57" t="s">
+      <c r="I57" t="s">
         <v>535</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="L57" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="M57" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="N57" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
+        <v>427</v>
+      </c>
+      <c r="D58" t="s">
+        <v>540</v>
+      </c>
+      <c r="E58" t="s">
+        <v>541</v>
+      </c>
+      <c r="F58" t="s">
+        <v>542</v>
+      </c>
+      <c r="G58" t="s">
+        <v>431</v>
+      </c>
+      <c r="H58" t="s">
+        <v>543</v>
+      </c>
+      <c r="I58" t="s">
         <v>544</v>
-      </c>
-[...16 lines deleted...]
-        <v>550</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="L58" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="M58" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="N58" t="s">
-        <v>554</v>
+        <v>437</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="D59" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="E59" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="F59" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="G59" t="s">
-        <v>559</v>
+        <v>552</v>
       </c>
       <c r="H59" t="s">
-        <v>560</v>
+        <v>553</v>
       </c>
       <c r="I59" t="s">
-        <v>561</v>
+        <v>554</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>562</v>
+        <v>555</v>
       </c>
       <c r="L59" t="s">
-        <v>563</v>
+        <v>556</v>
       </c>
       <c r="M59" t="s">
-        <v>564</v>
+        <v>557</v>
       </c>
       <c r="N59" t="s">
-        <v>565</v>
+        <v>558</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>566</v>
+        <v>471</v>
       </c>
       <c r="D60" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
       <c r="E60" t="s">
-        <v>568</v>
+        <v>560</v>
       </c>
       <c r="F60" t="s">
-        <v>569</v>
+        <v>561</v>
       </c>
       <c r="G60" t="s">
-        <v>570</v>
+        <v>475</v>
       </c>
       <c r="H60" t="s">
-        <v>571</v>
+        <v>562</v>
       </c>
       <c r="I60" t="s">
-        <v>572</v>
+        <v>563</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="L60" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="M60" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
       <c r="N60" t="s">
-        <v>576</v>
+        <v>481</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>577</v>
+        <v>567</v>
       </c>
       <c r="D61" t="s">
-        <v>578</v>
+        <v>568</v>
       </c>
       <c r="E61" t="s">
-        <v>579</v>
+        <v>569</v>
       </c>
       <c r="F61" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="G61" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
       <c r="H61" t="s">
-        <v>582</v>
+        <v>572</v>
       </c>
       <c r="I61" t="s">
-        <v>583</v>
+        <v>573</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="L61" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="M61" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="N61" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="D62" t="s">
-        <v>589</v>
+        <v>579</v>
       </c>
       <c r="E62" t="s">
-        <v>590</v>
+        <v>580</v>
       </c>
       <c r="F62" t="s">
-        <v>408</v>
+        <v>581</v>
       </c>
       <c r="G62" t="s">
-        <v>409</v>
+        <v>582</v>
       </c>
       <c r="H62" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="I62" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
       <c r="L62" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="M62" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="N62" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>597</v>
+        <v>172</v>
       </c>
       <c r="D63" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="E63" t="s">
-        <v>599</v>
+        <v>174</v>
       </c>
       <c r="F63" t="s">
-        <v>600</v>
+        <v>175</v>
       </c>
       <c r="G63" t="s">
-        <v>601</v>
+        <v>176</v>
       </c>
       <c r="H63" t="s">
-        <v>602</v>
+        <v>177</v>
       </c>
       <c r="I63" t="s">
-        <v>603</v>
+        <v>590</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>604</v>
+        <v>591</v>
       </c>
       <c r="L63" t="s">
-        <v>605</v>
+        <v>592</v>
       </c>
       <c r="M63" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="N63" t="s">
-        <v>607</v>
+        <v>182</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>608</v>
+        <v>594</v>
       </c>
       <c r="D64" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="E64" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
       <c r="F64" t="s">
-        <v>611</v>
+        <v>597</v>
       </c>
       <c r="G64" t="s">
-        <v>612</v>
+        <v>598</v>
       </c>
       <c r="H64" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="I64" t="s">
-        <v>614</v>
+        <v>600</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="L64" t="s">
-        <v>616</v>
+        <v>602</v>
       </c>
       <c r="M64" t="s">
-        <v>617</v>
+        <v>603</v>
       </c>
       <c r="N64" t="s">
-        <v>618</v>
+        <v>604</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>619</v>
+        <v>605</v>
       </c>
       <c r="D65" t="s">
-        <v>285</v>
+        <v>606</v>
       </c>
       <c r="E65" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="F65" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="G65" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
       <c r="H65" t="s">
-        <v>623</v>
+        <v>610</v>
       </c>
       <c r="I65" t="s">
-        <v>624</v>
+        <v>611</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>625</v>
+        <v>612</v>
       </c>
       <c r="L65" t="s">
-        <v>626</v>
+        <v>613</v>
       </c>
       <c r="M65" t="s">
-        <v>627</v>
+        <v>614</v>
       </c>
       <c r="N65" t="s">
-        <v>628</v>
+        <v>615</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="D66" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="E66" t="s">
-        <v>631</v>
+        <v>618</v>
       </c>
       <c r="F66" t="s">
-        <v>632</v>
+        <v>619</v>
       </c>
       <c r="G66" t="s">
-        <v>633</v>
+        <v>620</v>
       </c>
       <c r="H66" t="s">
-        <v>634</v>
+        <v>621</v>
       </c>
       <c r="I66" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>636</v>
+        <v>623</v>
       </c>
       <c r="L66" t="s">
-        <v>637</v>
+        <v>624</v>
       </c>
       <c r="M66" t="s">
-        <v>638</v>
+        <v>625</v>
       </c>
       <c r="N66" t="s">
-        <v>639</v>
+        <v>626</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>640</v>
+        <v>627</v>
       </c>
       <c r="D67" t="s">
-        <v>641</v>
+        <v>628</v>
       </c>
       <c r="E67" t="s">
-        <v>642</v>
+        <v>629</v>
       </c>
       <c r="F67" t="s">
-        <v>643</v>
+        <v>630</v>
       </c>
       <c r="G67" t="s">
-        <v>644</v>
+        <v>631</v>
       </c>
       <c r="H67" t="s">
-        <v>645</v>
+        <v>632</v>
       </c>
       <c r="I67" t="s">
-        <v>646</v>
+        <v>633</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>647</v>
+        <v>634</v>
       </c>
       <c r="L67" t="s">
-        <v>648</v>
+        <v>635</v>
       </c>
       <c r="M67" t="s">
-        <v>649</v>
+        <v>636</v>
       </c>
       <c r="N67" t="s">
-        <v>650</v>
+        <v>637</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>566</v>
+        <v>638</v>
       </c>
       <c r="D68" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="E68" t="s">
-        <v>652</v>
+        <v>640</v>
       </c>
       <c r="F68" t="s">
-        <v>653</v>
+        <v>641</v>
       </c>
       <c r="G68" t="s">
-        <v>570</v>
+        <v>642</v>
       </c>
       <c r="H68" t="s">
-        <v>654</v>
+        <v>643</v>
       </c>
       <c r="I68" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
       <c r="L68" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="M68" t="s">
-        <v>658</v>
+        <v>647</v>
       </c>
       <c r="N68" t="s">
-        <v>576</v>
+        <v>648</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>659</v>
+        <v>438</v>
       </c>
       <c r="D69" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="E69" t="s">
-        <v>661</v>
+        <v>440</v>
       </c>
       <c r="F69" t="s">
-        <v>662</v>
+        <v>441</v>
       </c>
       <c r="G69" t="s">
-        <v>663</v>
+        <v>442</v>
       </c>
       <c r="H69" t="s">
-        <v>664</v>
+        <v>443</v>
       </c>
       <c r="I69" t="s">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="L69" t="s">
-        <v>667</v>
+        <v>652</v>
       </c>
       <c r="M69" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="N69" t="s">
-        <v>669</v>
+        <v>448</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>597</v>
+        <v>654</v>
       </c>
       <c r="D70" t="s">
-        <v>670</v>
+        <v>655</v>
       </c>
       <c r="E70" t="s">
-        <v>671</v>
+        <v>656</v>
       </c>
       <c r="F70" t="s">
-        <v>672</v>
+        <v>657</v>
       </c>
       <c r="G70" t="s">
-        <v>601</v>
+        <v>658</v>
       </c>
       <c r="H70" t="s">
-        <v>673</v>
+        <v>659</v>
       </c>
       <c r="I70" t="s">
-        <v>674</v>
+        <v>660</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>675</v>
+        <v>661</v>
       </c>
       <c r="L70" t="s">
-        <v>676</v>
+        <v>662</v>
       </c>
       <c r="M70" t="s">
-        <v>677</v>
+        <v>663</v>
       </c>
       <c r="N70" t="s">
-        <v>607</v>
+        <v>664</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>659</v>
+        <v>109</v>
       </c>
       <c r="D71" t="s">
-        <v>285</v>
+        <v>665</v>
       </c>
       <c r="E71" t="s">
-        <v>678</v>
+        <v>111</v>
       </c>
       <c r="F71" t="s">
-        <v>679</v>
+        <v>112</v>
       </c>
       <c r="G71" t="s">
-        <v>663</v>
+        <v>113</v>
       </c>
       <c r="H71" t="s">
-        <v>680</v>
+        <v>114</v>
       </c>
       <c r="I71" t="s">
-        <v>681</v>
+        <v>666</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="L71" t="s">
-        <v>683</v>
+        <v>668</v>
       </c>
       <c r="M71" t="s">
-        <v>684</v>
+        <v>669</v>
       </c>
       <c r="N71" t="s">
-        <v>669</v>
+        <v>119</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>115</v>
+        <v>670</v>
       </c>
       <c r="D72" t="s">
-        <v>685</v>
+        <v>671</v>
       </c>
       <c r="E72" t="s">
-        <v>117</v>
+        <v>672</v>
       </c>
       <c r="F72" t="s">
-        <v>118</v>
+        <v>673</v>
       </c>
       <c r="G72" t="s">
-        <v>119</v>
+        <v>674</v>
       </c>
       <c r="H72" t="s">
-        <v>120</v>
+        <v>675</v>
       </c>
       <c r="I72" t="s">
-        <v>686</v>
+        <v>676</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="L72" t="s">
-        <v>688</v>
+        <v>678</v>
       </c>
       <c r="M72" t="s">
-        <v>689</v>
+        <v>679</v>
       </c>
       <c r="N72" t="s">
-        <v>125</v>
+        <v>680</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>690</v>
+        <v>681</v>
       </c>
       <c r="D73" t="s">
-        <v>691</v>
+        <v>682</v>
       </c>
       <c r="E73" t="s">
-        <v>692</v>
+        <v>683</v>
       </c>
       <c r="F73" t="s">
-        <v>150</v>
+        <v>684</v>
       </c>
       <c r="G73" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="H73" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="I73" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>696</v>
+        <v>688</v>
       </c>
       <c r="L73" t="s">
-        <v>697</v>
+        <v>689</v>
       </c>
       <c r="M73" t="s">
-        <v>698</v>
+        <v>690</v>
       </c>
       <c r="N73" t="s">
-        <v>699</v>
+        <v>691</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>700</v>
+        <v>692</v>
       </c>
       <c r="D74" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="E74" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="F74" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="G74" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="H74" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
       <c r="I74" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="L74" t="s">
-        <v>707</v>
+        <v>700</v>
       </c>
       <c r="M74" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="N74" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>659</v>
+        <v>703</v>
       </c>
       <c r="D75" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="E75" t="s">
-        <v>661</v>
+        <v>705</v>
       </c>
       <c r="F75" t="s">
-        <v>662</v>
+        <v>706</v>
       </c>
       <c r="G75" t="s">
-        <v>663</v>
+        <v>707</v>
       </c>
       <c r="H75" t="s">
-        <v>664</v>
+        <v>708</v>
       </c>
       <c r="I75" t="s">
-        <v>711</v>
+        <v>709</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
+        <v>710</v>
+      </c>
+      <c r="L75" t="s">
+        <v>711</v>
+      </c>
+      <c r="M75" t="s">
         <v>712</v>
       </c>
-      <c r="L75" t="s">
+      <c r="N75" t="s">
         <v>713</v>
-      </c>
-[...4 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
+        <v>714</v>
+      </c>
+      <c r="D76" t="s">
         <v>715</v>
       </c>
-      <c r="D76" t="s">
+      <c r="E76" t="s">
         <v>716</v>
       </c>
-      <c r="E76" t="s">
+      <c r="F76" t="s">
         <v>717</v>
       </c>
-      <c r="F76" t="s">
+      <c r="G76" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>693</v>
       </c>
       <c r="H76" t="s">
         <v>719</v>
       </c>
       <c r="I76" t="s">
         <v>720</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
         <v>721</v>
       </c>
       <c r="L76" t="s">
         <v>722</v>
       </c>
       <c r="M76" t="s">
         <v>723</v>
       </c>
       <c r="N76" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
         <v>725</v>
       </c>
       <c r="D77" t="s">
         <v>726</v>
       </c>
       <c r="E77" t="s">
         <v>727</v>
       </c>
       <c r="F77" t="s">
+        <v>551</v>
+      </c>
+      <c r="G77" t="s">
+        <v>552</v>
+      </c>
+      <c r="H77" t="s">
         <v>728</v>
       </c>
-      <c r="G77" t="s">
+      <c r="I77" t="s">
         <v>729</v>
-      </c>
-[...4 lines deleted...]
-        <v>731</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
+        <v>730</v>
+      </c>
+      <c r="L77" t="s">
+        <v>731</v>
+      </c>
+      <c r="M77" t="s">
         <v>732</v>
       </c>
-      <c r="L77" t="s">
+      <c r="N77" t="s">
         <v>733</v>
-      </c>
-[...4 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>700</v>
+        <v>734</v>
       </c>
       <c r="D78" t="s">
+        <v>735</v>
+      </c>
+      <c r="E78" t="s">
         <v>736</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>737</v>
       </c>
-      <c r="F78" t="s">
+      <c r="G78" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
       <c r="H78" t="s">
         <v>739</v>
       </c>
       <c r="I78" t="s">
         <v>740</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
         <v>741</v>
       </c>
       <c r="L78" t="s">
         <v>742</v>
       </c>
       <c r="M78" t="s">
         <v>743</v>
       </c>
       <c r="N78" t="s">
-        <v>709</v>
+        <v>744</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="D79" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="E79" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F79" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="G79" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="H79" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="I79" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="L79" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="M79" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="N79" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D80" t="s">
-        <v>756</v>
+        <v>428</v>
       </c>
       <c r="E80" t="s">
         <v>757</v>
       </c>
       <c r="F80" t="s">
         <v>758</v>
       </c>
       <c r="G80" t="s">
         <v>759</v>
       </c>
       <c r="H80" t="s">
         <v>760</v>
       </c>
       <c r="I80" t="s">
         <v>761</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
         <v>762</v>
       </c>
       <c r="L80" t="s">
         <v>763</v>
       </c>
       <c r="M80" t="s">
         <v>764</v>
       </c>
       <c r="N80" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>744</v>
+        <v>766</v>
       </c>
       <c r="D81" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="E81" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="F81" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="G81" t="s">
-        <v>748</v>
+        <v>770</v>
       </c>
       <c r="H81" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="I81" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="L81" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
       <c r="M81" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
       <c r="N81" t="s">
-        <v>754</v>
+        <v>776</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>744</v>
+        <v>777</v>
       </c>
       <c r="D82" t="s">
-        <v>766</v>
+        <v>778</v>
       </c>
       <c r="E82" t="s">
-        <v>767</v>
+        <v>779</v>
       </c>
       <c r="F82" t="s">
-        <v>768</v>
+        <v>780</v>
       </c>
       <c r="G82" t="s">
-        <v>748</v>
+        <v>781</v>
       </c>
       <c r="H82" t="s">
-        <v>769</v>
+        <v>782</v>
       </c>
       <c r="I82" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="L82" t="s">
-        <v>772</v>
+        <v>785</v>
       </c>
       <c r="M82" t="s">
-        <v>776</v>
+        <v>786</v>
       </c>
       <c r="N82" t="s">
-        <v>754</v>
+        <v>787</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>777</v>
+        <v>703</v>
       </c>
       <c r="D83" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="E83" t="s">
-        <v>779</v>
+        <v>789</v>
       </c>
       <c r="F83" t="s">
-        <v>718</v>
+        <v>790</v>
       </c>
       <c r="G83" t="s">
-        <v>780</v>
+        <v>707</v>
       </c>
       <c r="H83" t="s">
-        <v>781</v>
+        <v>791</v>
       </c>
       <c r="I83" t="s">
-        <v>782</v>
+        <v>792</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>783</v>
+        <v>793</v>
       </c>
       <c r="L83" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="M83" t="s">
-        <v>785</v>
+        <v>795</v>
       </c>
       <c r="N83" t="s">
-        <v>786</v>
+        <v>713</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>744</v>
+        <v>796</v>
       </c>
       <c r="D84" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="E84" t="s">
-        <v>767</v>
+        <v>798</v>
       </c>
       <c r="F84" t="s">
-        <v>768</v>
+        <v>799</v>
       </c>
       <c r="G84" t="s">
-        <v>748</v>
+        <v>800</v>
       </c>
       <c r="H84" t="s">
-        <v>769</v>
+        <v>801</v>
       </c>
       <c r="I84" t="s">
-        <v>788</v>
+        <v>802</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>789</v>
+        <v>803</v>
       </c>
       <c r="L84" t="s">
-        <v>790</v>
+        <v>804</v>
       </c>
       <c r="M84" t="s">
-        <v>791</v>
+        <v>805</v>
       </c>
       <c r="N84" t="s">
-        <v>754</v>
+        <v>806</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>792</v>
+        <v>734</v>
       </c>
       <c r="D85" t="s">
-        <v>793</v>
+        <v>807</v>
       </c>
       <c r="E85" t="s">
-        <v>794</v>
+        <v>808</v>
       </c>
       <c r="F85" t="s">
-        <v>795</v>
+        <v>809</v>
       </c>
       <c r="G85" t="s">
-        <v>796</v>
+        <v>738</v>
       </c>
       <c r="H85" t="s">
-        <v>797</v>
+        <v>810</v>
       </c>
       <c r="I85" t="s">
-        <v>798</v>
+        <v>811</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>799</v>
+        <v>812</v>
       </c>
       <c r="L85" t="s">
-        <v>800</v>
+        <v>813</v>
       </c>
       <c r="M85" t="s">
-        <v>801</v>
+        <v>814</v>
       </c>
       <c r="N85" t="s">
-        <v>802</v>
+        <v>744</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="D86" t="s">
-        <v>804</v>
+        <v>428</v>
       </c>
       <c r="E86" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="F86" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
       <c r="G86" t="s">
-        <v>807</v>
+        <v>800</v>
       </c>
       <c r="H86" t="s">
-        <v>808</v>
+        <v>817</v>
       </c>
       <c r="I86" t="s">
-        <v>809</v>
+        <v>818</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>810</v>
+        <v>819</v>
       </c>
       <c r="L86" t="s">
-        <v>811</v>
+        <v>820</v>
       </c>
       <c r="M86" t="s">
-        <v>812</v>
+        <v>821</v>
       </c>
       <c r="N86" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>814</v>
+        <v>264</v>
       </c>
       <c r="D87" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="E87" t="s">
-        <v>816</v>
+        <v>266</v>
       </c>
       <c r="F87" t="s">
-        <v>347</v>
+        <v>123</v>
       </c>
       <c r="G87" t="s">
-        <v>817</v>
+        <v>267</v>
       </c>
       <c r="H87" t="s">
-        <v>818</v>
+        <v>268</v>
       </c>
       <c r="I87" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="L87" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="M87" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="N87" t="s">
-        <v>823</v>
+        <v>273</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="D88" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="E88" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="F88" t="s">
-        <v>827</v>
+        <v>293</v>
       </c>
       <c r="G88" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="H88" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="I88" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="L88" t="s">
-        <v>821</v>
+        <v>834</v>
       </c>
       <c r="M88" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="N88" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="D89" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="E89" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="F89" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="G89" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="H89" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="I89" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="L89" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="M89" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="N89" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>845</v>
+        <v>796</v>
       </c>
       <c r="D90" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E90" t="s">
-        <v>847</v>
+        <v>798</v>
       </c>
       <c r="F90" t="s">
+        <v>799</v>
+      </c>
+      <c r="G90" t="s">
+        <v>800</v>
+      </c>
+      <c r="H90" t="s">
+        <v>801</v>
+      </c>
+      <c r="I90" t="s">
         <v>848</v>
-      </c>
-[...7 lines deleted...]
-        <v>851</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
-        <v>852</v>
+        <v>849</v>
       </c>
       <c r="L90" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="M90" t="s">
-        <v>854</v>
+        <v>851</v>
       </c>
       <c r="N90" t="s">
-        <v>855</v>
+        <v>806</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
+        <v>852</v>
+      </c>
+      <c r="D91" t="s">
+        <v>853</v>
+      </c>
+      <c r="E91" t="s">
+        <v>854</v>
+      </c>
+      <c r="F91" t="s">
+        <v>855</v>
+      </c>
+      <c r="G91" t="s">
+        <v>830</v>
+      </c>
+      <c r="H91" t="s">
         <v>856</v>
       </c>
-      <c r="D91" t="s">
+      <c r="I91" t="s">
         <v>857</v>
-      </c>
-[...13 lines deleted...]
-        <v>862</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
       <c r="L91" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
       <c r="M91" t="s">
-        <v>865</v>
+        <v>860</v>
       </c>
       <c r="N91" t="s">
-        <v>866</v>
+        <v>861</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>755</v>
+        <v>862</v>
       </c>
       <c r="D92" t="s">
+        <v>863</v>
+      </c>
+      <c r="E92" t="s">
+        <v>864</v>
+      </c>
+      <c r="F92" t="s">
+        <v>865</v>
+      </c>
+      <c r="G92" t="s">
+        <v>866</v>
+      </c>
+      <c r="H92" t="s">
         <v>867</v>
-      </c>
-[...10 lines deleted...]
-        <v>760</v>
       </c>
       <c r="I92" t="s">
         <v>868</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
         <v>869</v>
       </c>
       <c r="L92" t="s">
         <v>870</v>
       </c>
       <c r="M92" t="s">
         <v>871</v>
       </c>
       <c r="N92" t="s">
-        <v>765</v>
+        <v>872</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>115</v>
+        <v>837</v>
       </c>
       <c r="D93" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="E93" t="s">
-        <v>117</v>
+        <v>874</v>
       </c>
       <c r="F93" t="s">
-        <v>118</v>
+        <v>875</v>
       </c>
       <c r="G93" t="s">
-        <v>119</v>
+        <v>840</v>
       </c>
       <c r="H93" t="s">
-        <v>120</v>
+        <v>876</v>
       </c>
       <c r="I93" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="L93" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="M93" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="N93" t="s">
-        <v>125</v>
+        <v>846</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>845</v>
+        <v>881</v>
       </c>
       <c r="D94" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="E94" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="F94" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="G94" t="s">
-        <v>849</v>
+        <v>885</v>
       </c>
       <c r="H94" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="I94" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="L94" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="M94" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="N94" t="s">
-        <v>855</v>
+        <v>891</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>885</v>
+        <v>892</v>
       </c>
       <c r="D95" t="s">
-        <v>886</v>
+        <v>893</v>
       </c>
       <c r="E95" t="s">
-        <v>887</v>
+        <v>894</v>
       </c>
       <c r="F95" t="s">
-        <v>888</v>
+        <v>895</v>
       </c>
       <c r="G95" t="s">
-        <v>889</v>
+        <v>896</v>
       </c>
       <c r="H95" t="s">
-        <v>890</v>
+        <v>897</v>
       </c>
       <c r="I95" t="s">
-        <v>891</v>
+        <v>898</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>892</v>
+        <v>899</v>
       </c>
       <c r="L95" t="s">
-        <v>893</v>
+        <v>900</v>
       </c>
       <c r="M95" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
       <c r="N95" t="s">
-        <v>895</v>
+        <v>902</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>896</v>
+        <v>881</v>
       </c>
       <c r="D96" t="s">
-        <v>285</v>
+        <v>903</v>
       </c>
       <c r="E96" t="s">
-        <v>897</v>
+        <v>904</v>
       </c>
       <c r="F96" t="s">
-        <v>898</v>
+        <v>905</v>
       </c>
       <c r="G96" t="s">
-        <v>807</v>
+        <v>885</v>
       </c>
       <c r="H96" t="s">
-        <v>899</v>
+        <v>906</v>
       </c>
       <c r="I96" t="s">
-        <v>900</v>
+        <v>907</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="L96" t="s">
-        <v>902</v>
+        <v>909</v>
       </c>
       <c r="M96" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="N96" t="s">
-        <v>904</v>
+        <v>891</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>845</v>
+        <v>881</v>
       </c>
       <c r="D97" t="s">
+        <v>903</v>
+      </c>
+      <c r="E97" t="s">
+        <v>904</v>
+      </c>
+      <c r="F97" t="s">
         <v>905</v>
       </c>
-      <c r="E97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G97" t="s">
-        <v>849</v>
+        <v>885</v>
       </c>
       <c r="H97" t="s">
-        <v>880</v>
+        <v>906</v>
       </c>
       <c r="I97" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="L97" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="M97" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="N97" t="s">
-        <v>855</v>
+        <v>891</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>755</v>
+        <v>914</v>
       </c>
       <c r="D98" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="E98" t="s">
-        <v>757</v>
+        <v>916</v>
       </c>
       <c r="F98" t="s">
-        <v>758</v>
+        <v>855</v>
       </c>
       <c r="G98" t="s">
-        <v>759</v>
+        <v>917</v>
       </c>
       <c r="H98" t="s">
-        <v>760</v>
+        <v>918</v>
       </c>
       <c r="I98" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="J98"/>
       <c r="K98" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="L98" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="M98" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="N98" t="s">
-        <v>765</v>
+        <v>923</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>915</v>
+        <v>881</v>
       </c>
       <c r="D99" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
       <c r="E99" t="s">
-        <v>917</v>
+        <v>904</v>
       </c>
       <c r="F99" t="s">
-        <v>918</v>
+        <v>905</v>
       </c>
       <c r="G99" t="s">
-        <v>919</v>
+        <v>885</v>
       </c>
       <c r="H99" t="s">
-        <v>920</v>
+        <v>906</v>
       </c>
       <c r="I99" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="J99"/>
       <c r="K99" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="L99" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="M99" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="N99" t="s">
-        <v>925</v>
+        <v>891</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="D100" t="s">
-        <v>285</v>
+        <v>930</v>
       </c>
       <c r="E100" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F100" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="G100" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="H100" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="I100" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="J100"/>
       <c r="K100" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="L100" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="M100" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="N100" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>803</v>
+        <v>940</v>
       </c>
       <c r="D101" t="s">
-        <v>936</v>
+        <v>941</v>
       </c>
       <c r="E101" t="s">
-        <v>805</v>
+        <v>942</v>
       </c>
       <c r="F101" t="s">
-        <v>806</v>
+        <v>943</v>
       </c>
       <c r="G101" t="s">
-        <v>807</v>
+        <v>944</v>
       </c>
       <c r="H101" t="s">
-        <v>808</v>
+        <v>945</v>
       </c>
       <c r="I101" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="J101"/>
       <c r="K101" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="L101" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="M101" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="N101" t="s">
-        <v>813</v>
+        <v>950</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>941</v>
+        <v>951</v>
       </c>
       <c r="D102" t="s">
-        <v>942</v>
+        <v>952</v>
       </c>
       <c r="E102" t="s">
-        <v>943</v>
+        <v>953</v>
       </c>
       <c r="F102" t="s">
-        <v>944</v>
+        <v>490</v>
       </c>
       <c r="G102" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="H102" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="I102" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="J102"/>
       <c r="K102" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="L102" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="M102" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="N102" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>926</v>
+        <v>961</v>
       </c>
       <c r="D103" t="s">
-        <v>952</v>
+        <v>962</v>
       </c>
       <c r="E103" t="s">
-        <v>953</v>
+        <v>963</v>
       </c>
       <c r="F103" t="s">
-        <v>954</v>
+        <v>964</v>
       </c>
       <c r="G103" t="s">
-        <v>929</v>
+        <v>965</v>
       </c>
       <c r="H103" t="s">
-        <v>955</v>
+        <v>966</v>
       </c>
       <c r="I103" t="s">
-        <v>956</v>
+        <v>967</v>
       </c>
       <c r="J103"/>
       <c r="K103" t="s">
-        <v>957</v>
+        <v>968</v>
       </c>
       <c r="L103" t="s">
         <v>958</v>
       </c>
       <c r="M103" t="s">
-        <v>959</v>
+        <v>969</v>
       </c>
       <c r="N103" t="s">
-        <v>935</v>
+        <v>970</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>960</v>
+        <v>971</v>
       </c>
       <c r="D104" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
       <c r="E104" t="s">
-        <v>962</v>
+        <v>973</v>
       </c>
       <c r="F104" t="s">
-        <v>963</v>
+        <v>974</v>
       </c>
       <c r="G104" t="s">
-        <v>964</v>
+        <v>975</v>
       </c>
       <c r="H104" t="s">
-        <v>965</v>
+        <v>976</v>
       </c>
       <c r="I104" t="s">
-        <v>966</v>
+        <v>977</v>
       </c>
       <c r="J104"/>
       <c r="K104" t="s">
-        <v>967</v>
+        <v>978</v>
       </c>
       <c r="L104" t="s">
-        <v>968</v>
+        <v>979</v>
       </c>
       <c r="M104" t="s">
-        <v>969</v>
+        <v>980</v>
       </c>
       <c r="N104" t="s">
-        <v>970</v>
+        <v>981</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>971</v>
+        <v>982</v>
       </c>
       <c r="D105" t="s">
-        <v>972</v>
+        <v>983</v>
       </c>
       <c r="E105" t="s">
-        <v>973</v>
+        <v>984</v>
       </c>
       <c r="F105" t="s">
-        <v>974</v>
+        <v>985</v>
       </c>
       <c r="G105" t="s">
-        <v>975</v>
+        <v>986</v>
       </c>
       <c r="H105" t="s">
-        <v>976</v>
+        <v>987</v>
       </c>
       <c r="I105" t="s">
-        <v>977</v>
+        <v>988</v>
       </c>
       <c r="J105"/>
       <c r="K105" t="s">
-        <v>978</v>
+        <v>989</v>
       </c>
       <c r="L105" t="s">
-        <v>979</v>
+        <v>990</v>
       </c>
       <c r="M105" t="s">
-        <v>980</v>
+        <v>991</v>
       </c>
       <c r="N105" t="s">
-        <v>981</v>
+        <v>992</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>982</v>
+        <v>993</v>
       </c>
       <c r="D106" t="s">
-        <v>983</v>
+        <v>994</v>
       </c>
       <c r="E106" t="s">
-        <v>984</v>
+        <v>995</v>
       </c>
       <c r="F106" t="s">
-        <v>985</v>
+        <v>996</v>
       </c>
       <c r="G106" t="s">
-        <v>986</v>
+        <v>997</v>
       </c>
       <c r="H106" t="s">
-        <v>987</v>
+        <v>998</v>
       </c>
       <c r="I106" t="s">
-        <v>988</v>
+        <v>999</v>
       </c>
       <c r="J106"/>
       <c r="K106" t="s">
-        <v>989</v>
+        <v>1000</v>
       </c>
       <c r="L106" t="s">
-        <v>470</v>
+        <v>1001</v>
       </c>
       <c r="M106" t="s">
-        <v>990</v>
+        <v>1002</v>
       </c>
       <c r="N106" t="s">
-        <v>991</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>992</v>
+        <v>892</v>
       </c>
       <c r="D107" t="s">
-        <v>993</v>
+        <v>1004</v>
       </c>
       <c r="E107" t="s">
-        <v>994</v>
+        <v>894</v>
       </c>
       <c r="F107" t="s">
-        <v>995</v>
+        <v>895</v>
       </c>
       <c r="G107" t="s">
-        <v>996</v>
+        <v>896</v>
       </c>
       <c r="H107" t="s">
-        <v>997</v>
+        <v>897</v>
       </c>
       <c r="I107" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
       <c r="J107"/>
       <c r="K107" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="L107" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="M107" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="N107" t="s">
-        <v>1002</v>
+        <v>902</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>115</v>
+        <v>264</v>
       </c>
       <c r="D108" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="E108" t="s">
-        <v>117</v>
+        <v>266</v>
       </c>
       <c r="F108" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G108" t="s">
-        <v>119</v>
+        <v>267</v>
       </c>
       <c r="H108" t="s">
-        <v>120</v>
+        <v>268</v>
       </c>
       <c r="I108" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="J108"/>
       <c r="K108" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="L108" t="s">
-        <v>1006</v>
+        <v>1012</v>
       </c>
       <c r="M108" t="s">
-        <v>1007</v>
+        <v>1013</v>
       </c>
       <c r="N108" t="s">
-        <v>125</v>
+        <v>273</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>992</v>
+        <v>982</v>
       </c>
       <c r="D109" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
       <c r="E109" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="F109" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="G109" t="s">
-        <v>996</v>
+        <v>986</v>
       </c>
       <c r="H109" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
       <c r="I109" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="J109"/>
       <c r="K109" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="L109" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
       <c r="M109" t="s">
-        <v>1015</v>
+        <v>1021</v>
       </c>
       <c r="N109" t="s">
-        <v>1002</v>
+        <v>992</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>1016</v>
+        <v>1022</v>
       </c>
       <c r="D110" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
       <c r="E110" t="s">
-        <v>1018</v>
+        <v>1024</v>
       </c>
       <c r="F110" t="s">
-        <v>1019</v>
+        <v>1025</v>
       </c>
       <c r="G110" t="s">
-        <v>1020</v>
+        <v>1026</v>
       </c>
       <c r="H110" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="I110" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="J110"/>
       <c r="K110" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="L110" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="M110" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="N110" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="D111" t="s">
-        <v>1028</v>
+        <v>428</v>
       </c>
       <c r="E111" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="F111" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="G111" t="s">
-        <v>1031</v>
+        <v>944</v>
       </c>
       <c r="H111" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="I111" t="s">
-        <v>1033</v>
+        <v>1037</v>
       </c>
       <c r="J111"/>
       <c r="K111" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="L111" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="M111" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="N111" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>1038</v>
+        <v>982</v>
       </c>
       <c r="D112" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="E112" t="s">
-        <v>1040</v>
+        <v>1015</v>
       </c>
       <c r="F112" t="s">
-        <v>1041</v>
+        <v>1016</v>
       </c>
       <c r="G112" t="s">
-        <v>1042</v>
+        <v>986</v>
       </c>
       <c r="H112" t="s">
+        <v>1017</v>
+      </c>
+      <c r="I112" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="J112"/>
       <c r="K112" t="s">
+        <v>1044</v>
+      </c>
+      <c r="L112" t="s">
         <v>1045</v>
       </c>
-      <c r="L112" t="s">
+      <c r="M112" t="s">
         <v>1046</v>
       </c>
-      <c r="M112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N112" t="s">
-        <v>1048</v>
+        <v>992</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>451</v>
+        <v>892</v>
       </c>
       <c r="D113" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="E113" t="s">
-        <v>453</v>
+        <v>894</v>
       </c>
       <c r="F113" t="s">
-        <v>454</v>
+        <v>895</v>
       </c>
       <c r="G113" t="s">
-        <v>455</v>
+        <v>896</v>
       </c>
       <c r="H113" t="s">
-        <v>456</v>
+        <v>897</v>
       </c>
       <c r="I113" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="J113"/>
       <c r="K113" t="s">
+        <v>1049</v>
+      </c>
+      <c r="L113" t="s">
+        <v>1050</v>
+      </c>
+      <c r="M113" t="s">
         <v>1051</v>
       </c>
-      <c r="L113" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N113" t="s">
-        <v>461</v>
+        <v>902</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E114" t="s">
         <v>1054</v>
       </c>
-      <c r="D114" t="s">
+      <c r="F114" t="s">
         <v>1055</v>
       </c>
-      <c r="E114" t="s">
+      <c r="G114" t="s">
         <v>1056</v>
       </c>
-      <c r="F114" t="s">
+      <c r="H114" t="s">
         <v>1057</v>
       </c>
-      <c r="G114" t="s">
+      <c r="I114" t="s">
         <v>1058</v>
-      </c>
-[...4 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L114" t="s">
+        <v>1060</v>
+      </c>
+      <c r="M114" t="s">
         <v>1061</v>
       </c>
-      <c r="L114" t="s">
+      <c r="N114" t="s">
         <v>1062</v>
-      </c>
-[...4 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D115" t="s">
+        <v>428</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F115" t="s">
         <v>1065</v>
       </c>
-      <c r="D115" t="s">
+      <c r="G115" t="s">
         <v>1066</v>
       </c>
-      <c r="E115" t="s">
+      <c r="H115" t="s">
         <v>1067</v>
       </c>
-      <c r="F115" t="s">
+      <c r="I115" t="s">
         <v>1068</v>
-      </c>
-[...7 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
+        <v>1069</v>
+      </c>
+      <c r="L115" t="s">
+        <v>1070</v>
+      </c>
+      <c r="M115" t="s">
+        <v>1071</v>
+      </c>
+      <c r="N115" t="s">
         <v>1072</v>
-      </c>
-[...7 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1076</v>
+        <v>940</v>
       </c>
       <c r="D116" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
       <c r="E116" t="s">
-        <v>1078</v>
+        <v>942</v>
       </c>
       <c r="F116" t="s">
-        <v>1079</v>
+        <v>943</v>
       </c>
       <c r="G116" t="s">
-        <v>1080</v>
+        <v>944</v>
       </c>
       <c r="H116" t="s">
-        <v>1081</v>
+        <v>945</v>
       </c>
       <c r="I116" t="s">
-        <v>1082</v>
+        <v>1074</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1083</v>
+        <v>1075</v>
       </c>
       <c r="L116" t="s">
-        <v>1084</v>
+        <v>1076</v>
       </c>
       <c r="M116" t="s">
-        <v>1085</v>
+        <v>1077</v>
       </c>
       <c r="N116" t="s">
-        <v>1086</v>
+        <v>950</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="D117" t="s">
-        <v>1087</v>
+        <v>1079</v>
       </c>
       <c r="E117" t="s">
-        <v>1088</v>
+        <v>1080</v>
       </c>
       <c r="F117" t="s">
-        <v>1089</v>
+        <v>1081</v>
       </c>
       <c r="G117" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="H117" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="I117" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="L117" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
       <c r="M117" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="N117" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1076</v>
+        <v>1063</v>
       </c>
       <c r="D118" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="E118" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="F118" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="G118" t="s">
-        <v>1080</v>
+        <v>1066</v>
       </c>
       <c r="H118" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="I118" t="s">
-        <v>1095</v>
+        <v>1093</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
+        <v>1094</v>
+      </c>
+      <c r="L118" t="s">
+        <v>1095</v>
+      </c>
+      <c r="M118" t="s">
         <v>1096</v>
       </c>
-      <c r="L118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N118" t="s">
-        <v>1086</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1076</v>
+        <v>1097</v>
       </c>
       <c r="D119" t="s">
-        <v>1087</v>
+        <v>1098</v>
       </c>
       <c r="E119" t="s">
-        <v>1088</v>
+        <v>1099</v>
       </c>
       <c r="F119" t="s">
-        <v>1089</v>
+        <v>1100</v>
       </c>
       <c r="G119" t="s">
-        <v>1080</v>
+        <v>1101</v>
       </c>
       <c r="H119" t="s">
-        <v>1090</v>
+        <v>1102</v>
       </c>
       <c r="I119" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="L119" t="s">
-        <v>1093</v>
+        <v>1105</v>
       </c>
       <c r="M119" t="s">
-        <v>1100</v>
+        <v>1106</v>
       </c>
       <c r="N119" t="s">
-        <v>1086</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1076</v>
+        <v>1108</v>
       </c>
       <c r="D120" t="s">
-        <v>1087</v>
+        <v>1109</v>
       </c>
       <c r="E120" t="s">
-        <v>1088</v>
+        <v>1110</v>
       </c>
       <c r="F120" t="s">
-        <v>1089</v>
+        <v>1111</v>
       </c>
       <c r="G120" t="s">
-        <v>1080</v>
+        <v>1112</v>
       </c>
       <c r="H120" t="s">
-        <v>1090</v>
+        <v>1113</v>
       </c>
       <c r="I120" t="s">
-        <v>1101</v>
+        <v>1114</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1102</v>
+        <v>1115</v>
       </c>
       <c r="L120" t="s">
-        <v>1093</v>
+        <v>1116</v>
       </c>
       <c r="M120" t="s">
-        <v>1103</v>
+        <v>1117</v>
       </c>
       <c r="N120" t="s">
-        <v>1086</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1076</v>
+        <v>1119</v>
       </c>
       <c r="D121" t="s">
-        <v>1087</v>
+        <v>1120</v>
       </c>
       <c r="E121" t="s">
-        <v>1088</v>
+        <v>1121</v>
       </c>
       <c r="F121" t="s">
-        <v>1089</v>
+        <v>1122</v>
       </c>
       <c r="G121" t="s">
-        <v>1080</v>
+        <v>1123</v>
       </c>
       <c r="H121" t="s">
-        <v>1090</v>
+        <v>1124</v>
       </c>
       <c r="I121" t="s">
-        <v>1104</v>
+        <v>1125</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1105</v>
+        <v>1126</v>
       </c>
       <c r="L121" t="s">
-        <v>1093</v>
+        <v>613</v>
       </c>
       <c r="M121" t="s">
-        <v>1106</v>
+        <v>1127</v>
       </c>
       <c r="N121" t="s">
-        <v>1086</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1076</v>
+        <v>1129</v>
       </c>
       <c r="D122" t="s">
-        <v>1087</v>
+        <v>1130</v>
       </c>
       <c r="E122" t="s">
-        <v>1088</v>
+        <v>1131</v>
       </c>
       <c r="F122" t="s">
-        <v>1089</v>
+        <v>1132</v>
       </c>
       <c r="G122" t="s">
-        <v>1080</v>
+        <v>1133</v>
       </c>
       <c r="H122" t="s">
-        <v>1090</v>
+        <v>1134</v>
       </c>
       <c r="I122" t="s">
-        <v>1107</v>
+        <v>1135</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1108</v>
+        <v>1136</v>
       </c>
       <c r="L122" t="s">
-        <v>1093</v>
+        <v>1137</v>
       </c>
       <c r="M122" t="s">
-        <v>1109</v>
+        <v>1138</v>
       </c>
       <c r="N122" t="s">
-        <v>1086</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1076</v>
+        <v>264</v>
       </c>
       <c r="D123" t="s">
-        <v>1087</v>
+        <v>1140</v>
       </c>
       <c r="E123" t="s">
-        <v>1088</v>
+        <v>266</v>
       </c>
       <c r="F123" t="s">
-        <v>1089</v>
+        <v>123</v>
       </c>
       <c r="G123" t="s">
-        <v>1080</v>
+        <v>267</v>
       </c>
       <c r="H123" t="s">
-        <v>1090</v>
+        <v>268</v>
       </c>
       <c r="I123" t="s">
-        <v>1110</v>
+        <v>1141</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1111</v>
+        <v>1142</v>
       </c>
       <c r="L123" t="s">
-        <v>1093</v>
+        <v>1143</v>
       </c>
       <c r="M123" t="s">
-        <v>1112</v>
+        <v>1144</v>
       </c>
       <c r="N123" t="s">
-        <v>1086</v>
+        <v>273</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1076</v>
+        <v>1129</v>
       </c>
       <c r="D124" t="s">
-        <v>1087</v>
+        <v>1145</v>
       </c>
       <c r="E124" t="s">
-        <v>1088</v>
+        <v>1146</v>
       </c>
       <c r="F124" t="s">
-        <v>1089</v>
+        <v>1147</v>
       </c>
       <c r="G124" t="s">
-        <v>1080</v>
+        <v>1133</v>
       </c>
       <c r="H124" t="s">
-        <v>1090</v>
+        <v>1148</v>
       </c>
       <c r="I124" t="s">
-        <v>1113</v>
+        <v>1149</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1114</v>
+        <v>1150</v>
       </c>
       <c r="L124" t="s">
-        <v>1093</v>
+        <v>1151</v>
       </c>
       <c r="M124" t="s">
-        <v>1115</v>
+        <v>1152</v>
       </c>
       <c r="N124" t="s">
-        <v>1086</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1076</v>
+        <v>1153</v>
       </c>
       <c r="D125" t="s">
-        <v>1087</v>
+        <v>1154</v>
       </c>
       <c r="E125" t="s">
-        <v>1088</v>
+        <v>1155</v>
       </c>
       <c r="F125" t="s">
-        <v>1089</v>
+        <v>1156</v>
       </c>
       <c r="G125" t="s">
-        <v>1080</v>
+        <v>1157</v>
       </c>
       <c r="H125" t="s">
-        <v>1090</v>
+        <v>1158</v>
       </c>
       <c r="I125" t="s">
-        <v>1116</v>
+        <v>1159</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1117</v>
+        <v>1160</v>
       </c>
       <c r="L125" t="s">
-        <v>1093</v>
+        <v>1161</v>
       </c>
       <c r="M125" t="s">
-        <v>1118</v>
+        <v>1162</v>
       </c>
       <c r="N125" t="s">
-        <v>1086</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1076</v>
+        <v>1164</v>
       </c>
       <c r="D126" t="s">
-        <v>1087</v>
+        <v>1165</v>
       </c>
       <c r="E126" t="s">
-        <v>1088</v>
+        <v>1166</v>
       </c>
       <c r="F126" t="s">
-        <v>1089</v>
+        <v>1167</v>
       </c>
       <c r="G126" t="s">
-        <v>1080</v>
+        <v>1168</v>
       </c>
       <c r="H126" t="s">
-        <v>1090</v>
+        <v>1169</v>
       </c>
       <c r="I126" t="s">
-        <v>1119</v>
+        <v>1170</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1120</v>
+        <v>1171</v>
       </c>
       <c r="L126" t="s">
-        <v>1093</v>
+        <v>1172</v>
       </c>
       <c r="M126" t="s">
-        <v>1121</v>
+        <v>1173</v>
       </c>
       <c r="N126" t="s">
-        <v>1086</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1076</v>
+        <v>1175</v>
       </c>
       <c r="D127" t="s">
-        <v>1087</v>
+        <v>1176</v>
       </c>
       <c r="E127" t="s">
-        <v>1088</v>
+        <v>1177</v>
       </c>
       <c r="F127" t="s">
-        <v>1089</v>
+        <v>1178</v>
       </c>
       <c r="G127" t="s">
-        <v>1080</v>
+        <v>1179</v>
       </c>
       <c r="H127" t="s">
-        <v>1090</v>
+        <v>1180</v>
       </c>
       <c r="I127" t="s">
-        <v>1122</v>
+        <v>1181</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1123</v>
+        <v>1182</v>
       </c>
       <c r="L127" t="s">
-        <v>1093</v>
+        <v>1183</v>
       </c>
       <c r="M127" t="s">
-        <v>1124</v>
+        <v>1184</v>
       </c>
       <c r="N127" t="s">
-        <v>1086</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>115</v>
+        <v>594</v>
       </c>
       <c r="D128" t="s">
-        <v>1125</v>
+        <v>1186</v>
       </c>
       <c r="E128" t="s">
-        <v>117</v>
+        <v>596</v>
       </c>
       <c r="F128" t="s">
-        <v>118</v>
+        <v>597</v>
       </c>
       <c r="G128" t="s">
-        <v>119</v>
+        <v>598</v>
       </c>
       <c r="H128" t="s">
-        <v>120</v>
+        <v>599</v>
       </c>
       <c r="I128" t="s">
-        <v>1126</v>
+        <v>1187</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1127</v>
+        <v>1188</v>
       </c>
       <c r="L128" t="s">
-        <v>1128</v>
+        <v>1189</v>
       </c>
       <c r="M128" t="s">
-        <v>1129</v>
+        <v>1190</v>
       </c>
       <c r="N128" t="s">
-        <v>125</v>
+        <v>604</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>115</v>
+        <v>1191</v>
       </c>
       <c r="D129" t="s">
-        <v>1125</v>
+        <v>1192</v>
       </c>
       <c r="E129" t="s">
-        <v>117</v>
+        <v>1193</v>
       </c>
       <c r="F129" t="s">
-        <v>118</v>
+        <v>1194</v>
       </c>
       <c r="G129" t="s">
-        <v>119</v>
+        <v>1195</v>
       </c>
       <c r="H129" t="s">
-        <v>120</v>
+        <v>1196</v>
       </c>
       <c r="I129" t="s">
-        <v>1130</v>
+        <v>1197</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1131</v>
+        <v>1198</v>
       </c>
       <c r="L129" t="s">
-        <v>1128</v>
+        <v>1199</v>
       </c>
       <c r="M129" t="s">
-        <v>1132</v>
+        <v>1200</v>
       </c>
       <c r="N129" t="s">
-        <v>125</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1133</v>
+        <v>1202</v>
       </c>
       <c r="D130" t="s">
-        <v>1134</v>
+        <v>1203</v>
       </c>
       <c r="E130" t="s">
-        <v>1135</v>
+        <v>1204</v>
       </c>
       <c r="F130" t="s">
-        <v>1136</v>
+        <v>1205</v>
       </c>
       <c r="G130" t="s">
-        <v>1137</v>
+        <v>1206</v>
       </c>
       <c r="H130" t="s">
-        <v>1138</v>
+        <v>1207</v>
       </c>
       <c r="I130" t="s">
-        <v>1139</v>
+        <v>1208</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1140</v>
+        <v>1209</v>
       </c>
       <c r="L130" t="s">
-        <v>1141</v>
+        <v>1210</v>
       </c>
       <c r="M130" t="s">
-        <v>1142</v>
+        <v>1211</v>
       </c>
       <c r="N130" t="s">
-        <v>1143</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1144</v>
+        <v>1213</v>
       </c>
       <c r="D131" t="s">
-        <v>1145</v>
+        <v>1214</v>
       </c>
       <c r="E131" t="s">
-        <v>546</v>
+        <v>1215</v>
       </c>
       <c r="F131" t="s">
-        <v>1146</v>
+        <v>1216</v>
       </c>
       <c r="G131" t="s">
-        <v>548</v>
+        <v>1217</v>
       </c>
       <c r="H131" t="s">
-        <v>549</v>
+        <v>1218</v>
       </c>
       <c r="I131" t="s">
-        <v>1147</v>
+        <v>1219</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1148</v>
+        <v>1220</v>
       </c>
       <c r="L131" t="s">
-        <v>1149</v>
+        <v>1221</v>
       </c>
       <c r="M131" t="s">
-        <v>1150</v>
+        <v>1222</v>
       </c>
       <c r="N131" t="s">
-        <v>1151</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1144</v>
+        <v>1213</v>
       </c>
       <c r="D132" t="s">
-        <v>1152</v>
+        <v>1224</v>
       </c>
       <c r="E132" t="s">
-        <v>546</v>
+        <v>1225</v>
       </c>
       <c r="F132" t="s">
-        <v>1146</v>
+        <v>1226</v>
       </c>
       <c r="G132" t="s">
-        <v>548</v>
+        <v>1217</v>
       </c>
       <c r="H132" t="s">
-        <v>549</v>
+        <v>1227</v>
       </c>
       <c r="I132" t="s">
-        <v>1153</v>
+        <v>1228</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1154</v>
+        <v>1229</v>
       </c>
       <c r="L132" t="s">
-        <v>1155</v>
+        <v>1230</v>
       </c>
       <c r="M132" t="s">
-        <v>1156</v>
+        <v>1231</v>
       </c>
       <c r="N132" t="s">
-        <v>1151</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1144</v>
+        <v>1213</v>
       </c>
       <c r="D133" t="s">
-        <v>1152</v>
+        <v>1224</v>
       </c>
       <c r="E133" t="s">
-        <v>546</v>
+        <v>1225</v>
       </c>
       <c r="F133" t="s">
-        <v>1146</v>
+        <v>1226</v>
       </c>
       <c r="G133" t="s">
-        <v>548</v>
+        <v>1217</v>
       </c>
       <c r="H133" t="s">
-        <v>549</v>
+        <v>1227</v>
       </c>
       <c r="I133" t="s">
-        <v>1157</v>
+        <v>1232</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1158</v>
+        <v>1233</v>
       </c>
       <c r="L133" t="s">
-        <v>1155</v>
+        <v>1230</v>
       </c>
       <c r="M133" t="s">
-        <v>1159</v>
+        <v>1234</v>
       </c>
       <c r="N133" t="s">
-        <v>1151</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1144</v>
+        <v>1213</v>
       </c>
       <c r="D134" t="s">
-        <v>1152</v>
+        <v>1224</v>
       </c>
       <c r="E134" t="s">
-        <v>546</v>
+        <v>1225</v>
       </c>
       <c r="F134" t="s">
-        <v>1146</v>
+        <v>1226</v>
       </c>
       <c r="G134" t="s">
-        <v>548</v>
+        <v>1217</v>
       </c>
       <c r="H134" t="s">
-        <v>549</v>
+        <v>1227</v>
       </c>
       <c r="I134" t="s">
-        <v>1160</v>
+        <v>1235</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1161</v>
+        <v>1236</v>
       </c>
       <c r="L134" t="s">
-        <v>1155</v>
+        <v>1230</v>
       </c>
       <c r="M134" t="s">
-        <v>1162</v>
+        <v>1237</v>
       </c>
       <c r="N134" t="s">
-        <v>1151</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1144</v>
+        <v>1213</v>
       </c>
       <c r="D135" t="s">
-        <v>1152</v>
+        <v>1224</v>
       </c>
       <c r="E135" t="s">
-        <v>546</v>
+        <v>1225</v>
       </c>
       <c r="F135" t="s">
-        <v>1146</v>
+        <v>1226</v>
       </c>
       <c r="G135" t="s">
-        <v>548</v>
+        <v>1217</v>
       </c>
       <c r="H135" t="s">
-        <v>549</v>
+        <v>1227</v>
       </c>
       <c r="I135" t="s">
-        <v>1163</v>
+        <v>1238</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1164</v>
+        <v>1239</v>
       </c>
       <c r="L135" t="s">
-        <v>1155</v>
+        <v>1230</v>
       </c>
       <c r="M135" t="s">
-        <v>1165</v>
+        <v>1240</v>
       </c>
       <c r="N135" t="s">
-        <v>1151</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1166</v>
+        <v>1213</v>
       </c>
       <c r="D136" t="s">
-        <v>285</v>
+        <v>1224</v>
       </c>
       <c r="E136" t="s">
-        <v>1167</v>
+        <v>1225</v>
       </c>
       <c r="F136" t="s">
-        <v>1168</v>
+        <v>1226</v>
       </c>
       <c r="G136" t="s">
-        <v>1169</v>
+        <v>1217</v>
       </c>
       <c r="H136" t="s">
-        <v>1170</v>
+        <v>1227</v>
       </c>
       <c r="I136" t="s">
-        <v>1171</v>
+        <v>1241</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1172</v>
+        <v>1242</v>
       </c>
       <c r="L136" t="s">
-        <v>1173</v>
+        <v>1230</v>
       </c>
       <c r="M136" t="s">
-        <v>1174</v>
+        <v>1243</v>
       </c>
       <c r="N136" t="s">
-        <v>1175</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1176</v>
+        <v>1213</v>
       </c>
       <c r="D137" t="s">
-        <v>1177</v>
+        <v>1224</v>
       </c>
       <c r="E137" t="s">
-        <v>1178</v>
+        <v>1225</v>
       </c>
       <c r="F137" t="s">
-        <v>389</v>
+        <v>1226</v>
       </c>
       <c r="G137" t="s">
-        <v>390</v>
+        <v>1217</v>
       </c>
       <c r="H137" t="s">
-        <v>1179</v>
+        <v>1227</v>
       </c>
       <c r="I137" t="s">
-        <v>1180</v>
+        <v>1244</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1181</v>
+        <v>1245</v>
       </c>
       <c r="L137" t="s">
-        <v>1182</v>
+        <v>1230</v>
       </c>
       <c r="M137" t="s">
-        <v>1183</v>
+        <v>1246</v>
       </c>
       <c r="N137" t="s">
-        <v>1184</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1185</v>
+        <v>1213</v>
       </c>
       <c r="D138" t="s">
-        <v>1186</v>
+        <v>1224</v>
       </c>
       <c r="E138" t="s">
-        <v>139</v>
+        <v>1225</v>
       </c>
       <c r="F138" t="s">
-        <v>118</v>
+        <v>1226</v>
       </c>
       <c r="G138" t="s">
-        <v>140</v>
+        <v>1217</v>
       </c>
       <c r="H138" t="s">
-        <v>141</v>
+        <v>1227</v>
       </c>
       <c r="I138" t="s">
-        <v>1187</v>
+        <v>1247</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1188</v>
+        <v>1248</v>
       </c>
       <c r="L138" t="s">
-        <v>1189</v>
+        <v>1230</v>
       </c>
       <c r="M138" t="s">
-        <v>1190</v>
+        <v>1249</v>
       </c>
       <c r="N138" t="s">
-        <v>1191</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>115</v>
+        <v>1213</v>
       </c>
       <c r="D139" t="s">
-        <v>1192</v>
+        <v>1224</v>
       </c>
       <c r="E139" t="s">
-        <v>117</v>
+        <v>1225</v>
       </c>
       <c r="F139" t="s">
-        <v>118</v>
+        <v>1226</v>
       </c>
       <c r="G139" t="s">
-        <v>119</v>
+        <v>1217</v>
       </c>
       <c r="H139" t="s">
-        <v>120</v>
+        <v>1227</v>
       </c>
       <c r="I139" t="s">
-        <v>1193</v>
+        <v>1250</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1194</v>
+        <v>1251</v>
       </c>
       <c r="L139" t="s">
-        <v>1195</v>
+        <v>1230</v>
       </c>
       <c r="M139" t="s">
-        <v>1196</v>
+        <v>1252</v>
       </c>
       <c r="N139" t="s">
-        <v>125</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1197</v>
+        <v>1213</v>
       </c>
       <c r="D140" t="s">
-        <v>1198</v>
+        <v>1224</v>
       </c>
       <c r="E140" t="s">
-        <v>1199</v>
+        <v>1225</v>
       </c>
       <c r="F140" t="s">
-        <v>1200</v>
+        <v>1226</v>
       </c>
       <c r="G140" t="s">
-        <v>1201</v>
+        <v>1217</v>
       </c>
       <c r="H140" t="s">
-        <v>1202</v>
+        <v>1227</v>
       </c>
       <c r="I140" t="s">
-        <v>1203</v>
+        <v>1253</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1204</v>
+        <v>1254</v>
       </c>
       <c r="L140" t="s">
-        <v>1205</v>
+        <v>1230</v>
       </c>
       <c r="M140" t="s">
-        <v>1206</v>
+        <v>1255</v>
       </c>
       <c r="N140" t="s">
-        <v>1207</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1208</v>
+        <v>1213</v>
       </c>
       <c r="D141" t="s">
-        <v>285</v>
+        <v>1224</v>
       </c>
       <c r="E141" t="s">
-        <v>1209</v>
+        <v>1225</v>
       </c>
       <c r="F141" t="s">
-        <v>1210</v>
+        <v>1226</v>
       </c>
       <c r="G141" t="s">
-        <v>1211</v>
+        <v>1217</v>
       </c>
       <c r="H141" t="s">
-        <v>1212</v>
+        <v>1227</v>
       </c>
       <c r="I141" t="s">
-        <v>1213</v>
+        <v>1256</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1214</v>
+        <v>1257</v>
       </c>
       <c r="L141" t="s">
-        <v>1215</v>
+        <v>1230</v>
       </c>
       <c r="M141" t="s">
-        <v>1216</v>
+        <v>1258</v>
       </c>
       <c r="N141" t="s">
-        <v>1217</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1218</v>
+        <v>1213</v>
       </c>
       <c r="D142" t="s">
-        <v>1219</v>
+        <v>1224</v>
       </c>
       <c r="E142" t="s">
-        <v>1220</v>
+        <v>1225</v>
       </c>
       <c r="F142" t="s">
-        <v>768</v>
+        <v>1226</v>
       </c>
       <c r="G142" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
       <c r="H142" t="s">
-        <v>1222</v>
+        <v>1227</v>
       </c>
       <c r="I142" t="s">
-        <v>1223</v>
+        <v>1259</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1224</v>
+        <v>1260</v>
       </c>
       <c r="L142" t="s">
-        <v>821</v>
+        <v>1230</v>
       </c>
       <c r="M142" t="s">
-        <v>1225</v>
+        <v>1261</v>
       </c>
       <c r="N142" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>115</v>
+        <v>264</v>
       </c>
       <c r="D143" t="s">
-        <v>1227</v>
+        <v>1262</v>
       </c>
       <c r="E143" t="s">
-        <v>117</v>
+        <v>266</v>
       </c>
       <c r="F143" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="G143" t="s">
-        <v>119</v>
+        <v>267</v>
       </c>
       <c r="H143" t="s">
-        <v>120</v>
+        <v>268</v>
       </c>
       <c r="I143" t="s">
-        <v>1228</v>
+        <v>1263</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1229</v>
+        <v>1264</v>
       </c>
       <c r="L143" t="s">
-        <v>1230</v>
+        <v>1265</v>
       </c>
       <c r="M143" t="s">
-        <v>1231</v>
+        <v>1266</v>
       </c>
       <c r="N143" t="s">
-        <v>125</v>
+        <v>273</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1208</v>
+        <v>264</v>
       </c>
       <c r="D144" t="s">
-        <v>1232</v>
+        <v>1262</v>
       </c>
       <c r="E144" t="s">
-        <v>1233</v>
+        <v>266</v>
       </c>
       <c r="F144" t="s">
-        <v>1234</v>
+        <v>123</v>
       </c>
       <c r="G144" t="s">
-        <v>1211</v>
+        <v>267</v>
       </c>
       <c r="H144" t="s">
-        <v>1235</v>
+        <v>268</v>
       </c>
       <c r="I144" t="s">
-        <v>1236</v>
+        <v>1267</v>
       </c>
       <c r="J144"/>
       <c r="K144" t="s">
-        <v>1237</v>
+        <v>1268</v>
       </c>
       <c r="L144" t="s">
-        <v>1238</v>
+        <v>1265</v>
       </c>
       <c r="M144" t="s">
-        <v>1239</v>
+        <v>1269</v>
       </c>
       <c r="N144" t="s">
-        <v>1217</v>
+        <v>273</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1240</v>
+        <v>1270</v>
       </c>
       <c r="D145" t="s">
-        <v>1241</v>
+        <v>1271</v>
       </c>
       <c r="E145" t="s">
-        <v>1242</v>
+        <v>1272</v>
       </c>
       <c r="F145" t="s">
-        <v>1243</v>
+        <v>1273</v>
       </c>
       <c r="G145" t="s">
-        <v>1244</v>
+        <v>1274</v>
       </c>
       <c r="H145" t="s">
-        <v>1245</v>
+        <v>1275</v>
       </c>
       <c r="I145" t="s">
-        <v>1246</v>
+        <v>1276</v>
       </c>
       <c r="J145"/>
       <c r="K145" t="s">
-        <v>1247</v>
+        <v>1277</v>
       </c>
       <c r="L145" t="s">
-        <v>1248</v>
+        <v>1278</v>
       </c>
       <c r="M145" t="s">
-        <v>1249</v>
+        <v>1279</v>
       </c>
       <c r="N145" t="s">
-        <v>1250</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1251</v>
+        <v>1281</v>
       </c>
       <c r="D146" t="s">
-        <v>1252</v>
+        <v>1282</v>
       </c>
       <c r="E146" t="s">
-        <v>1253</v>
+        <v>683</v>
       </c>
       <c r="F146" t="s">
-        <v>1254</v>
+        <v>1283</v>
       </c>
       <c r="G146" t="s">
-        <v>1255</v>
+        <v>685</v>
       </c>
       <c r="H146" t="s">
-        <v>1256</v>
+        <v>686</v>
       </c>
       <c r="I146" t="s">
-        <v>1257</v>
+        <v>1284</v>
       </c>
       <c r="J146"/>
       <c r="K146" t="s">
-        <v>1258</v>
+        <v>1285</v>
       </c>
       <c r="L146" t="s">
-        <v>1259</v>
+        <v>1286</v>
       </c>
       <c r="M146" t="s">
-        <v>1260</v>
+        <v>1287</v>
       </c>
       <c r="N146" t="s">
-        <v>1261</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1176</v>
+        <v>1281</v>
       </c>
       <c r="D147" t="s">
-        <v>1262</v>
+        <v>1289</v>
       </c>
       <c r="E147" t="s">
-        <v>1178</v>
+        <v>683</v>
       </c>
       <c r="F147" t="s">
-        <v>389</v>
+        <v>1283</v>
       </c>
       <c r="G147" t="s">
-        <v>390</v>
+        <v>685</v>
       </c>
       <c r="H147" t="s">
-        <v>1179</v>
+        <v>686</v>
       </c>
       <c r="I147" t="s">
-        <v>1263</v>
+        <v>1290</v>
       </c>
       <c r="J147"/>
       <c r="K147" t="s">
-        <v>1264</v>
+        <v>1291</v>
       </c>
       <c r="L147" t="s">
-        <v>1265</v>
+        <v>1292</v>
       </c>
       <c r="M147" t="s">
-        <v>1266</v>
+        <v>1293</v>
       </c>
       <c r="N147" t="s">
-        <v>1184</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1176</v>
+        <v>1281</v>
       </c>
       <c r="D148" t="s">
-        <v>1267</v>
+        <v>1289</v>
       </c>
       <c r="E148" t="s">
-        <v>1178</v>
+        <v>683</v>
       </c>
       <c r="F148" t="s">
-        <v>389</v>
+        <v>1283</v>
       </c>
       <c r="G148" t="s">
-        <v>390</v>
+        <v>685</v>
       </c>
       <c r="H148" t="s">
-        <v>1179</v>
+        <v>686</v>
       </c>
       <c r="I148" t="s">
-        <v>1268</v>
+        <v>1294</v>
       </c>
       <c r="J148"/>
       <c r="K148" t="s">
-        <v>1269</v>
+        <v>1295</v>
       </c>
       <c r="L148" t="s">
-        <v>1270</v>
+        <v>1292</v>
       </c>
       <c r="M148" t="s">
-        <v>1271</v>
+        <v>1296</v>
       </c>
       <c r="N148" t="s">
-        <v>1184</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1272</v>
+        <v>1281</v>
       </c>
       <c r="D149" t="s">
-        <v>1273</v>
+        <v>1289</v>
       </c>
       <c r="E149" t="s">
-        <v>1274</v>
+        <v>683</v>
       </c>
       <c r="F149" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="G149" t="s">
-        <v>1276</v>
+        <v>685</v>
       </c>
       <c r="H149" t="s">
-        <v>1277</v>
+        <v>686</v>
       </c>
       <c r="I149" t="s">
-        <v>1278</v>
+        <v>1297</v>
       </c>
       <c r="J149"/>
       <c r="K149" t="s">
-        <v>1279</v>
+        <v>1298</v>
       </c>
       <c r="L149" t="s">
-        <v>1280</v>
+        <v>1292</v>
       </c>
       <c r="M149" t="s">
-        <v>1281</v>
+        <v>1299</v>
       </c>
       <c r="N149" t="s">
-        <v>1282</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E150" t="s">
+        <v>683</v>
+      </c>
+      <c r="F150" t="s">
         <v>1283</v>
       </c>
-      <c r="D150" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G150" t="s">
-        <v>1287</v>
+        <v>685</v>
       </c>
       <c r="H150" t="s">
-        <v>1288</v>
+        <v>686</v>
       </c>
       <c r="I150" t="s">
-        <v>1289</v>
+        <v>1300</v>
       </c>
       <c r="J150"/>
       <c r="K150" t="s">
-        <v>1290</v>
+        <v>1301</v>
       </c>
       <c r="L150" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="M150" t="s">
-        <v>1292</v>
+        <v>1302</v>
       </c>
       <c r="N150" t="s">
-        <v>1293</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1294</v>
+        <v>1303</v>
       </c>
       <c r="D151" t="s">
-        <v>1295</v>
+        <v>428</v>
       </c>
       <c r="E151" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
       <c r="F151" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="G151" t="s">
-        <v>1298</v>
+        <v>1306</v>
       </c>
       <c r="H151" t="s">
-        <v>1299</v>
+        <v>1307</v>
       </c>
       <c r="I151" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="J151"/>
       <c r="K151" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="L151" t="s">
-        <v>1302</v>
+        <v>1310</v>
       </c>
       <c r="M151" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="N151" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
       <c r="D152" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="E152" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="F152" t="s">
-        <v>1308</v>
+        <v>532</v>
       </c>
       <c r="G152" t="s">
-        <v>1309</v>
+        <v>533</v>
       </c>
       <c r="H152" t="s">
-        <v>1310</v>
+        <v>1316</v>
       </c>
       <c r="I152" t="s">
-        <v>1311</v>
+        <v>1317</v>
       </c>
       <c r="J152"/>
       <c r="K152" t="s">
-        <v>1312</v>
+        <v>1318</v>
       </c>
       <c r="L152" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
       <c r="M152" t="s">
-        <v>1314</v>
+        <v>1320</v>
       </c>
       <c r="N152" t="s">
-        <v>1315</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1316</v>
+        <v>1322</v>
       </c>
       <c r="D153" t="s">
-        <v>1317</v>
+        <v>1323</v>
       </c>
       <c r="E153" t="s">
-        <v>1318</v>
+        <v>122</v>
       </c>
       <c r="F153" t="s">
-        <v>1319</v>
+        <v>123</v>
       </c>
       <c r="G153" t="s">
-        <v>1320</v>
+        <v>124</v>
       </c>
       <c r="H153" t="s">
-        <v>1321</v>
+        <v>125</v>
       </c>
       <c r="I153" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="J153"/>
       <c r="K153" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="L153" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="M153" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="N153" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1327</v>
+        <v>264</v>
       </c>
       <c r="D154" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="E154" t="s">
-        <v>1329</v>
+        <v>266</v>
       </c>
       <c r="F154" t="s">
+        <v>123</v>
+      </c>
+      <c r="G154" t="s">
+        <v>267</v>
+      </c>
+      <c r="H154" t="s">
+        <v>268</v>
+      </c>
+      <c r="I154" t="s">
         <v>1330</v>
-      </c>
-[...7 lines deleted...]
-        <v>1333</v>
       </c>
       <c r="J154"/>
       <c r="K154" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="L154" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="M154" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="N154" t="s">
-        <v>1337</v>
+        <v>273</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1176</v>
+        <v>1334</v>
       </c>
       <c r="D155" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F155" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G155" t="s">
         <v>1338</v>
       </c>
-      <c r="E155" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H155" t="s">
-        <v>1179</v>
+        <v>1339</v>
       </c>
       <c r="I155" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="J155"/>
       <c r="K155" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="L155" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="M155" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="N155" t="s">
-        <v>1184</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1251</v>
+        <v>1345</v>
       </c>
       <c r="D156" t="s">
-        <v>1343</v>
+        <v>428</v>
       </c>
       <c r="E156" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="F156" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="G156" t="s">
-        <v>1255</v>
+        <v>1348</v>
       </c>
       <c r="H156" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="I156" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
       <c r="J156"/>
       <c r="K156" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="L156" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="M156" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="N156" t="s">
-        <v>1261</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1218</v>
+        <v>1355</v>
       </c>
       <c r="D157" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="E157" t="s">
-        <v>1220</v>
+        <v>1357</v>
       </c>
       <c r="F157" t="s">
-        <v>768</v>
+        <v>905</v>
       </c>
       <c r="G157" t="s">
-        <v>1221</v>
+        <v>1358</v>
       </c>
       <c r="H157" t="s">
-        <v>1222</v>
+        <v>1359</v>
       </c>
       <c r="I157" t="s">
-        <v>1352</v>
+        <v>1360</v>
       </c>
       <c r="J157"/>
       <c r="K157" t="s">
-        <v>1353</v>
+        <v>1361</v>
       </c>
       <c r="L157" t="s">
-        <v>1354</v>
+        <v>958</v>
       </c>
       <c r="M157" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
       <c r="N157" t="s">
-        <v>1226</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1356</v>
+        <v>264</v>
       </c>
       <c r="D158" t="s">
-        <v>1357</v>
+        <v>1364</v>
       </c>
       <c r="E158" t="s">
-        <v>1358</v>
+        <v>266</v>
       </c>
       <c r="F158" t="s">
-        <v>1359</v>
+        <v>123</v>
       </c>
       <c r="G158" t="s">
-        <v>1360</v>
+        <v>267</v>
       </c>
       <c r="H158" t="s">
-        <v>1361</v>
+        <v>268</v>
       </c>
       <c r="I158" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="J158"/>
       <c r="K158" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="L158" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="M158" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="N158" t="s">
-        <v>1366</v>
+        <v>273</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1367</v>
+        <v>1345</v>
       </c>
       <c r="D159" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="E159" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="F159" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="G159" t="s">
-        <v>1371</v>
+        <v>1348</v>
       </c>
       <c r="H159" t="s">
         <v>1372</v>
       </c>
       <c r="I159" t="s">
         <v>1373</v>
       </c>
       <c r="J159"/>
       <c r="K159" t="s">
         <v>1374</v>
       </c>
       <c r="L159" t="s">
-        <v>763</v>
+        <v>1375</v>
       </c>
       <c r="M159" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="N159" t="s">
-        <v>1376</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
         <v>1377</v>
       </c>
       <c r="D160" t="s">
         <v>1378</v>
       </c>
       <c r="E160" t="s">
         <v>1379</v>
       </c>
       <c r="F160" t="s">
         <v>1380</v>
       </c>
       <c r="G160" t="s">
         <v>1381</v>
       </c>
       <c r="H160" t="s">
@@ -12889,2832 +13297,3462 @@
       <c r="I160" t="s">
         <v>1383</v>
       </c>
       <c r="J160"/>
       <c r="K160" t="s">
         <v>1384</v>
       </c>
       <c r="L160" t="s">
         <v>1385</v>
       </c>
       <c r="M160" t="s">
         <v>1386</v>
       </c>
       <c r="N160" t="s">
         <v>1387</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1367</v>
+        <v>1388</v>
       </c>
       <c r="D161" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="E161" t="s">
-        <v>1369</v>
+        <v>1390</v>
       </c>
       <c r="F161" t="s">
-        <v>1370</v>
+        <v>1391</v>
       </c>
       <c r="G161" t="s">
-        <v>1371</v>
+        <v>1392</v>
       </c>
       <c r="H161" t="s">
-        <v>1372</v>
+        <v>1393</v>
       </c>
       <c r="I161" t="s">
-        <v>1389</v>
+        <v>1394</v>
       </c>
       <c r="J161"/>
       <c r="K161" t="s">
-        <v>1390</v>
+        <v>1395</v>
       </c>
       <c r="L161" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="M161" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="N161" t="s">
-        <v>1376</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1393</v>
+        <v>1313</v>
       </c>
       <c r="D162" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="E162" t="s">
-        <v>1395</v>
+        <v>1315</v>
       </c>
       <c r="F162" t="s">
-        <v>1396</v>
+        <v>532</v>
       </c>
       <c r="G162" t="s">
-        <v>1397</v>
+        <v>533</v>
       </c>
       <c r="H162" t="s">
-        <v>1398</v>
+        <v>1316</v>
       </c>
       <c r="I162" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="J162"/>
       <c r="K162" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="L162" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="M162" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="N162" t="s">
-        <v>1403</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D163" t="s">
         <v>1404</v>
       </c>
-      <c r="D163" t="s">
+      <c r="E163" t="s">
+        <v>1315</v>
+      </c>
+      <c r="F163" t="s">
+        <v>532</v>
+      </c>
+      <c r="G163" t="s">
+        <v>533</v>
+      </c>
+      <c r="H163" t="s">
+        <v>1316</v>
+      </c>
+      <c r="I163" t="s">
         <v>1405</v>
-      </c>
-[...13 lines deleted...]
-        <v>1410</v>
       </c>
       <c r="J163"/>
       <c r="K163" t="s">
-        <v>1411</v>
+        <v>1406</v>
       </c>
       <c r="L163" t="s">
-        <v>1412</v>
+        <v>1407</v>
       </c>
       <c r="M163" t="s">
-        <v>1413</v>
+        <v>1408</v>
       </c>
       <c r="N163" t="s">
-        <v>1414</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D164" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1411</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1412</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H164" t="s">
+        <v>1414</v>
+      </c>
+      <c r="I164" t="s">
         <v>1415</v>
-      </c>
-[...16 lines deleted...]
-        <v>1417</v>
       </c>
       <c r="J164"/>
       <c r="K164" t="s">
+        <v>1416</v>
+      </c>
+      <c r="L164" t="s">
+        <v>1417</v>
+      </c>
+      <c r="M164" t="s">
         <v>1418</v>
       </c>
-      <c r="L164" t="s">
+      <c r="N164" t="s">
         <v>1419</v>
-      </c>
-[...4 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D165" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E165" t="s">
         <v>1422</v>
       </c>
-      <c r="D165" t="s">
+      <c r="F165" t="s">
         <v>1423</v>
       </c>
-      <c r="E165" t="s">
+      <c r="G165" t="s">
         <v>1424</v>
       </c>
-      <c r="F165" t="s">
+      <c r="H165" t="s">
         <v>1425</v>
       </c>
-      <c r="G165" t="s">
+      <c r="I165" t="s">
         <v>1426</v>
-      </c>
-[...4 lines deleted...]
-        <v>1428</v>
       </c>
       <c r="J165"/>
       <c r="K165" t="s">
+        <v>1427</v>
+      </c>
+      <c r="L165" t="s">
+        <v>1428</v>
+      </c>
+      <c r="M165" t="s">
         <v>1429</v>
       </c>
-      <c r="L165" t="s">
+      <c r="N165" t="s">
         <v>1430</v>
-      </c>
-[...4 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D166" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E166" t="s">
         <v>1433</v>
       </c>
-      <c r="D166" t="s">
+      <c r="F166" t="s">
         <v>1434</v>
       </c>
-      <c r="E166" t="s">
+      <c r="G166" t="s">
         <v>1435</v>
       </c>
-      <c r="F166" t="s">
-[...2 lines deleted...]
-      <c r="G166" t="s">
+      <c r="H166" t="s">
         <v>1436</v>
       </c>
-      <c r="H166" t="s">
+      <c r="I166" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1438</v>
       </c>
       <c r="J166"/>
       <c r="K166" t="s">
+        <v>1438</v>
+      </c>
+      <c r="L166" t="s">
         <v>1439</v>
       </c>
-      <c r="L166" t="s">
+      <c r="M166" t="s">
         <v>1440</v>
       </c>
-      <c r="M166" t="s">
+      <c r="N166" t="s">
         <v>1441</v>
-      </c>
-[...1 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D167" t="s">
         <v>1443</v>
       </c>
-      <c r="D167" t="s">
+      <c r="E167" t="s">
         <v>1444</v>
       </c>
-      <c r="E167" t="s">
+      <c r="F167" t="s">
         <v>1445</v>
       </c>
-      <c r="F167" t="s">
+      <c r="G167" t="s">
         <v>1446</v>
       </c>
-      <c r="G167" t="s">
+      <c r="H167" t="s">
         <v>1447</v>
       </c>
-      <c r="H167" t="s">
+      <c r="I167" t="s">
         <v>1448</v>
-      </c>
-[...1 lines deleted...]
-        <v>1449</v>
       </c>
       <c r="J167"/>
       <c r="K167" t="s">
+        <v>1449</v>
+      </c>
+      <c r="L167" t="s">
         <v>1450</v>
       </c>
-      <c r="L167" t="s">
+      <c r="M167" t="s">
         <v>1451</v>
       </c>
-      <c r="M167" t="s">
+      <c r="N167" t="s">
         <v>1452</v>
-      </c>
-[...1 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1367</v>
+        <v>1453</v>
       </c>
       <c r="D168" t="s">
         <v>1454</v>
       </c>
       <c r="E168" t="s">
-        <v>1369</v>
+        <v>1455</v>
       </c>
       <c r="F168" t="s">
-        <v>1370</v>
+        <v>1456</v>
       </c>
       <c r="G168" t="s">
-        <v>1371</v>
+        <v>1457</v>
       </c>
       <c r="H168" t="s">
-        <v>1372</v>
+        <v>1458</v>
       </c>
       <c r="I168" t="s">
-        <v>1455</v>
+        <v>1459</v>
       </c>
       <c r="J168"/>
       <c r="K168" t="s">
-        <v>1456</v>
+        <v>1460</v>
       </c>
       <c r="L168" t="s">
-        <v>870</v>
+        <v>1461</v>
       </c>
       <c r="M168" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="N168" t="s">
-        <v>1376</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="D169" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="E169" t="s">
-        <v>1435</v>
+        <v>1466</v>
       </c>
       <c r="F169" t="s">
-        <v>118</v>
+        <v>1467</v>
       </c>
       <c r="G169" t="s">
-        <v>1436</v>
+        <v>1468</v>
       </c>
       <c r="H169" t="s">
-        <v>1437</v>
+        <v>1469</v>
       </c>
       <c r="I169" t="s">
-        <v>1460</v>
+        <v>1470</v>
       </c>
       <c r="J169"/>
       <c r="K169" t="s">
-        <v>1461</v>
+        <v>1471</v>
       </c>
       <c r="L169" t="s">
-        <v>1462</v>
+        <v>1472</v>
       </c>
       <c r="M169" t="s">
-        <v>1463</v>
+        <v>1473</v>
       </c>
       <c r="N169" t="s">
-        <v>1464</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1465</v>
+        <v>1313</v>
       </c>
       <c r="D170" t="s">
-        <v>1466</v>
+        <v>1475</v>
       </c>
       <c r="E170" t="s">
-        <v>1467</v>
+        <v>1315</v>
       </c>
       <c r="F170" t="s">
-        <v>1468</v>
+        <v>532</v>
       </c>
       <c r="G170" t="s">
-        <v>1469</v>
+        <v>533</v>
       </c>
       <c r="H170" t="s">
-        <v>1470</v>
+        <v>1316</v>
       </c>
       <c r="I170" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="J170"/>
       <c r="K170" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="L170" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="M170" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="N170" t="s">
-        <v>1475</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1476</v>
+        <v>1388</v>
       </c>
       <c r="D171" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="E171" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="F171" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
       <c r="G171" t="s">
-        <v>1480</v>
+        <v>1392</v>
       </c>
       <c r="H171" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="I171" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="J171"/>
       <c r="K171" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="L171" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="M171" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="N171" t="s">
-        <v>1486</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1487</v>
+        <v>1355</v>
       </c>
       <c r="D172" t="s">
         <v>1488</v>
       </c>
       <c r="E172" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F172" t="s">
+        <v>905</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H172" t="s">
+        <v>1359</v>
+      </c>
+      <c r="I172" t="s">
         <v>1489</v>
-      </c>
-[...10 lines deleted...]
-        <v>1493</v>
       </c>
       <c r="J172"/>
       <c r="K172" t="s">
-        <v>1494</v>
+        <v>1490</v>
       </c>
       <c r="L172" t="s">
-        <v>1495</v>
+        <v>1491</v>
       </c>
       <c r="M172" t="s">
-        <v>1496</v>
+        <v>1492</v>
       </c>
       <c r="N172" t="s">
-        <v>1497</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F173" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H173" t="s">
         <v>1498</v>
       </c>
-      <c r="D173" t="s">
+      <c r="I173" t="s">
         <v>1499</v>
-      </c>
-[...13 lines deleted...]
-        <v>1501</v>
       </c>
       <c r="J173"/>
       <c r="K173" t="s">
+        <v>1500</v>
+      </c>
+      <c r="L173" t="s">
+        <v>1501</v>
+      </c>
+      <c r="M173" t="s">
         <v>1502</v>
       </c>
-      <c r="L173" t="s">
+      <c r="N173" t="s">
         <v>1503</v>
-      </c>
-[...4 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>115</v>
+        <v>1504</v>
       </c>
       <c r="D174" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E174" t="s">
         <v>1506</v>
       </c>
-      <c r="E174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" t="s">
-        <v>118</v>
+        <v>1507</v>
       </c>
       <c r="G174" t="s">
-        <v>119</v>
+        <v>1508</v>
       </c>
       <c r="H174" t="s">
-        <v>120</v>
+        <v>1509</v>
       </c>
       <c r="I174" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="J174"/>
       <c r="K174" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="L174" t="s">
-        <v>1509</v>
+        <v>900</v>
       </c>
       <c r="M174" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="N174" t="s">
-        <v>125</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="D175" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="E175" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="F175" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="G175" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="H175" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="I175" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="J175"/>
       <c r="K175" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="L175" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="M175" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="N175" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1511</v>
+        <v>1504</v>
       </c>
       <c r="D176" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="E176" t="s">
-        <v>1513</v>
+        <v>1506</v>
       </c>
       <c r="F176" t="s">
-        <v>1514</v>
+        <v>1507</v>
       </c>
       <c r="G176" t="s">
-        <v>1515</v>
+        <v>1508</v>
       </c>
       <c r="H176" t="s">
-        <v>1516</v>
+        <v>1509</v>
       </c>
       <c r="I176" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="J176"/>
       <c r="K176" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="L176" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="M176" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="N176" t="s">
-        <v>1521</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="D177" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="E177" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="F177" t="s">
-        <v>1330</v>
+        <v>1533</v>
       </c>
       <c r="G177" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="H177" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="I177" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="J177"/>
       <c r="K177" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="L177" t="s">
-        <v>1534</v>
+        <v>1538</v>
       </c>
       <c r="M177" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
       <c r="N177" t="s">
-        <v>1536</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1537</v>
+        <v>1541</v>
       </c>
       <c r="D178" t="s">
-        <v>1538</v>
+        <v>1542</v>
       </c>
       <c r="E178" t="s">
-        <v>1539</v>
+        <v>1543</v>
       </c>
       <c r="F178" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="G178" t="s">
-        <v>1436</v>
+        <v>1545</v>
       </c>
       <c r="H178" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="I178" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="J178"/>
       <c r="K178" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="L178" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="M178" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="N178" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="D179" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="E179" t="s">
-        <v>1549</v>
+        <v>683</v>
       </c>
       <c r="F179" t="s">
-        <v>150</v>
+        <v>1283</v>
       </c>
       <c r="G179" t="s">
-        <v>1550</v>
+        <v>685</v>
       </c>
       <c r="H179" t="s">
-        <v>1551</v>
+        <v>686</v>
       </c>
       <c r="I179" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="J179"/>
       <c r="K179" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="L179" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="M179" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="N179" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1537</v>
+        <v>1559</v>
       </c>
       <c r="D180" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="E180" t="s">
-        <v>1435</v>
+        <v>1561</v>
       </c>
       <c r="F180" t="s">
-        <v>1558</v>
+        <v>156</v>
       </c>
       <c r="G180" t="s">
-        <v>1436</v>
+        <v>157</v>
       </c>
       <c r="H180" t="s">
-        <v>1437</v>
+        <v>1562</v>
       </c>
       <c r="I180" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
       <c r="J180"/>
       <c r="K180" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="L180" t="s">
-        <v>1561</v>
+        <v>1565</v>
       </c>
       <c r="M180" t="s">
-        <v>1562</v>
+        <v>1566</v>
       </c>
       <c r="N180" t="s">
-        <v>1546</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1511</v>
+        <v>1568</v>
       </c>
       <c r="D181" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="E181" t="s">
-        <v>1513</v>
+        <v>1570</v>
       </c>
       <c r="F181" t="s">
-        <v>1514</v>
+        <v>123</v>
       </c>
       <c r="G181" t="s">
-        <v>1515</v>
+        <v>1571</v>
       </c>
       <c r="H181" t="s">
-        <v>1516</v>
+        <v>1572</v>
       </c>
       <c r="I181" t="s">
-        <v>1564</v>
+        <v>1573</v>
       </c>
       <c r="J181"/>
       <c r="K181" t="s">
-        <v>1565</v>
+        <v>1574</v>
       </c>
       <c r="L181" t="s">
-        <v>1566</v>
+        <v>1575</v>
       </c>
       <c r="M181" t="s">
-        <v>1567</v>
+        <v>1576</v>
       </c>
       <c r="N181" t="s">
-        <v>1521</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1547</v>
+        <v>1578</v>
       </c>
       <c r="D182" t="s">
-        <v>1568</v>
-[...3 lines deleted...]
-      <c r="G182"/>
+        <v>1579</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1581</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1582</v>
+      </c>
       <c r="H182" t="s">
-        <v>1569</v>
+        <v>1583</v>
       </c>
       <c r="I182" t="s">
-        <v>1570</v>
+        <v>1584</v>
       </c>
       <c r="J182"/>
       <c r="K182" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="L182" t="s">
-        <v>1572</v>
+        <v>1586</v>
       </c>
       <c r="M182" t="s">
-        <v>1573</v>
+        <v>1587</v>
       </c>
       <c r="N182" t="s">
-        <v>1556</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1574</v>
+        <v>1504</v>
       </c>
       <c r="D183" t="s">
-        <v>1575</v>
+        <v>1589</v>
       </c>
       <c r="E183" t="s">
-        <v>1576</v>
+        <v>1506</v>
       </c>
       <c r="F183" t="s">
-        <v>1577</v>
+        <v>1507</v>
       </c>
       <c r="G183" t="s">
-        <v>1578</v>
+        <v>1508</v>
       </c>
       <c r="H183" t="s">
-        <v>1579</v>
+        <v>1509</v>
       </c>
       <c r="I183" t="s">
-        <v>1580</v>
+        <v>1590</v>
       </c>
       <c r="J183"/>
       <c r="K183" t="s">
-        <v>1581</v>
+        <v>1591</v>
       </c>
       <c r="L183" t="s">
-        <v>1582</v>
+        <v>1007</v>
       </c>
       <c r="M183" t="s">
-        <v>1583</v>
+        <v>1592</v>
       </c>
       <c r="N183" t="s">
-        <v>1584</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1585</v>
+        <v>1593</v>
       </c>
       <c r="D184" t="s">
-        <v>1586</v>
+        <v>1594</v>
       </c>
       <c r="E184" t="s">
-        <v>1435</v>
+        <v>1570</v>
       </c>
       <c r="F184" t="s">
-        <v>1558</v>
+        <v>123</v>
       </c>
       <c r="G184" t="s">
-        <v>1436</v>
+        <v>1571</v>
       </c>
       <c r="H184" t="s">
-        <v>1437</v>
+        <v>1572</v>
       </c>
       <c r="I184" t="s">
-        <v>1587</v>
+        <v>1595</v>
       </c>
       <c r="J184"/>
       <c r="K184" t="s">
-        <v>1588</v>
+        <v>1596</v>
       </c>
       <c r="L184" t="s">
-        <v>1589</v>
+        <v>1597</v>
       </c>
       <c r="M184" t="s">
-        <v>1590</v>
+        <v>1598</v>
       </c>
       <c r="N184" t="s">
-        <v>1591</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1592</v>
+        <v>1600</v>
       </c>
       <c r="D185" t="s">
-        <v>1593</v>
+        <v>1601</v>
       </c>
       <c r="E185" t="s">
-        <v>1594</v>
+        <v>1602</v>
       </c>
       <c r="F185" t="s">
-        <v>1595</v>
+        <v>1603</v>
       </c>
       <c r="G185" t="s">
-        <v>1596</v>
+        <v>1604</v>
       </c>
       <c r="H185" t="s">
-        <v>1597</v>
+        <v>1605</v>
       </c>
       <c r="I185" t="s">
-        <v>1598</v>
+        <v>1606</v>
       </c>
       <c r="J185"/>
       <c r="K185" t="s">
-        <v>1599</v>
+        <v>1607</v>
       </c>
       <c r="L185" t="s">
-        <v>1600</v>
+        <v>1608</v>
       </c>
       <c r="M185" t="s">
-        <v>1601</v>
+        <v>1609</v>
       </c>
       <c r="N185" t="s">
-        <v>1602</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
       <c r="D186" t="s">
-        <v>1604</v>
+        <v>1612</v>
       </c>
       <c r="E186" t="s">
-        <v>1605</v>
+        <v>1613</v>
       </c>
       <c r="F186" t="s">
-        <v>1606</v>
+        <v>1614</v>
       </c>
       <c r="G186" t="s">
-        <v>1607</v>
+        <v>1615</v>
       </c>
       <c r="H186" t="s">
-        <v>1608</v>
+        <v>1616</v>
       </c>
       <c r="I186" t="s">
-        <v>1609</v>
+        <v>1617</v>
       </c>
       <c r="J186"/>
       <c r="K186" t="s">
-        <v>1610</v>
+        <v>1618</v>
       </c>
       <c r="L186" t="s">
-        <v>1611</v>
+        <v>1619</v>
       </c>
       <c r="M186" t="s">
-        <v>1612</v>
+        <v>1620</v>
       </c>
       <c r="N186" t="s">
-        <v>1613</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1614</v>
+        <v>1622</v>
       </c>
       <c r="D187" t="s">
-        <v>1615</v>
+        <v>1623</v>
       </c>
       <c r="E187" t="s">
-        <v>1435</v>
+        <v>1624</v>
       </c>
       <c r="F187" t="s">
-        <v>1558</v>
+        <v>1625</v>
       </c>
       <c r="G187" t="s">
-        <v>1436</v>
+        <v>1626</v>
       </c>
       <c r="H187" t="s">
-        <v>1437</v>
+        <v>1627</v>
       </c>
       <c r="I187" t="s">
-        <v>1616</v>
+        <v>1628</v>
       </c>
       <c r="J187"/>
       <c r="K187" t="s">
-        <v>1617</v>
+        <v>1629</v>
       </c>
       <c r="L187" t="s">
-        <v>1618</v>
+        <v>1630</v>
       </c>
       <c r="M187" t="s">
-        <v>1619</v>
+        <v>1631</v>
       </c>
       <c r="N187" t="s">
-        <v>1620</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1614</v>
+        <v>1633</v>
       </c>
       <c r="D188" t="s">
-        <v>1621</v>
+        <v>1634</v>
       </c>
       <c r="E188" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F188" t="s">
+        <v>1635</v>
+      </c>
+      <c r="G188" t="s">
         <v>1435</v>
       </c>
-      <c r="F188" t="s">
-[...2 lines deleted...]
-      <c r="G188" t="s">
+      <c r="H188" t="s">
         <v>1436</v>
       </c>
-      <c r="H188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I188" t="s">
-        <v>1622</v>
+        <v>1636</v>
       </c>
       <c r="J188"/>
       <c r="K188" t="s">
-        <v>1623</v>
+        <v>1637</v>
       </c>
       <c r="L188" t="s">
-        <v>1624</v>
+        <v>1638</v>
       </c>
       <c r="M188" t="s">
-        <v>1625</v>
+        <v>1639</v>
       </c>
       <c r="N188" t="s">
-        <v>1620</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1626</v>
+        <v>264</v>
       </c>
       <c r="D189" t="s">
-        <v>1627</v>
+        <v>1641</v>
       </c>
       <c r="E189" t="s">
-        <v>1029</v>
+        <v>266</v>
       </c>
       <c r="F189" t="s">
-        <v>1030</v>
+        <v>123</v>
       </c>
       <c r="G189" t="s">
-        <v>1031</v>
+        <v>267</v>
       </c>
       <c r="H189" t="s">
-        <v>1628</v>
+        <v>268</v>
       </c>
       <c r="I189" t="s">
-        <v>1629</v>
+        <v>1642</v>
       </c>
       <c r="J189"/>
       <c r="K189" t="s">
-        <v>1630</v>
+        <v>1643</v>
       </c>
       <c r="L189" t="s">
-        <v>1631</v>
+        <v>1644</v>
       </c>
       <c r="M189" t="s">
-        <v>1632</v>
+        <v>1645</v>
       </c>
       <c r="N189" t="s">
-        <v>1633</v>
+        <v>273</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1634</v>
+        <v>1646</v>
       </c>
       <c r="D190" t="s">
-        <v>1635</v>
+        <v>1647</v>
       </c>
       <c r="E190" t="s">
-        <v>1636</v>
+        <v>1648</v>
       </c>
       <c r="F190" t="s">
-        <v>1637</v>
+        <v>1649</v>
       </c>
       <c r="G190" t="s">
-        <v>1638</v>
+        <v>1650</v>
       </c>
       <c r="H190" t="s">
-        <v>1639</v>
+        <v>1651</v>
       </c>
       <c r="I190" t="s">
-        <v>1640</v>
+        <v>1652</v>
       </c>
       <c r="J190"/>
       <c r="K190" t="s">
-        <v>1641</v>
+        <v>1653</v>
       </c>
       <c r="L190" t="s">
-        <v>1642</v>
+        <v>1654</v>
       </c>
       <c r="M190" t="s">
-        <v>1643</v>
+        <v>1655</v>
       </c>
       <c r="N190" t="s">
-        <v>1644</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="D191" t="s">
-        <v>1646</v>
+        <v>1657</v>
       </c>
       <c r="E191" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="F191" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="G191" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="H191" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="I191" t="s">
-        <v>1651</v>
+        <v>1658</v>
       </c>
       <c r="J191"/>
       <c r="K191" t="s">
-        <v>1652</v>
+        <v>1659</v>
       </c>
       <c r="L191" t="s">
-        <v>1653</v>
+        <v>1660</v>
       </c>
       <c r="M191" t="s">
-        <v>1654</v>
+        <v>1661</v>
       </c>
       <c r="N191" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1656</v>
+        <v>1662</v>
       </c>
       <c r="D192" t="s">
-        <v>1657</v>
+        <v>1663</v>
       </c>
       <c r="E192" t="s">
-        <v>1658</v>
+        <v>1664</v>
       </c>
       <c r="F192" t="s">
-        <v>1659</v>
+        <v>1467</v>
       </c>
       <c r="G192" t="s">
-        <v>1660</v>
+        <v>1665</v>
       </c>
       <c r="H192" t="s">
-        <v>1661</v>
+        <v>1666</v>
       </c>
       <c r="I192" t="s">
-        <v>1662</v>
+        <v>1667</v>
       </c>
       <c r="J192"/>
       <c r="K192" t="s">
-        <v>1663</v>
+        <v>1668</v>
       </c>
       <c r="L192" t="s">
-        <v>1664</v>
+        <v>1669</v>
       </c>
       <c r="M192" t="s">
-        <v>1665</v>
+        <v>1670</v>
       </c>
       <c r="N192" t="s">
-        <v>1666</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1667</v>
+        <v>1672</v>
       </c>
       <c r="D193" t="s">
-        <v>1668</v>
+        <v>1673</v>
       </c>
       <c r="E193" t="s">
-        <v>1669</v>
+        <v>1674</v>
       </c>
       <c r="F193" t="s">
-        <v>1670</v>
+        <v>1675</v>
       </c>
       <c r="G193" t="s">
-        <v>1671</v>
+        <v>1571</v>
       </c>
       <c r="H193" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="I193" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="J193"/>
       <c r="K193" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="L193" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="M193" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="N193" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="D194" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="E194" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="F194" t="s">
-        <v>1681</v>
+        <v>293</v>
       </c>
       <c r="G194" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="H194" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="I194" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="L194" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="M194" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="N194" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1689</v>
+        <v>1672</v>
       </c>
       <c r="D195" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="E195" t="s">
-        <v>1691</v>
+        <v>1570</v>
       </c>
       <c r="F195" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="G195" t="s">
-        <v>1693</v>
+        <v>1571</v>
       </c>
       <c r="H195" t="s">
+        <v>1572</v>
+      </c>
+      <c r="I195" t="s">
         <v>1694</v>
-      </c>
-[...1 lines deleted...]
-        <v>1695</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
+        <v>1695</v>
+      </c>
+      <c r="L195" t="s">
         <v>1696</v>
       </c>
-      <c r="L195" t="s">
+      <c r="M195" t="s">
         <v>1697</v>
       </c>
-      <c r="M195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N195" t="s">
-        <v>1699</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1656</v>
+        <v>1646</v>
       </c>
       <c r="D196" t="s">
-        <v>1700</v>
+        <v>1698</v>
       </c>
       <c r="E196" t="s">
-        <v>1701</v>
+        <v>1648</v>
       </c>
       <c r="F196" t="s">
-        <v>1702</v>
+        <v>1649</v>
       </c>
       <c r="G196" t="s">
-        <v>1660</v>
+        <v>1650</v>
       </c>
       <c r="H196" t="s">
-        <v>1703</v>
+        <v>1651</v>
       </c>
       <c r="I196" t="s">
-        <v>1704</v>
+        <v>1699</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
-        <v>1705</v>
+        <v>1700</v>
       </c>
       <c r="L196" t="s">
-        <v>1706</v>
+        <v>1701</v>
       </c>
       <c r="M196" t="s">
-        <v>1707</v>
+        <v>1702</v>
       </c>
       <c r="N196" t="s">
-        <v>1666</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1708</v>
+        <v>1682</v>
       </c>
       <c r="D197" t="s">
-        <v>1709</v>
-[...9 lines deleted...]
-      </c>
+        <v>1703</v>
+      </c>
+      <c r="E197"/>
+      <c r="F197"/>
+      <c r="G197"/>
       <c r="H197" t="s">
-        <v>1288</v>
+        <v>1704</v>
       </c>
       <c r="I197" t="s">
-        <v>1710</v>
+        <v>1705</v>
       </c>
       <c r="J197"/>
       <c r="K197" t="s">
-        <v>1711</v>
+        <v>1706</v>
       </c>
       <c r="L197" t="s">
-        <v>1712</v>
+        <v>1707</v>
       </c>
       <c r="M197" t="s">
-        <v>1713</v>
+        <v>1708</v>
       </c>
       <c r="N197" t="s">
-        <v>1714</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1711</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1712</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H198" t="s">
+        <v>1714</v>
+      </c>
+      <c r="I198" t="s">
         <v>1715</v>
-      </c>
-[...16 lines deleted...]
-        <v>1721</v>
       </c>
       <c r="J198"/>
       <c r="K198" t="s">
-        <v>1722</v>
+        <v>1716</v>
       </c>
       <c r="L198" t="s">
-        <v>1723</v>
+        <v>1717</v>
       </c>
       <c r="M198" t="s">
-        <v>1724</v>
+        <v>1718</v>
       </c>
       <c r="N198" t="s">
-        <v>1725</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1726</v>
+        <v>1720</v>
       </c>
       <c r="D199" t="s">
-        <v>1727</v>
+        <v>1721</v>
       </c>
       <c r="E199" t="s">
-        <v>1728</v>
+        <v>1570</v>
       </c>
       <c r="F199" t="s">
-        <v>1729</v>
+        <v>1693</v>
       </c>
       <c r="G199" t="s">
-        <v>1730</v>
+        <v>1571</v>
       </c>
       <c r="H199" t="s">
-        <v>1731</v>
+        <v>1572</v>
       </c>
       <c r="I199" t="s">
-        <v>1732</v>
+        <v>1722</v>
       </c>
       <c r="J199"/>
       <c r="K199" t="s">
-        <v>1733</v>
+        <v>1723</v>
       </c>
       <c r="L199" t="s">
-        <v>1734</v>
+        <v>1724</v>
       </c>
       <c r="M199" t="s">
-        <v>1735</v>
+        <v>1725</v>
       </c>
       <c r="N199" t="s">
-        <v>1736</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1737</v>
+        <v>1727</v>
       </c>
       <c r="D200" t="s">
-        <v>1738</v>
+        <v>1728</v>
       </c>
       <c r="E200" t="s">
-        <v>1739</v>
+        <v>1729</v>
       </c>
       <c r="F200" t="s">
-        <v>1740</v>
+        <v>1730</v>
       </c>
       <c r="G200" t="s">
-        <v>1741</v>
+        <v>1731</v>
       </c>
       <c r="H200" t="s">
-        <v>1742</v>
+        <v>1732</v>
       </c>
       <c r="I200" t="s">
-        <v>1743</v>
+        <v>1733</v>
       </c>
       <c r="J200"/>
       <c r="K200" t="s">
-        <v>1744</v>
+        <v>1734</v>
       </c>
       <c r="L200" t="s">
-        <v>1745</v>
+        <v>1735</v>
       </c>
       <c r="M200" t="s">
-        <v>1746</v>
+        <v>1736</v>
       </c>
       <c r="N200" t="s">
-        <v>1747</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1715</v>
+        <v>1738</v>
       </c>
       <c r="D201" t="s">
-        <v>1748</v>
+        <v>1739</v>
       </c>
       <c r="E201" t="s">
-        <v>1749</v>
+        <v>1740</v>
       </c>
       <c r="F201" t="s">
-        <v>1670</v>
+        <v>1741</v>
       </c>
       <c r="G201" t="s">
-        <v>1719</v>
+        <v>1742</v>
       </c>
       <c r="H201" t="s">
-        <v>1750</v>
+        <v>1743</v>
       </c>
       <c r="I201" t="s">
-        <v>1751</v>
+        <v>1744</v>
       </c>
       <c r="J201"/>
       <c r="K201" t="s">
-        <v>1752</v>
+        <v>1745</v>
       </c>
       <c r="L201" t="s">
-        <v>1753</v>
+        <v>1746</v>
       </c>
       <c r="M201" t="s">
-        <v>1754</v>
+        <v>1747</v>
       </c>
       <c r="N201" t="s">
-        <v>1725</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1755</v>
+        <v>1749</v>
       </c>
       <c r="D202" t="s">
-        <v>1756</v>
+        <v>1750</v>
       </c>
       <c r="E202" t="s">
-        <v>1757</v>
+        <v>1570</v>
       </c>
       <c r="F202" t="s">
-        <v>1758</v>
+        <v>1693</v>
       </c>
       <c r="G202" t="s">
-        <v>1759</v>
+        <v>1571</v>
       </c>
       <c r="H202" t="s">
-        <v>1760</v>
+        <v>1572</v>
       </c>
       <c r="I202" t="s">
-        <v>1761</v>
+        <v>1751</v>
       </c>
       <c r="J202"/>
       <c r="K202" t="s">
-        <v>1762</v>
+        <v>1752</v>
       </c>
       <c r="L202" t="s">
-        <v>1291</v>
+        <v>1753</v>
       </c>
       <c r="M202" t="s">
-        <v>1763</v>
+        <v>1754</v>
       </c>
       <c r="N202" t="s">
-        <v>1764</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1765</v>
+        <v>1749</v>
       </c>
       <c r="D203" t="s">
-        <v>1766</v>
+        <v>1756</v>
       </c>
       <c r="E203" t="s">
-        <v>1749</v>
+        <v>1570</v>
       </c>
       <c r="F203" t="s">
-        <v>1670</v>
+        <v>1693</v>
       </c>
       <c r="G203" t="s">
-        <v>1719</v>
+        <v>1571</v>
       </c>
       <c r="H203" t="s">
-        <v>1750</v>
+        <v>1572</v>
       </c>
       <c r="I203" t="s">
-        <v>1767</v>
+        <v>1757</v>
       </c>
       <c r="J203"/>
       <c r="K203" t="s">
-        <v>1768</v>
+        <v>1758</v>
       </c>
       <c r="L203" t="s">
-        <v>1769</v>
+        <v>1759</v>
       </c>
       <c r="M203" t="s">
-        <v>1770</v>
+        <v>1760</v>
       </c>
       <c r="N203" t="s">
-        <v>1771</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1772</v>
+        <v>1761</v>
       </c>
       <c r="D204" t="s">
-        <v>1773</v>
+        <v>1762</v>
       </c>
       <c r="E204" t="s">
-        <v>1774</v>
+        <v>1166</v>
       </c>
       <c r="F204" t="s">
-        <v>1775</v>
+        <v>1167</v>
       </c>
       <c r="G204" t="s">
-        <v>1776</v>
+        <v>1168</v>
       </c>
       <c r="H204" t="s">
-        <v>1777</v>
+        <v>1763</v>
       </c>
       <c r="I204" t="s">
-        <v>1778</v>
+        <v>1764</v>
       </c>
       <c r="J204"/>
       <c r="K204" t="s">
-        <v>1779</v>
+        <v>1765</v>
       </c>
       <c r="L204" t="s">
-        <v>1780</v>
+        <v>1766</v>
       </c>
       <c r="M204" t="s">
-        <v>1781</v>
+        <v>1767</v>
       </c>
       <c r="N204" t="s">
-        <v>1782</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1783</v>
+        <v>1769</v>
       </c>
       <c r="D205" t="s">
-        <v>1784</v>
+        <v>1770</v>
       </c>
       <c r="E205" t="s">
-        <v>1785</v>
+        <v>1771</v>
       </c>
       <c r="F205" t="s">
-        <v>1786</v>
+        <v>1772</v>
       </c>
       <c r="G205" t="s">
-        <v>1787</v>
+        <v>1773</v>
       </c>
       <c r="H205" t="s">
-        <v>1788</v>
+        <v>1774</v>
       </c>
       <c r="I205" t="s">
-        <v>1789</v>
+        <v>1775</v>
       </c>
       <c r="J205"/>
       <c r="K205" t="s">
-        <v>1790</v>
+        <v>1776</v>
       </c>
       <c r="L205" t="s">
-        <v>1791</v>
+        <v>1777</v>
       </c>
       <c r="M205" t="s">
-        <v>1792</v>
+        <v>1778</v>
       </c>
       <c r="N205" t="s">
-        <v>1793</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1794</v>
+        <v>1780</v>
       </c>
       <c r="D206" t="s">
-        <v>1795</v>
+        <v>1781</v>
       </c>
       <c r="E206" t="s">
-        <v>1796</v>
+        <v>1782</v>
       </c>
       <c r="F206" t="s">
-        <v>1797</v>
+        <v>1783</v>
       </c>
       <c r="G206" t="s">
-        <v>1798</v>
+        <v>1784</v>
       </c>
       <c r="H206" t="s">
-        <v>1799</v>
+        <v>1785</v>
       </c>
       <c r="I206" t="s">
-        <v>1800</v>
+        <v>1786</v>
       </c>
       <c r="J206"/>
       <c r="K206" t="s">
-        <v>1801</v>
+        <v>1787</v>
       </c>
       <c r="L206" t="s">
-        <v>1802</v>
+        <v>1788</v>
       </c>
       <c r="M206" t="s">
-        <v>1803</v>
+        <v>1789</v>
       </c>
       <c r="N206" t="s">
-        <v>1804</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1805</v>
+        <v>1791</v>
       </c>
       <c r="D207" t="s">
-        <v>1806</v>
+        <v>1792</v>
       </c>
       <c r="E207" t="s">
-        <v>1807</v>
+        <v>1793</v>
       </c>
       <c r="F207" t="s">
-        <v>1558</v>
+        <v>1794</v>
       </c>
       <c r="G207" t="s">
-        <v>140</v>
+        <v>1795</v>
       </c>
       <c r="H207" t="s">
-        <v>1808</v>
+        <v>1796</v>
       </c>
       <c r="I207" t="s">
-        <v>1809</v>
+        <v>1797</v>
       </c>
       <c r="J207"/>
       <c r="K207" t="s">
-        <v>1810</v>
+        <v>1798</v>
       </c>
       <c r="L207" t="s">
-        <v>1811</v>
+        <v>1799</v>
       </c>
       <c r="M207" t="s">
-        <v>1812</v>
+        <v>1800</v>
       </c>
       <c r="N207" t="s">
-        <v>1813</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1814</v>
+        <v>1802</v>
       </c>
       <c r="D208" t="s">
-        <v>1815</v>
+        <v>1803</v>
       </c>
       <c r="E208" t="s">
-        <v>1816</v>
+        <v>1804</v>
       </c>
       <c r="F208" t="s">
-        <v>1817</v>
+        <v>1805</v>
       </c>
       <c r="G208" t="s">
-        <v>1818</v>
+        <v>1806</v>
       </c>
       <c r="H208" t="s">
-        <v>1819</v>
+        <v>1807</v>
       </c>
       <c r="I208" t="s">
-        <v>1820</v>
+        <v>1808</v>
       </c>
       <c r="J208"/>
       <c r="K208" t="s">
-        <v>1821</v>
+        <v>1809</v>
       </c>
       <c r="L208" t="s">
-        <v>1822</v>
+        <v>1810</v>
       </c>
       <c r="M208" t="s">
-        <v>1823</v>
+        <v>1811</v>
       </c>
       <c r="N208" t="s">
-        <v>1824</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1825</v>
+        <v>1813</v>
       </c>
       <c r="D209" t="s">
-        <v>1826</v>
+        <v>1814</v>
       </c>
       <c r="E209" t="s">
-        <v>1827</v>
+        <v>1815</v>
       </c>
       <c r="F209" t="s">
-        <v>1828</v>
+        <v>1816</v>
       </c>
       <c r="G209" t="s">
-        <v>1829</v>
+        <v>1817</v>
       </c>
       <c r="H209" t="s">
-        <v>1830</v>
+        <v>1818</v>
       </c>
       <c r="I209" t="s">
-        <v>1831</v>
+        <v>1819</v>
       </c>
       <c r="J209"/>
       <c r="K209" t="s">
-        <v>1832</v>
+        <v>1820</v>
       </c>
       <c r="L209" t="s">
-        <v>1833</v>
+        <v>1821</v>
       </c>
       <c r="M209" t="s">
-        <v>1834</v>
+        <v>1822</v>
       </c>
       <c r="N209" t="s">
-        <v>1835</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1836</v>
+        <v>1824</v>
       </c>
       <c r="D210" t="s">
-        <v>1837</v>
+        <v>1825</v>
       </c>
       <c r="E210" t="s">
-        <v>1838</v>
+        <v>1826</v>
       </c>
       <c r="F210" t="s">
-        <v>1839</v>
+        <v>1827</v>
       </c>
       <c r="G210" t="s">
-        <v>1840</v>
+        <v>1828</v>
       </c>
       <c r="H210" t="s">
-        <v>1841</v>
+        <v>1829</v>
       </c>
       <c r="I210" t="s">
-        <v>1842</v>
+        <v>1830</v>
       </c>
       <c r="J210"/>
       <c r="K210" t="s">
-        <v>1843</v>
+        <v>1831</v>
       </c>
       <c r="L210" t="s">
-        <v>1844</v>
+        <v>1832</v>
       </c>
       <c r="M210" t="s">
-        <v>1845</v>
+        <v>1833</v>
       </c>
       <c r="N210" t="s">
-        <v>1846</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1847</v>
+        <v>1791</v>
       </c>
       <c r="D211" t="s">
-        <v>1848</v>
+        <v>1835</v>
       </c>
       <c r="E211" t="s">
-        <v>1849</v>
+        <v>1836</v>
       </c>
       <c r="F211" t="s">
-        <v>1200</v>
+        <v>1837</v>
       </c>
       <c r="G211" t="s">
-        <v>780</v>
+        <v>1795</v>
       </c>
       <c r="H211" t="s">
-        <v>1850</v>
+        <v>1838</v>
       </c>
       <c r="I211" t="s">
-        <v>1851</v>
+        <v>1839</v>
       </c>
       <c r="J211"/>
       <c r="K211" t="s">
-        <v>1852</v>
+        <v>1840</v>
       </c>
       <c r="L211" t="s">
-        <v>1853</v>
+        <v>1841</v>
       </c>
       <c r="M211" t="s">
-        <v>1854</v>
+        <v>1842</v>
       </c>
       <c r="N211" t="s">
-        <v>1855</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1856</v>
+        <v>1843</v>
       </c>
       <c r="D212" t="s">
-        <v>1857</v>
+        <v>1844</v>
       </c>
       <c r="E212" t="s">
-        <v>1858</v>
+        <v>1422</v>
       </c>
       <c r="F212" t="s">
-        <v>1859</v>
+        <v>1423</v>
       </c>
       <c r="G212" t="s">
-        <v>1860</v>
+        <v>1424</v>
       </c>
       <c r="H212" t="s">
-        <v>1861</v>
+        <v>1425</v>
       </c>
       <c r="I212" t="s">
-        <v>1862</v>
+        <v>1845</v>
       </c>
       <c r="J212"/>
       <c r="K212" t="s">
-        <v>1863</v>
+        <v>1846</v>
       </c>
       <c r="L212" t="s">
-        <v>1864</v>
+        <v>1847</v>
       </c>
       <c r="M212" t="s">
-        <v>1865</v>
+        <v>1848</v>
       </c>
       <c r="N212" t="s">
-        <v>1866</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1867</v>
+        <v>1850</v>
       </c>
       <c r="D213" t="s">
-        <v>1868</v>
+        <v>1851</v>
       </c>
       <c r="E213" t="s">
-        <v>1869</v>
+        <v>1852</v>
       </c>
       <c r="F213" t="s">
-        <v>1870</v>
+        <v>1853</v>
       </c>
       <c r="G213" t="s">
-        <v>1871</v>
+        <v>1854</v>
       </c>
       <c r="H213" t="s">
-        <v>1872</v>
+        <v>1855</v>
       </c>
       <c r="I213" t="s">
-        <v>1873</v>
+        <v>1856</v>
       </c>
       <c r="J213"/>
       <c r="K213" t="s">
-        <v>1874</v>
+        <v>1857</v>
       </c>
       <c r="L213" t="s">
-        <v>1875</v>
+        <v>1858</v>
       </c>
       <c r="M213" t="s">
-        <v>1876</v>
+        <v>1859</v>
       </c>
       <c r="N213" t="s">
-        <v>1877</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1878</v>
+        <v>1861</v>
       </c>
       <c r="D214" t="s">
-        <v>1879</v>
+        <v>1862</v>
       </c>
       <c r="E214" t="s">
-        <v>1880</v>
+        <v>1863</v>
       </c>
       <c r="F214" t="s">
-        <v>1881</v>
+        <v>1864</v>
       </c>
       <c r="G214" t="s">
-        <v>1882</v>
+        <v>1865</v>
       </c>
       <c r="H214" t="s">
-        <v>1883</v>
+        <v>1866</v>
       </c>
       <c r="I214" t="s">
-        <v>1884</v>
+        <v>1867</v>
       </c>
       <c r="J214"/>
       <c r="K214" t="s">
-        <v>1885</v>
+        <v>1868</v>
       </c>
       <c r="L214" t="s">
-        <v>470</v>
+        <v>1869</v>
       </c>
       <c r="M214" t="s">
-        <v>1886</v>
+        <v>1870</v>
       </c>
       <c r="N214" t="s">
-        <v>1887</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1888</v>
+        <v>1872</v>
       </c>
       <c r="D215" t="s">
-        <v>1889</v>
+        <v>1873</v>
       </c>
       <c r="E215" t="s">
-        <v>1890</v>
+        <v>1874</v>
       </c>
       <c r="F215" t="s">
-        <v>1891</v>
+        <v>1875</v>
       </c>
       <c r="G215" t="s">
-        <v>1892</v>
+        <v>1876</v>
       </c>
       <c r="H215" t="s">
-        <v>1893</v>
+        <v>1877</v>
       </c>
       <c r="I215" t="s">
-        <v>1894</v>
+        <v>1878</v>
       </c>
       <c r="J215"/>
       <c r="K215" t="s">
-        <v>1895</v>
+        <v>1879</v>
       </c>
       <c r="L215" t="s">
-        <v>1896</v>
+        <v>1880</v>
       </c>
       <c r="M215" t="s">
-        <v>1897</v>
+        <v>1881</v>
       </c>
       <c r="N215" t="s">
-        <v>1898</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1899</v>
+        <v>1850</v>
       </c>
       <c r="D216" t="s">
-        <v>1900</v>
+        <v>1883</v>
       </c>
       <c r="E216" t="s">
-        <v>1901</v>
+        <v>1884</v>
       </c>
       <c r="F216" t="s">
-        <v>1902</v>
+        <v>1805</v>
       </c>
       <c r="G216" t="s">
-        <v>1903</v>
+        <v>1854</v>
       </c>
       <c r="H216" t="s">
-        <v>1904</v>
+        <v>1885</v>
       </c>
       <c r="I216" t="s">
-        <v>1905</v>
+        <v>1886</v>
       </c>
       <c r="J216"/>
       <c r="K216" t="s">
-        <v>1906</v>
+        <v>1887</v>
       </c>
       <c r="L216" t="s">
-        <v>1907</v>
+        <v>1888</v>
       </c>
       <c r="M216" t="s">
-        <v>1908</v>
+        <v>1889</v>
       </c>
       <c r="N216" t="s">
-        <v>1909</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1910</v>
+        <v>1890</v>
       </c>
       <c r="D217" t="s">
-        <v>1911</v>
+        <v>1891</v>
       </c>
       <c r="E217" t="s">
-        <v>1912</v>
+        <v>1892</v>
       </c>
       <c r="F217" t="s">
-        <v>1913</v>
+        <v>1893</v>
       </c>
       <c r="G217" t="s">
-        <v>1914</v>
+        <v>1894</v>
       </c>
       <c r="H217" t="s">
-        <v>1915</v>
+        <v>1895</v>
       </c>
       <c r="I217" t="s">
-        <v>1916</v>
+        <v>1896</v>
       </c>
       <c r="J217"/>
       <c r="K217" t="s">
-        <v>1917</v>
+        <v>1897</v>
       </c>
       <c r="L217" t="s">
-        <v>1918</v>
+        <v>1428</v>
       </c>
       <c r="M217" t="s">
-        <v>1919</v>
+        <v>1898</v>
       </c>
       <c r="N217" t="s">
-        <v>1920</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1921</v>
+        <v>1900</v>
       </c>
       <c r="D218" t="s">
-        <v>1922</v>
+        <v>1901</v>
       </c>
       <c r="E218" t="s">
-        <v>1923</v>
+        <v>1884</v>
       </c>
       <c r="F218" t="s">
-        <v>1924</v>
+        <v>1805</v>
       </c>
       <c r="G218" t="s">
-        <v>1925</v>
+        <v>1854</v>
       </c>
       <c r="H218" t="s">
-        <v>1926</v>
+        <v>1885</v>
       </c>
       <c r="I218" t="s">
-        <v>1927</v>
+        <v>1902</v>
       </c>
       <c r="J218"/>
       <c r="K218" t="s">
-        <v>1928</v>
+        <v>1903</v>
       </c>
       <c r="L218" t="s">
-        <v>1929</v>
+        <v>1904</v>
       </c>
       <c r="M218" t="s">
-        <v>1930</v>
+        <v>1905</v>
       </c>
       <c r="N218" t="s">
-        <v>1931</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1932</v>
+        <v>1907</v>
       </c>
       <c r="D219" t="s">
-        <v>1933</v>
+        <v>1908</v>
       </c>
       <c r="E219" t="s">
-        <v>1934</v>
+        <v>1909</v>
       </c>
       <c r="F219" t="s">
-        <v>1935</v>
+        <v>1910</v>
       </c>
       <c r="G219" t="s">
-        <v>1936</v>
+        <v>1911</v>
       </c>
       <c r="H219" t="s">
-        <v>1937</v>
+        <v>1912</v>
       </c>
       <c r="I219" t="s">
-        <v>1938</v>
+        <v>1913</v>
       </c>
       <c r="J219"/>
       <c r="K219" t="s">
-        <v>1939</v>
+        <v>1914</v>
       </c>
       <c r="L219" t="s">
-        <v>1940</v>
+        <v>1915</v>
       </c>
       <c r="M219" t="s">
-        <v>1941</v>
+        <v>1916</v>
       </c>
       <c r="N219" t="s">
-        <v>1942</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1943</v>
+        <v>1918</v>
       </c>
       <c r="D220" t="s">
-        <v>1944</v>
+        <v>1919</v>
       </c>
       <c r="E220" t="s">
-        <v>1945</v>
+        <v>1920</v>
       </c>
       <c r="F220" t="s">
-        <v>1946</v>
+        <v>1921</v>
       </c>
       <c r="G220" t="s">
-        <v>1947</v>
+        <v>1922</v>
       </c>
       <c r="H220" t="s">
-        <v>1948</v>
+        <v>1923</v>
       </c>
       <c r="I220" t="s">
-        <v>1949</v>
+        <v>1924</v>
       </c>
       <c r="J220"/>
       <c r="K220" t="s">
-        <v>1950</v>
+        <v>1925</v>
       </c>
       <c r="L220" t="s">
-        <v>1951</v>
+        <v>1926</v>
       </c>
       <c r="M220" t="s">
-        <v>1952</v>
+        <v>1927</v>
       </c>
       <c r="N220" t="s">
-        <v>1953</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1954</v>
+        <v>1929</v>
       </c>
       <c r="D221" t="s">
-        <v>1955</v>
+        <v>1930</v>
       </c>
       <c r="E221" t="s">
-        <v>1956</v>
+        <v>1931</v>
       </c>
       <c r="F221" t="s">
-        <v>1957</v>
+        <v>1932</v>
       </c>
       <c r="G221" t="s">
-        <v>1958</v>
+        <v>1933</v>
       </c>
       <c r="H221" t="s">
-        <v>1959</v>
+        <v>1934</v>
       </c>
       <c r="I221" t="s">
-        <v>1960</v>
+        <v>1935</v>
       </c>
       <c r="J221"/>
       <c r="K221" t="s">
-        <v>1961</v>
+        <v>1936</v>
       </c>
       <c r="L221" t="s">
-        <v>1962</v>
+        <v>1937</v>
       </c>
       <c r="M221" t="s">
-        <v>1963</v>
+        <v>1938</v>
       </c>
       <c r="N221" t="s">
-        <v>1964</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1965</v>
+        <v>1940</v>
       </c>
       <c r="D222" t="s">
-        <v>1966</v>
+        <v>1941</v>
       </c>
       <c r="E222" t="s">
-        <v>1967</v>
+        <v>1942</v>
       </c>
       <c r="F222" t="s">
-        <v>1968</v>
+        <v>1693</v>
       </c>
       <c r="G222" t="s">
-        <v>1969</v>
+        <v>124</v>
       </c>
       <c r="H222" t="s">
-        <v>1970</v>
+        <v>1943</v>
       </c>
       <c r="I222" t="s">
-        <v>1971</v>
+        <v>1944</v>
       </c>
       <c r="J222"/>
       <c r="K222" t="s">
-        <v>1972</v>
+        <v>1945</v>
       </c>
       <c r="L222" t="s">
-        <v>1973</v>
+        <v>1946</v>
       </c>
       <c r="M222" t="s">
-        <v>1974</v>
-[...1 lines deleted...]
-      <c r="N222"/>
+        <v>1947</v>
+      </c>
+      <c r="N222" t="s">
+        <v>1948</v>
+      </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1975</v>
+        <v>1949</v>
       </c>
       <c r="D223" t="s">
-        <v>1976</v>
+        <v>1950</v>
       </c>
       <c r="E223" t="s">
-        <v>1977</v>
+        <v>1951</v>
       </c>
       <c r="F223" t="s">
-        <v>1978</v>
+        <v>1952</v>
       </c>
       <c r="G223" t="s">
-        <v>1979</v>
+        <v>1953</v>
       </c>
       <c r="H223" t="s">
-        <v>1980</v>
+        <v>1954</v>
       </c>
       <c r="I223" t="s">
-        <v>1981</v>
+        <v>1955</v>
       </c>
       <c r="J223"/>
       <c r="K223" t="s">
-        <v>1982</v>
+        <v>1956</v>
       </c>
       <c r="L223" t="s">
-        <v>1983</v>
+        <v>1957</v>
       </c>
       <c r="M223" t="s">
-        <v>1984</v>
-[...1 lines deleted...]
-      <c r="N223"/>
+        <v>1958</v>
+      </c>
+      <c r="N223" t="s">
+        <v>1959</v>
+      </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1985</v>
+        <v>1960</v>
       </c>
       <c r="D224" t="s">
-        <v>1986</v>
+        <v>1961</v>
       </c>
       <c r="E224" t="s">
-        <v>1987</v>
+        <v>1962</v>
       </c>
       <c r="F224" t="s">
-        <v>1988</v>
+        <v>1963</v>
       </c>
       <c r="G224" t="s">
-        <v>1989</v>
+        <v>1964</v>
       </c>
       <c r="H224" t="s">
-        <v>1990</v>
+        <v>1965</v>
       </c>
       <c r="I224" t="s">
-        <v>1991</v>
+        <v>1966</v>
       </c>
       <c r="J224"/>
       <c r="K224" t="s">
-        <v>1992</v>
+        <v>1967</v>
       </c>
       <c r="L224" t="s">
-        <v>1993</v>
+        <v>1968</v>
       </c>
       <c r="M224" t="s">
-        <v>1994</v>
-[...1 lines deleted...]
-      <c r="N224"/>
+        <v>1969</v>
+      </c>
+      <c r="N224" t="s">
+        <v>1970</v>
+      </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1995</v>
+        <v>1971</v>
       </c>
       <c r="D225" t="s">
-        <v>1996</v>
+        <v>1972</v>
       </c>
       <c r="E225" t="s">
-        <v>1956</v>
+        <v>1973</v>
       </c>
       <c r="F225" t="s">
-        <v>1957</v>
+        <v>1974</v>
       </c>
       <c r="G225" t="s">
-        <v>1958</v>
+        <v>1975</v>
       </c>
       <c r="H225" t="s">
-        <v>1959</v>
+        <v>1976</v>
       </c>
       <c r="I225" t="s">
-        <v>1997</v>
+        <v>1977</v>
       </c>
       <c r="J225"/>
       <c r="K225" t="s">
-        <v>1998</v>
+        <v>1978</v>
       </c>
       <c r="L225" t="s">
-        <v>1999</v>
+        <v>1979</v>
       </c>
       <c r="M225" t="s">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="N225"/>
+        <v>1980</v>
+      </c>
+      <c r="N225" t="s">
+        <v>1981</v>
+      </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>2001</v>
+        <v>1982</v>
       </c>
       <c r="D226" t="s">
-        <v>2002</v>
+        <v>1983</v>
       </c>
       <c r="E226" t="s">
-        <v>2003</v>
+        <v>1984</v>
       </c>
       <c r="F226" t="s">
-        <v>2004</v>
+        <v>1337</v>
       </c>
       <c r="G226" t="s">
-        <v>2005</v>
+        <v>917</v>
       </c>
       <c r="H226" t="s">
-        <v>2006</v>
+        <v>1985</v>
       </c>
       <c r="I226" t="s">
-        <v>2007</v>
+        <v>1986</v>
       </c>
       <c r="J226"/>
       <c r="K226" t="s">
-        <v>2008</v>
+        <v>1987</v>
       </c>
       <c r="L226" t="s">
-        <v>2009</v>
+        <v>1988</v>
       </c>
       <c r="M226" t="s">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="N226"/>
+        <v>1989</v>
+      </c>
+      <c r="N226" t="s">
+        <v>1990</v>
+      </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>2011</v>
+        <v>1991</v>
       </c>
       <c r="D227" t="s">
-        <v>2012</v>
+        <v>1992</v>
       </c>
       <c r="E227" t="s">
-        <v>2013</v>
+        <v>1993</v>
       </c>
       <c r="F227" t="s">
-        <v>2014</v>
+        <v>1994</v>
       </c>
       <c r="G227" t="s">
-        <v>2015</v>
+        <v>1995</v>
       </c>
       <c r="H227" t="s">
-        <v>2016</v>
+        <v>1996</v>
       </c>
       <c r="I227" t="s">
-        <v>2017</v>
+        <v>1997</v>
       </c>
       <c r="J227"/>
       <c r="K227" t="s">
+        <v>1998</v>
+      </c>
+      <c r="L227" t="s">
+        <v>1999</v>
+      </c>
+      <c r="M227" t="s">
+        <v>2000</v>
+      </c>
+      <c r="N227" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>14</v>
+      </c>
+      <c r="B228" t="s">
+        <v>15</v>
+      </c>
+      <c r="C228" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D228" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E228" t="s">
+        <v>2004</v>
+      </c>
+      <c r="F228" t="s">
+        <v>2005</v>
+      </c>
+      <c r="G228" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H228" t="s">
+        <v>2007</v>
+      </c>
+      <c r="I228" t="s">
+        <v>2008</v>
+      </c>
+      <c r="J228"/>
+      <c r="K228" t="s">
+        <v>2009</v>
+      </c>
+      <c r="L228" t="s">
+        <v>2010</v>
+      </c>
+      <c r="M228" t="s">
+        <v>2011</v>
+      </c>
+      <c r="N228" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>14</v>
+      </c>
+      <c r="B229" t="s">
+        <v>15</v>
+      </c>
+      <c r="C229" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D229" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E229" t="s">
+        <v>2015</v>
+      </c>
+      <c r="F229" t="s">
+        <v>2016</v>
+      </c>
+      <c r="G229" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H229" t="s">
         <v>2018</v>
       </c>
-      <c r="L227" t="s">
+      <c r="I229" t="s">
         <v>2019</v>
       </c>
-      <c r="M227" t="s">
+      <c r="J229"/>
+      <c r="K229" t="s">
         <v>2020</v>
       </c>
-      <c r="N227" t="s">
+      <c r="L229" t="s">
+        <v>613</v>
+      </c>
+      <c r="M229" t="s">
         <v>2021</v>
+      </c>
+      <c r="N229" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>14</v>
+      </c>
+      <c r="B230" t="s">
+        <v>15</v>
+      </c>
+      <c r="C230" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D230" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E230" t="s">
+        <v>2025</v>
+      </c>
+      <c r="F230" t="s">
+        <v>2026</v>
+      </c>
+      <c r="G230" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H230" t="s">
+        <v>2028</v>
+      </c>
+      <c r="I230" t="s">
+        <v>2029</v>
+      </c>
+      <c r="J230"/>
+      <c r="K230" t="s">
+        <v>2030</v>
+      </c>
+      <c r="L230" t="s">
+        <v>2031</v>
+      </c>
+      <c r="M230" t="s">
+        <v>2032</v>
+      </c>
+      <c r="N230" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>14</v>
+      </c>
+      <c r="B231" t="s">
+        <v>15</v>
+      </c>
+      <c r="C231" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D231" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E231" t="s">
+        <v>2036</v>
+      </c>
+      <c r="F231" t="s">
+        <v>2037</v>
+      </c>
+      <c r="G231" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H231" t="s">
+        <v>2039</v>
+      </c>
+      <c r="I231" t="s">
+        <v>2040</v>
+      </c>
+      <c r="J231"/>
+      <c r="K231" t="s">
+        <v>2041</v>
+      </c>
+      <c r="L231" t="s">
+        <v>2042</v>
+      </c>
+      <c r="M231" t="s">
+        <v>2043</v>
+      </c>
+      <c r="N231" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>14</v>
+      </c>
+      <c r="B232" t="s">
+        <v>15</v>
+      </c>
+      <c r="C232" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D232" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E232" t="s">
+        <v>2047</v>
+      </c>
+      <c r="F232" t="s">
+        <v>2048</v>
+      </c>
+      <c r="G232" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H232" t="s">
+        <v>2050</v>
+      </c>
+      <c r="I232" t="s">
+        <v>2051</v>
+      </c>
+      <c r="J232"/>
+      <c r="K232" t="s">
+        <v>2052</v>
+      </c>
+      <c r="L232" t="s">
+        <v>2053</v>
+      </c>
+      <c r="M232" t="s">
+        <v>2054</v>
+      </c>
+      <c r="N232" t="s">
+        <v>2055</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>14</v>
+      </c>
+      <c r="B233" t="s">
+        <v>15</v>
+      </c>
+      <c r="C233" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D233" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E233" t="s">
+        <v>2058</v>
+      </c>
+      <c r="F233" t="s">
+        <v>2059</v>
+      </c>
+      <c r="G233" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H233" t="s">
+        <v>2061</v>
+      </c>
+      <c r="I233" t="s">
+        <v>2062</v>
+      </c>
+      <c r="J233"/>
+      <c r="K233" t="s">
+        <v>2063</v>
+      </c>
+      <c r="L233" t="s">
+        <v>2064</v>
+      </c>
+      <c r="M233" t="s">
+        <v>2065</v>
+      </c>
+      <c r="N233" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>14</v>
+      </c>
+      <c r="B234" t="s">
+        <v>15</v>
+      </c>
+      <c r="C234" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D234" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E234" t="s">
+        <v>2069</v>
+      </c>
+      <c r="F234" t="s">
+        <v>2070</v>
+      </c>
+      <c r="G234" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H234" t="s">
+        <v>2072</v>
+      </c>
+      <c r="I234" t="s">
+        <v>2073</v>
+      </c>
+      <c r="J234"/>
+      <c r="K234" t="s">
+        <v>2074</v>
+      </c>
+      <c r="L234" t="s">
+        <v>2075</v>
+      </c>
+      <c r="M234" t="s">
+        <v>2076</v>
+      </c>
+      <c r="N234" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B235" t="s">
+        <v>15</v>
+      </c>
+      <c r="C235" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D235" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E235" t="s">
+        <v>2080</v>
+      </c>
+      <c r="F235" t="s">
+        <v>2081</v>
+      </c>
+      <c r="G235" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H235" t="s">
+        <v>2083</v>
+      </c>
+      <c r="I235" t="s">
+        <v>2084</v>
+      </c>
+      <c r="J235"/>
+      <c r="K235" t="s">
+        <v>2085</v>
+      </c>
+      <c r="L235" t="s">
+        <v>2086</v>
+      </c>
+      <c r="M235" t="s">
+        <v>2087</v>
+      </c>
+      <c r="N235" t="s">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>14</v>
+      </c>
+      <c r="B236" t="s">
+        <v>15</v>
+      </c>
+      <c r="C236" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D236" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E236" t="s">
+        <v>2091</v>
+      </c>
+      <c r="F236" t="s">
+        <v>2092</v>
+      </c>
+      <c r="G236" t="s">
+        <v>2093</v>
+      </c>
+      <c r="H236" t="s">
+        <v>2094</v>
+      </c>
+      <c r="I236" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J236"/>
+      <c r="K236" t="s">
+        <v>2096</v>
+      </c>
+      <c r="L236" t="s">
+        <v>2097</v>
+      </c>
+      <c r="M236" t="s">
+        <v>2098</v>
+      </c>
+      <c r="N236" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>14</v>
+      </c>
+      <c r="B237" t="s">
+        <v>15</v>
+      </c>
+      <c r="C237" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D237" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E237" t="s">
+        <v>2102</v>
+      </c>
+      <c r="F237" t="s">
+        <v>2103</v>
+      </c>
+      <c r="G237" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H237" t="s">
+        <v>2105</v>
+      </c>
+      <c r="I237" t="s">
+        <v>2106</v>
+      </c>
+      <c r="J237"/>
+      <c r="K237" t="s">
+        <v>2107</v>
+      </c>
+      <c r="L237" t="s">
+        <v>2108</v>
+      </c>
+      <c r="M237" t="s">
+        <v>2109</v>
+      </c>
+      <c r="N237"/>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>14</v>
+      </c>
+      <c r="B238" t="s">
+        <v>15</v>
+      </c>
+      <c r="C238" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D238" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E238" t="s">
+        <v>2112</v>
+      </c>
+      <c r="F238" t="s">
+        <v>2113</v>
+      </c>
+      <c r="G238" t="s">
+        <v>2114</v>
+      </c>
+      <c r="H238" t="s">
+        <v>2115</v>
+      </c>
+      <c r="I238" t="s">
+        <v>2116</v>
+      </c>
+      <c r="J238"/>
+      <c r="K238" t="s">
+        <v>2117</v>
+      </c>
+      <c r="L238" t="s">
+        <v>2118</v>
+      </c>
+      <c r="M238" t="s">
+        <v>2119</v>
+      </c>
+      <c r="N238"/>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>14</v>
+      </c>
+      <c r="B239" t="s">
+        <v>15</v>
+      </c>
+      <c r="C239" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D239" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E239" t="s">
+        <v>2122</v>
+      </c>
+      <c r="F239" t="s">
+        <v>2123</v>
+      </c>
+      <c r="G239" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H239" t="s">
+        <v>2125</v>
+      </c>
+      <c r="I239" t="s">
+        <v>2126</v>
+      </c>
+      <c r="J239"/>
+      <c r="K239" t="s">
+        <v>2127</v>
+      </c>
+      <c r="L239" t="s">
+        <v>2128</v>
+      </c>
+      <c r="M239" t="s">
+        <v>2129</v>
+      </c>
+      <c r="N239"/>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>14</v>
+      </c>
+      <c r="B240" t="s">
+        <v>15</v>
+      </c>
+      <c r="C240" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D240" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E240" t="s">
+        <v>2091</v>
+      </c>
+      <c r="F240" t="s">
+        <v>2092</v>
+      </c>
+      <c r="G240" t="s">
+        <v>2093</v>
+      </c>
+      <c r="H240" t="s">
+        <v>2094</v>
+      </c>
+      <c r="I240" t="s">
+        <v>2132</v>
+      </c>
+      <c r="J240"/>
+      <c r="K240" t="s">
+        <v>2133</v>
+      </c>
+      <c r="L240" t="s">
+        <v>2134</v>
+      </c>
+      <c r="M240" t="s">
+        <v>2135</v>
+      </c>
+      <c r="N240"/>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>14</v>
+      </c>
+      <c r="B241" t="s">
+        <v>15</v>
+      </c>
+      <c r="C241" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D241" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E241" t="s">
+        <v>2138</v>
+      </c>
+      <c r="F241" t="s">
+        <v>2139</v>
+      </c>
+      <c r="G241" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H241" t="s">
+        <v>2141</v>
+      </c>
+      <c r="I241" t="s">
+        <v>2142</v>
+      </c>
+      <c r="J241"/>
+      <c r="K241" t="s">
+        <v>2143</v>
+      </c>
+      <c r="L241" t="s">
+        <v>2144</v>
+      </c>
+      <c r="M241" t="s">
+        <v>2145</v>
+      </c>
+      <c r="N241"/>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>14</v>
+      </c>
+      <c r="B242" t="s">
+        <v>15</v>
+      </c>
+      <c r="C242" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D242" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E242" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F242" t="s">
+        <v>2149</v>
+      </c>
+      <c r="G242" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H242" t="s">
+        <v>2151</v>
+      </c>
+      <c r="I242" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J242"/>
+      <c r="K242" t="s">
+        <v>2153</v>
+      </c>
+      <c r="L242" t="s">
+        <v>2154</v>
+      </c>
+      <c r="M242" t="s">
+        <v>2155</v>
+      </c>
+      <c r="N242" t="s">
+        <v>2156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>