--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -6,132 +6,144 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="177">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-698/2016</t>
+  </si>
+  <si>
+    <t>St-698/2016-75-Izvješće stečajnog upravitelja od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza SLIVAR društvo s ograničenom odgovornošću za proizvodnju, trgovinu i servisne usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Kašinska 7, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>99880426845</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza SLIVAR društvo s ograničenom odgovornošću za proizvodnju, trgovinu i servisne usluge u stečaju 99880426845</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:46:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27479ab9-fa36-4d61-9d43-b40c5f29a262</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27479ab9-fa36-4d61-9d43-b40c5f29a262/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=698&amp;godina=2016</t>
   </si>
   <si>
     <t>St-698/2016-74
 Izvješće stečajnog upravitelja od 08.04.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza SLIVAR društvo s ograničenom odgovornošću za proizvodnju, trgovinu i servisne usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>16.04.2026. 09:16:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/051169d6-bf29-4178-a2a2-7b0bec0bdedb</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/051169d6-bf29-4178-a2a2-7b0bec0bdedb/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=698&amp;godina=2016</t>
   </si>
   <si>
     <t>St-698/2016-73 - Izvješće stečajnog upravitelja od 07.01.2026.</t>
   </si>
   <si>
     <t>13.01.2026. 10:50:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c148ad0e-3d04-4030-ad0f-02440d022f4e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c148ad0e-3d04-4030-ad0f-02440d022f4e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-698/2016-72
 Izvješće stečajnog upravitelja od 07.10.2025.</t>
   </si>
   <si>
     <t>08.10.2025. 12:32:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc80aead-5ccc-4b8a-9d81-a668f1bccffc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc80aead-5ccc-4b8a-9d81-a668f1bccffc/dokumenti/preuzimanje</t>
@@ -597,51 +609,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N35"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1478,135 +1490,135 @@
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>99</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>100</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>101</v>
       </c>
       <c r="L21" t="s">
+        <v>24</v>
+      </c>
+      <c r="M21" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>103</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>105</v>
+      </c>
+      <c r="L22" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M22" t="s">
         <v>107</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>108</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>109</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>110</v>
       </c>
       <c r="L23" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="M23" t="s">
         <v>111</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>112</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
@@ -1840,277 +1852,319 @@
       </c>
       <c r="M29" t="s">
         <v>135</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>136</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>138</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
+        <v>138</v>
+      </c>
+      <c r="L30" t="s">
+        <v>24</v>
+      </c>
+      <c r="M30" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
+        <v>140</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>141</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
         <v>142</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
+        <v>143</v>
+      </c>
+      <c r="L31" t="s">
         <v>144</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
+        <v>146</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>141</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" t="s">
         <v>147</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="L32" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="M32" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
+        <v>151</v>
+      </c>
+      <c r="E33" t="s">
+        <v>152</v>
+      </c>
+      <c r="F33" t="s">
+        <v>153</v>
+      </c>
+      <c r="G33" t="s">
+        <v>154</v>
+      </c>
+      <c r="H33" t="s">
+        <v>155</v>
+      </c>
+      <c r="I33" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>159</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="L33" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="M33" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
+        <v>160</v>
+      </c>
+      <c r="E34" t="s">
+        <v>161</v>
+      </c>
+      <c r="F34" t="s">
+        <v>153</v>
+      </c>
+      <c r="G34" t="s">
+        <v>154</v>
+      </c>
+      <c r="H34" t="s">
+        <v>162</v>
+      </c>
+      <c r="I34" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>164</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
+        <v>164</v>
+      </c>
+      <c r="L34" t="s">
         <v>165</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
+        <v>167</v>
+      </c>
+      <c r="E35" t="s">
+        <v>161</v>
+      </c>
+      <c r="F35" t="s">
+        <v>153</v>
+      </c>
+      <c r="G35" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>162</v>
+      </c>
+      <c r="I35" t="s">
         <v>168</v>
-      </c>
-[...13 lines deleted...]
-        <v>169</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
+        <v>169</v>
+      </c>
+      <c r="L35" t="s">
         <v>170</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" t="s">
         <v>171</v>
       </c>
-      <c r="M35" t="s">
+      <c r="N35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
         <v>172</v>
       </c>
-      <c r="N35" t="s">
+      <c r="E36" t="s">
+        <v>161</v>
+      </c>
+      <c r="F36" t="s">
+        <v>153</v>
+      </c>
+      <c r="G36" t="s">
+        <v>154</v>
+      </c>
+      <c r="H36" t="s">
+        <v>162</v>
+      </c>
+      <c r="I36" t="s">
+        <v>173</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36" t="s">
+        <v>174</v>
+      </c>
+      <c r="L36" t="s">
+        <v>175</v>
+      </c>
+      <c r="M36" t="s">
+        <v>176</v>
+      </c>
+      <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>