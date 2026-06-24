--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -6,144 +6,159 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="55">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-73/2026</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA u predstečajnom postupku St-73/2026</t>
+  </si>
+  <si>
+    <t>SITON-TEKSTIL d.o.o.</t>
+  </si>
+  <si>
+    <t>Varaždinska 10, Lepoglava</t>
+  </si>
+  <si>
+    <t>02797058762</t>
+  </si>
+  <si>
+    <t>SITON-TEKSTIL d.o.o. 02797058762</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:20:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68e2b69-1ccc-4df8-988f-59f0d392b70c</t>
+  </si>
+  <si>
+    <t>07-02-26-16 Očitovanje dužnika - OBRAZAC 4.pdf; 07-02-26-17 Očitovanje povjerenika - OBRAZAC 5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e68e2b69-1ccc-4df8-988f-59f0d392b70c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
   </si>
   <si>
     <t>St-73/2026-8
 Rješenje od 08.05.2026.</t>
   </si>
   <si>
     <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu</t>
   </si>
   <si>
     <t>Varaždinska 10, 42250 Lepoglava, Hrvatska</t>
   </si>
   <si>
-    <t>02797058762</t>
-[...1 lines deleted...]
-  <si>
     <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu 02797058762</t>
   </si>
   <si>
     <t>08.05.2026. 13:14:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31efea25-6fa0-4d8f-b8f1-3c761f4ede09</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31efea25-6fa0-4d8f-b8f1-3c761f4ede09/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA </t>
-  </si>
-[...7 lines deleted...]
-    <t>SITON-TEKSTIL d.o.o. 02797058762</t>
   </si>
   <si>
     <t>04.05.2026. 11:10:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0a432fa-b215-4d12-895d-6dd8c7d5c428</t>
   </si>
   <si>
     <t>07-02-26-15 TABLICA PRIJAVLJENIH TRAŽBINA SITON-TEKSTIL d.o.o.xls; 07-02-26-14 Prijava tražbine Zagrebačka banka d.d..pdf; 07-02-26-13 Prijava tražbine - SITON TEX 30 4.pdf; 07-02-26-11 Prijava tražbine - HEP OPSKRBA .pdf; 07-02-26-10 Prijava tražbine - ADDIKO BANK pdf.pdf; 07-02-26-09 Prijava tražbine - HRVATSKI TELEKOM.pdf; 07-02-26-08 Prijava tražbine - FINA.pdf; 07-02-26-07 Prijava tražbine - IVA TEKSTIL D.O.O..pdf; 07-02-26-06 Prijava tražbine - VIZOR D.O.O..pdf; 07-02-26-05 Prijava tražbine HRT.pdf; 07-02-26-04 Prijava tražbine - MANATEKS D.O.O..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0a432fa-b215-4d12-895d-6dd8c7d5c428/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-73/2026-4
 Rješenje od 01.04.2026.</t>
   </si>
   <si>
     <t>01.04.2026. 13:01:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1b923f96-1b60-46e9-8ab0-59d8bcd38a3c</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
@@ -206,51 +221,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -396,112 +411,154 @@
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>43</v>
       </c>
       <c r="M5" t="s">
         <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>