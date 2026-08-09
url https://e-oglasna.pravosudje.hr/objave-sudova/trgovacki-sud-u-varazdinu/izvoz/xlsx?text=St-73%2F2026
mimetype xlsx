--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="69">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,93 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-73/2026</t>
   </si>
   <si>
+    <t>St-73/2026-15-Zaključak od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu</t>
+  </si>
+  <si>
+    <t>Varaždinska 10, 42250 Lepoglava, Hrvatska</t>
+  </si>
+  <si>
+    <t>02797058762</t>
+  </si>
+  <si>
+    <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu 02797058762</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:23:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79bf840b-8450-4651-8a16-bd13e05dda21</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79bf840b-8450-4651-8a16-bd13e05dda21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-73/2026-14-Rješenje o utvrđenim i osporenim tražbinama od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:23:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9c3654-565a-4658-b25e-1410a7c0f29d</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af9c3654-565a-4658-b25e-1410a7c0f29d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TABLICA OSPORENIH TRAŽBINA </t>
+  </si>
+  <si>
+    <t>SITON-TEKSTIL d.o.o.</t>
+  </si>
+  <si>
+    <t>Varaždinska 10, Lepoglava</t>
+  </si>
+  <si>
+    <t>SITON-TEKSTIL d.o.o. 02797058762</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:35:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbc359fd-d926-4e85-b011-8a707003abd4</t>
+  </si>
+  <si>
+    <t>07-02-26-19 Tablica osporenih tražbina.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbc359fd-d926-4e85-b011-8a707003abd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA u predstečajnom postupku St-73/2026</t>
   </si>
   <si>
-    <t>SITON-TEKSTIL d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>15.06.2026. 09:20:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e68e2b69-1ccc-4df8-988f-59f0d392b70c</t>
   </si>
   <si>
     <t>07-02-26-16 Očitovanje dužnika - OBRAZAC 4.pdf; 07-02-26-17 Očitovanje povjerenika - OBRAZAC 5.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e68e2b69-1ccc-4df8-988f-59f0d392b70c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
   </si>
   <si>
     <t>St-73/2026-8
 Rješenje od 08.05.2026.</t>
   </si>
   <si>
-    <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu</t>
-[...7 lines deleted...]
-  <si>
     <t>08.05.2026. 13:14:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31efea25-6fa0-4d8f-b8f1-3c761f4ede09</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31efea25-6fa0-4d8f-b8f1-3c761f4ede09/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA </t>
   </si>
   <si>
     <t>04.05.2026. 11:10:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0a432fa-b215-4d12-895d-6dd8c7d5c428</t>
   </si>
   <si>
     <t>07-02-26-15 TABLICA PRIJAVLJENIH TRAŽBINA SITON-TEKSTIL d.o.o.xls; 07-02-26-14 Prijava tražbine Zagrebačka banka d.d..pdf; 07-02-26-13 Prijava tražbine - SITON TEX 30 4.pdf; 07-02-26-11 Prijava tražbine - HEP OPSKRBA .pdf; 07-02-26-10 Prijava tražbine - ADDIKO BANK pdf.pdf; 07-02-26-09 Prijava tražbine - HRVATSKI TELEKOM.pdf; 07-02-26-08 Prijava tražbine - FINA.pdf; 07-02-26-07 Prijava tražbine - IVA TEKSTIL D.O.O..pdf; 07-02-26-06 Prijava tražbine - VIZOR D.O.O..pdf; 07-02-26-05 Prijava tražbine HRT.pdf; 07-02-26-04 Prijava tražbine - MANATEKS D.O.O..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0a432fa-b215-4d12-895d-6dd8c7d5c428/dokumenti/preuzimanje</t>
@@ -168,104 +213,101 @@
   </si>
   <si>
     <t>St-73/2026-3-Prijedlog za otvaranje predstečajnog postupka od 01.04.2026. uz pripadajuće priloge</t>
   </si>
   <si>
     <t>01.04.2026. 12:42:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a57ae686-eed0-491f-876f-43566ac638c4</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-73_2026-3-1 - 7 Izjava o broju zaposlenih 28.02.pdf; Prilog St-73_2026-3-2 - IOS kupaca 31.12.2025.pdf; Prilog St-73_2026-3-3 - konto kartica - erste card club.pdf; Prilog St-73_2026-3-4 - konto kartica - mastercard.pdf; Prilog St-73_2026-3-5 - konto kartica - potražianja za predujmove Siton Tex.pdf; Prilog St-73_2026-3-6 - konto kartica - potraživanja od HZZO (PS).pdf; Prilog St-73_2026-3-7 - konto kartica - potraživanja za pozajmice Siton Tex.pdf; Prilog St-73_2026-3-8 - konto kartice Bidermajer-.pdf; Prilog St-73_2026-3-9 - konto kartice Bidermajer-kamate.pdf; Prilog St-73_2026-3-10 - konto kartice Sportski podovi- kamate.pdf; Prilog St-73_2026-3-11 - konto kartice T.C Požgaj.pdf; Prilog St-73_2026-3-12 - konto kartice T.C Požgaj- kamate.pdf; Prilog St-73_2026-3-13 - Ocevidnik 3003.pdf; Prilog St-73_2026-3-14 - Ocevidnik neizvrsenih osnova - Siton-tekstil.pdf; Prilog St-73_2026-3-15 - PKK.pdf; Prilog St-73_2026-3-16 - Popis DI.pdf; Prilog St-73_2026-3-17 - Potvrda o blokadi - Siton-tekstil.pdf; Prilog St-73_2026-3-18 - Pozajmica Siton-Tekstil - Siton-tex.pdf; Prilog St-73_2026-3-19 - IOS dobavljači.pdf; Prilog St-73_2026-3-20 - konto kartica- prekoračenje po ZABA računu.pdf; Prilog St-73_2026-3-21 - IOS primljenih predujmova na -31.12.2025..pdf; Prilog St-73_2026-3-22 - Sporazum o zasnivanju založnog prava Požgaj.pdf; Prilog St-73_2026-3-23 - Bilješke 2025.pdf; Prilog St-73_2026-3-24 - GFI.pdf; Prilog St-73_2026-3-25 - Ugovor o pristupanju dugu.pdf; Prilog St-73_2026-3-26 - Ugovor Zaba.pdf; Prilog St-73_2026-3-27 - Ugovor o namirenju duga.pdf; Prilog St-73_2026-3-28 - UGOVORI O ZAJMU.pdf; Prilog St-73_2026-3-29 - ZK-6002-KNEGINEC.pdf; Prilog St-73_2026-3-30 - Ugovor HAMAG.pdf; Prilog St-73_2026-3-31 - Ugovor o kreditu Addiko 2.pdf; Prilog St-73_2026-3-32 - Upitnik - Siton-tekstil.pdf; Prilog St-73_2026-3-33 - Uplatnica - Siton-tekstil.pdf; Prilog St-73_2026-3-34 - 7 Izjava o broju zaposlenih 28.02.pdf; Prilog St-73_2026-3-35 - 01 - Chevrolet Kalos.pdf; Prilog St-73_2026-3-36 - 03 - Renault Master.pdf; Prilog St-73_2026-3-37 - 02 - Opel Zafira.pdf; Prilog St-73_2026-3-38 - 07 - Nissan Qashqai.pdf; Prilog St-73_2026-3-39 - 04 - Dacia Lodgy 2015.pdf; Prilog St-73_2026-3-40 - 05 - Renault Laguna.pdf; Prilog St-73_2026-3-41 - 06 - Renault Traffic.pdf; Prilog St-73_2026-3-42 - 10 - Renault Kangoo.pdf; Prilog St-73_2026-3-43 - 09 - Dacia Lodgy.pdf; Prilog St-73_2026-3-44 - 08 - Fiat Croma.pdf; Prilog St-73_2026-3-45 - 11 - Opel Zafira 2008.pdf; Prilog St-73_2026-3-46 - 12 - Dacia Logan 2007.pdf; Prilog St-73_2026-3-47 - 13 - Dacia Logan 2008.pdf; Prilog St-73_2026-3-48 - 17 - Ford Focus.pdf; Prilog St-73_2026-3-49 - 15 - Volkswagen Transporter.pdf; Prilog St-73_2026-3-50 - 16 - Peugeot 301.pdf; Prilog St-73_2026-3-51 - 14 - Citroen Xsara.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a57ae686-eed0-491f-876f-43566ac638c4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-73/2026-2
 Zaključak od 18.03.2026.</t>
   </si>
   <si>
     <t>18.03.2026. 13:39:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaccf5cd-5196-4725-af69-d8765be78e80</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eaccf5cd-5196-4725-af69-d8765be78e80/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -327,238 +369,364 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>33</v>
+      </c>
+      <c r="F4" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
         <v>35</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>37</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>43</v>
       </c>
       <c r="M5" t="s">
         <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
         <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" t="s">
         <v>53</v>
       </c>
       <c r="M7" t="s">
         <v>54</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>