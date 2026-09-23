--- v2 (2026-08-09)
+++ v3 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="106">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,194 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-73/2026</t>
   </si>
   <si>
+    <t>Zaključak od 18.09.2026.; St-73/2026-25
+- ročište</t>
+  </si>
+  <si>
+    <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu</t>
+  </si>
+  <si>
+    <t>Varaždinska 10, 42250 Lepoglava, Hrvatska</t>
+  </si>
+  <si>
+    <t>02797058762</t>
+  </si>
+  <si>
+    <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu 02797058762</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:48:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35fa75a9-9b72-416c-b545-953372ff6a00</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35fa75a9-9b72-416c-b545-953372ff6a00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zapisnik od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>18.09.2026. 09:48:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52487d54-75d0-4d43-a188-cf519bd78127</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 18.09.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52487d54-75d0-4d43-a188-cf519bd78127/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.09.2026.; Prilog od: 17.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:55:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98e8dd78-5811-4c84-bf60-5098f1eadc38</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-73_2026-23-1 - Podnesak Zagrebačke banke d.d. od 17092026 kojom se dostavlja i obrazac za glasanje PROTIV plana res.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98e8dd78-5811-4c84-bf60-5098f1eadc38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.09.2026.; Prilog od: 15.09.2026.</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:42:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/198c20c3-5a59-4790-add6-55d3548e9706</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-73_2026-21-1 - Punomoć Tea i Viktorija.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/198c20c3-5a59-4790-add6-55d3548e9706/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-73/2026-20
+Podnesak od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:30:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce7d7dc9-80fe-4225-9eea-c7b463a76e42</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce7d7dc9-80fe-4225-9eea-c7b463a76e42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-73/2026-19-Podnesak od 28.08.2026.
+uz pripadajući prilog</t>
+  </si>
+  <si>
+    <t>31.08.2026. 12:27:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29d49a7-198c-4915-8d4f-31e8f6e12329</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-73_2026-19-1 - obrazac za glasanje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29d49a7-198c-4915-8d4f-31e8f6e12329/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-73/2026-18-Zaključak od 24.08.2026.
+(poziv za 18.9.2026. u 9,00)</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5cd976f-86a0-4e0f-b90a-734fa80a9072</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5cd976f-86a0-4e0f-b90a-734fa80a9072/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-73/2026-16-Plan financijskog i operativnog 
+restrukturiranja od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:21:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d793d9cd-8ab1-4f9f-8871-ae6f4dad436e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d793d9cd-8ab1-4f9f-8871-ae6f4dad436e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>St-73/2026-15-Zaključak od 16.07.2026.</t>
   </si>
   <si>
-    <t>SITON-TEKSTIL društvo s ograničenom odgovornošću za proizvodnju i trgovinu</t>
-[...10 lines deleted...]
-  <si>
     <t>16.07.2026. 12:23:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/79bf840b-8450-4651-8a16-bd13e05dda21</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/79bf840b-8450-4651-8a16-bd13e05dda21/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=73&amp;godina=2026</t>
   </si>
   <si>
     <t>St-73/2026-14-Rješenje o utvrđenim i osporenim tražbinama od 16.07.2026.</t>
   </si>
   <si>
     <t>16.07.2026. 12:23:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af9c3654-565a-4658-b25e-1410a7c0f29d</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af9c3654-565a-4658-b25e-1410a7c0f29d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">TABLICA OSPORENIH TRAŽBINA </t>
   </si>
   <si>
     <t>SITON-TEKSTIL d.o.o.</t>
   </si>
   <si>
     <t>Varaždinska 10, Lepoglava</t>
   </si>
@@ -263,51 +379,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -411,322 +527,658 @@
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>36</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>63</v>
+        <v>45</v>
       </c>
       <c r="M9" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="L10" t="s">
         <v>24</v>
       </c>
       <c r="M10" t="s">
+        <v>63</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>65</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
+        <v>67</v>
+      </c>
+      <c r="M11" t="s">
         <v>68</v>
       </c>
-      <c r="N10" t="s">
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>69</v>
+      </c>
+      <c r="E12" t="s">
+        <v>70</v>
+      </c>
+      <c r="F12" t="s">
+        <v>71</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" t="s">
+        <v>71</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>70</v>
+      </c>
+      <c r="F15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>72</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>