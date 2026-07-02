--- v0 (2026-05-15)
+++ v1 (2026-07-02)
@@ -6,144 +6,174 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="60">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-74/2026</t>
+  </si>
+  <si>
+    <t>St-74/2026-9-Podnesak od 16.06.2026. uz pripadajući prilog</t>
+  </si>
+  <si>
+    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge</t>
+  </si>
+  <si>
+    <t>Varaždinska ulica 10, 42250 Lepoglava, Hrvatska</t>
+  </si>
+  <si>
+    <t>86495197352</t>
+  </si>
+  <si>
+    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge 86495197352</t>
+  </si>
+  <si>
+    <t>23.06.2026. 12:46:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b236ee7-e1b6-4bd4-88b2-6d67149fd2ff</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-74_2026-9-1 - Obavijest o štrajku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b236ee7-e1b6-4bd4-88b2-6d67149fd2ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA u predstečajnom postupku St-74/2026</t>
+  </si>
+  <si>
+    <t>SITON-TEX d.o.o.</t>
+  </si>
+  <si>
+    <t>Varaždinska 10, Lepoglava</t>
+  </si>
+  <si>
+    <t>SITON-TEX d.o.o. 86495197352</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/decb168e-7f3e-429a-8a28-31ed4f8a8b90</t>
+  </si>
+  <si>
+    <t>07-02-26-11 Očitovanje dužnika - OBRAZAC 4.pdf; 07-02-26-12 Očitovanje povjerenika - OBRAZAC 5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/decb168e-7f3e-429a-8a28-31ed4f8a8b90/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-74/2026-7
 Rješenje od 08.05.2026.</t>
   </si>
   <si>
-    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>08.05.2026. 13:11:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36b2bcac-22df-4a96-abc3-af3907a3e9d7</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36b2bcac-22df-4a96-abc3-af3907a3e9d7/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=74&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLICA PROJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
-  </si>
-[...7 lines deleted...]
-    <t>SITON-TEX d.o.o. 86495197352</t>
   </si>
   <si>
     <t>04.05.2026. 10:53:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ba36356-d9e0-44e4-a472-7dbe8e4fec41</t>
   </si>
   <si>
     <t>07-02-26-10 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-08 Prijava tražbine - Zagrebačka banka d.d..pdf; 07-02-26-07 Prijava tražbine - SITON TEKSTIL D.O.O..pdf; 07-02-26-06 Prijava tražbine MF POREZNA UPRAVA.pdf; 07-02-26-05 Prijava tražbina - FINA.pdf; 07-02-26-04 Prijava tražbina - HZZ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ba36356-d9e0-44e4-a472-7dbe8e4fec41/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-74/2026-4-Rješenje od 30.03.2026.</t>
   </si>
   <si>
     <t>30.03.2026. 10:19:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55ea7b3e-ed39-4296-a975-ffbcddec00da</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
@@ -206,51 +236,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -396,60 +426,60 @@
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" t="s">
         <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="I5" t="s">
         <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>43</v>
       </c>
       <c r="M5" t="s">
         <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
@@ -463,45 +493,129 @@
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>47</v>
       </c>
       <c r="L6" t="s">
         <v>48</v>
       </c>
       <c r="M6" t="s">
         <v>49</v>
       </c>
       <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>