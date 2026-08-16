--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="112">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,117 +59,285 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-74/2026</t>
   </si>
   <si>
+    <t>St-74/2026
+Poziv - Ročište 27.08.2026.</t>
+  </si>
+  <si>
+    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge</t>
+  </si>
+  <si>
+    <t>Varaždinska ulica 10, 42250 Lepoglava, Hrvatska</t>
+  </si>
+  <si>
+    <t>86495197352</t>
+  </si>
+  <si>
+    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge 86495197352</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:03:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dcd730e-77d9-40b0-b0d5-1c24e945d856</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3dcd730e-77d9-40b0-b0d5-1c24e945d856/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=74&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-74/2026-24
+Podnesak od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:18:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc203e61-a70b-4342-ab08-45d5b58d9f17</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc203e61-a70b-4342-ab08-45d5b58d9f17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-74/2026-22
+Zaključak od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>15.07.2026. 13:32:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32bed1ba-845c-486b-bc34-29ae5857df56</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32bed1ba-845c-486b-bc34-29ae5857df56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-74/2026-21
+Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>15.07.2026. 13:24:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5e46fec-2450-45e9-9ea2-772ff94555a4</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5e46fec-2450-45e9-9ea2-772ff94555a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-74/2026-20
+Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>15.07.2026. 13:23:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d713f7ad-f875-454c-bf7b-2431a94f0d84</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d713f7ad-f875-454c-bf7b-2431a94f0d84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-74/2026-18-Podnesak dužnika od 14.07.2026.
+uz pripadajući prilog</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:20:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/445a6c54-fbb1-4149-ac95-fa128baa77b6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-74_2026-18-1 - Siton-tex PKK 86495197352_13072026_ispostave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/445a6c54-fbb1-4149-ac95-fa128baa77b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-74/2026-17
+Podnesak povjerenika od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:20:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13889c0-c5eb-4cbb-bd33-67e6fb497d3d</t>
+  </si>
+  <si>
+    <t>Podnesak povjerenika.pdf P608P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c13889c0-c5eb-4cbb-bd33-67e6fb497d3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-74/2026-15-Podnesak ŽDO od 13.07.2026. 
+uz pripadajuće priloge</t>
+  </si>
+  <si>
+    <t>13.07.2026. 12:15:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875664c5-b552-450b-bccf-789a381b90ec</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-74_2026-15-1 - S-DO-63_2026-9-1.pdf; Prilog St-74_2026-15-2 - S-DO-63_2026-9-5.pdf; Prilog St-74_2026-15-3 - S-DO-63_2026-9-4.pdf; Prilog St-74_2026-15-4 - S-DO-63_2026-9-3.pdf; Prilog St-74_2026-15-5 - S-DO-63_2026-9-2.pdf; Prilog St-74_2026-15-6 - S-DO-63_2026-9.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/875664c5-b552-450b-bccf-789a381b90ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA</t>
+  </si>
+  <si>
+    <t>SITON-TEX d.o.o.</t>
+  </si>
+  <si>
+    <t>Varaždinska 10, Lepoglava</t>
+  </si>
+  <si>
+    <t>SITON-TEX d.o.o. 86495197352</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:41:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdf67cb1-5039-401f-8150-262c551298a3</t>
+  </si>
+  <si>
+    <t>07-02-26-14 Tablica osporenih tražbina.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdf67cb1-5039-401f-8150-262c551298a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-74/2026-13
+Zaključak od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:34:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6291a430-02d5-4094-b2cc-0e0a281dc372</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6291a430-02d5-4094-b2cc-0e0a281dc372/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-74/2026-11-Podnesak od 10.07.2026. uz pripadajuće priloge</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:01:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3657f43c-4431-441c-95d2-b391234a76a3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-74_2026-11-1 - Prijedlog za hitnu obustavu predstečajnog postupka.pdf; Prilog St-74_2026-11-2 - Najava štrajka.pdf; Prilog St-74_2026-11-3 - Zapisnik.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3657f43c-4431-441c-95d2-b391234a76a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>St-74/2026-9-Podnesak od 16.06.2026. uz pripadajući prilog</t>
   </si>
   <si>
-    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>23.06.2026. 12:46:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b236ee7-e1b6-4bd4-88b2-6d67149fd2ff</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-74_2026-9-1 - Obavijest o štrajku.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b236ee7-e1b6-4bd4-88b2-6d67149fd2ff/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=74&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA u predstečajnom postupku St-74/2026</t>
-  </si>
-[...7 lines deleted...]
-    <t>SITON-TEX d.o.o. 86495197352</t>
   </si>
   <si>
     <t>15.06.2026. 09:30:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/decb168e-7f3e-429a-8a28-31ed4f8a8b90</t>
   </si>
   <si>
     <t>07-02-26-11 Očitovanje dužnika - OBRAZAC 4.pdf; 07-02-26-12 Očitovanje povjerenika - OBRAZAC 5.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/decb168e-7f3e-429a-8a28-31ed4f8a8b90/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-74/2026-7
 Rješenje od 08.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 13:11:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36b2bcac-22df-4a96-abc3-af3907a3e9d7</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36b2bcac-22df-4a96-abc3-af3907a3e9d7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PROJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
     <t>04.05.2026. 10:53:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ba36356-d9e0-44e4-a472-7dbe8e4fec41</t>
   </si>
   <si>
     <t>07-02-26-10 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-08 Prijava tražbine - Zagrebačka banka d.d..pdf; 07-02-26-07 Prijava tražbine - SITON TEKSTIL D.O.O..pdf; 07-02-26-06 Prijava tražbine MF POREZNA UPRAVA.pdf; 07-02-26-05 Prijava tražbina - FINA.pdf; 07-02-26-04 Prijava tražbina - HZZ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8ba36356-d9e0-44e4-a472-7dbe8e4fec41/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-74/2026-4-Rješenje od 30.03.2026.</t>
   </si>
   <si>
     <t>30.03.2026. 10:19:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55ea7b3e-ed39-4296-a975-ffbcddec00da</t>
@@ -183,104 +351,101 @@
   <si>
     <t>St-74/2026-3-Prijedlog za otvaranje predstečajnog
 postupka od 27.03.2026. uz pripadajuće priloge</t>
   </si>
   <si>
     <t>30.03.2026. 10:18:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/158e3a91-4e44-43f4-bf0c-50be95a59e3e</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-74_2026-3-1 - 7 Izjava o broju zaposlenih 28.02.pdf; Prilog St-74_2026-3-2 - Bilješke.pdf; Prilog St-74_2026-3-3 - Kartica obveze prema bankama.pdf; Prilog St-74_2026-3-4 - konto kartice kupaca.pdf; Prilog St-74_2026-3-5 - kontoi kartice dobavljača.pdf; Prilog St-74_2026-3-6 - GFI _2025.pdf; Prilog St-74_2026-3-7 - PKK 31.12.2025 .pdf; Prilog St-74_2026-3-8 - obveze za zajmove Sitontekstil.pdf; Prilog St-74_2026-3-9 - Potvrda o blokadi - Siton-tex.pdf; Prilog St-74_2026-3-10 - Pozajmica Siton-Tekstil - Siton-tex.pdf; Prilog St-74_2026-3-11 - Pozajmica Siton-tex - Siton-trade.pdf; Prilog St-74_2026-3-12 - Očevidnik 2603.pdf; Prilog St-74_2026-3-13 - primljeni avansi Siton tekstil.pdf; Prilog St-74_2026-3-14 - Kartica kupca.pdf; Prilog St-74_2026-3-15 - Pozajmica Siton-tex - Siton.pdf; Prilog St-74_2026-3-16 - Sporazum HZZ.pdf; Prilog St-74_2026-3-17 - kartica data pozajmica siton trade.pdf; Prilog St-74_2026-3-18 - kartica data pozajmica siton d.o.o..pdf; Prilog St-74_2026-3-19 - Uplatnica - Siton-tex.pdf; Prilog St-74_2026-3-20 - Ugovor Zaba Tex.pdf; Prilog St-74_2026-3-21 - UPRAVNI UGOVOR 8.8.2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/158e3a91-4e44-43f4-bf0c-50be95a59e3e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-74/2026-2
 Zaključak od 18.03.2026.</t>
   </si>
   <si>
     <t>18.03.2026. 13:42:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a89e8f45-0af1-4bb3-ac4b-af2f3b2fbcb3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a89e8f45-0af1-4bb3-ac4b-af2f3b2fbcb3/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -342,280 +507,742 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
         <v>57</v>
       </c>
-      <c r="L8" t="s">
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>58</v>
       </c>
-      <c r="M8" t="s">
+      <c r="J9"/>
+      <c r="K9" t="s">
         <v>59</v>
       </c>
-      <c r="N8" t="s">
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>63</v>
+      </c>
+      <c r="F10" t="s">
+        <v>64</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>35</v>
+      </c>
+      <c r="M11" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
+        <v>64</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>65</v>
+      </c>
+      <c r="I14" t="s">
+        <v>85</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>89</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" t="s">
+        <v>40</v>
+      </c>
+      <c r="M15" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" t="s">
+        <v>64</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>65</v>
+      </c>
+      <c r="I16" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>98</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>99</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>103</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>104</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>108</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>109</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" t="s">
+        <v>35</v>
+      </c>
+      <c r="M19" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>