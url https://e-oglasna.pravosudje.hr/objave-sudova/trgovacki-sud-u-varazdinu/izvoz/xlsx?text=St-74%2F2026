--- v2 (2026-08-16)
+++ v3 (2026-10-07)
@@ -6,145 +6,158 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="116">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-74/2026</t>
+  </si>
+  <si>
+    <t>St-74/2026-25
+Podnesak od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge</t>
+  </si>
+  <si>
+    <t>Varaždinska ulica 10, 42250 Lepoglava, Hrvatska</t>
+  </si>
+  <si>
+    <t>86495197352</t>
+  </si>
+  <si>
+    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge 86495197352</t>
+  </si>
+  <si>
+    <t>24.08.2026. 13:14:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1d706d2-962e-4e33-a248-b2327d927980</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1d706d2-962e-4e33-a248-b2327d927980/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=74&amp;godina=2026</t>
   </si>
   <si>
     <t>St-74/2026
 Poziv - Ročište 27.08.2026.</t>
   </si>
   <si>
-    <t>SITON-TEX društvo s ograničenom odgovornošću za proizvodnju, trgovinu, uvoz-izvoz i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>31.07.2026. 13:03:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3dcd730e-77d9-40b0-b0d5-1c24e945d856</t>
   </si>
   <si>
     <t>Poziv za sudsku radnju od 27.08.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3dcd730e-77d9-40b0-b0d5-1c24e945d856/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=74&amp;godina=2026</t>
   </si>
   <si>
     <t>St-74/2026-24
 Podnesak od 20.07.2026.</t>
   </si>
   <si>
     <t>20.07.2026. 12:18:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc203e61-a70b-4342-ab08-45d5b58d9f17</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc203e61-a70b-4342-ab08-45d5b58d9f17/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-74/2026-22
 Zaključak od 15.07.2026.</t>
   </si>
   <si>
     <t>15.07.2026. 13:32:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/32bed1ba-845c-486b-bc34-29ae5857df56</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/32bed1ba-845c-486b-bc34-29ae5857df56/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-74/2026-21
 Rješenje od 15.07.2026.</t>
   </si>
   <si>
@@ -401,51 +414,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -568,681 +581,723 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>66</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" t="s">
+        <v>68</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M11" t="s">
         <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>74</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>76</v>
       </c>
       <c r="L12" t="s">
+        <v>39</v>
+      </c>
+      <c r="M12" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
         <v>81</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
         <v>86</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>67</v>
+      </c>
+      <c r="F15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
+      <c r="I15" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M15" t="s">
         <v>92</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>93</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>94</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>95</v>
       </c>
       <c r="L16" t="s">
+        <v>44</v>
+      </c>
+      <c r="M16" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>67</v>
+      </c>
+      <c r="F17" t="s">
+        <v>68</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>69</v>
+      </c>
+      <c r="I17" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
         <v>100</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>103</v>
-      </c>
-[...13 lines deleted...]
-        <v>104</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
         <v>105</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>108</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M19" t="s">
         <v>111</v>
       </c>
       <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>112</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>114</v>
+      </c>
+      <c r="L20" t="s">
+        <v>39</v>
+      </c>
+      <c r="M20" t="s">
+        <v>115</v>
+      </c>
+      <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>