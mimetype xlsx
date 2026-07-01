--- v0 (2026-05-10)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,109 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-80/2026</t>
   </si>
   <si>
+    <t>Zaključak od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>TRES RIOS jednostavno društvo s ograničenom odgovornošću za prijevoz i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 45, 42231 Mali Bukovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>01678783734</t>
+  </si>
+  <si>
+    <t>TRES RIOS jednostavno društvo s ograničenom odgovornošću za prijevoz i usluge 01678783734</t>
+  </si>
+  <si>
+    <t>21.05.2026. 12:07:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/412902ce-bac1-46e7-b61c-31ab14b0bc79</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/412902ce-bac1-46e7-b61c-31ab14b0bc79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.; St-80/2026-11
+- otvaranje stečajnog postupka</t>
+  </si>
+  <si>
+    <t>19.05.2026. 13:23:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d25df17c-6a4d-446c-8ba6-312fdae23db9</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d25df17c-6a4d-446c-8ba6-312fdae23db9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zapisnik od 20.04.2026.</t>
   </si>
   <si>
-    <t>TRES RIOS jednostavno društvo s ograničenom odgovornošću za prijevoz i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>20.04.2026. 13:21:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b62c0f5-29ff-4a2d-a5af-46ca8b3fece4</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 20.04.2026.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b62c0f5-29ff-4a2d-a5af-46ca8b3fece4/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka</t>
   </si>
   <si>
     <t>24.03.2026. 13:15:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d0fb8b7-bdb9-4d08-a754-e8498dda5aca</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-80_2026-1-1 - Podnesak.pdf; Prilog St-80_2026-1-2 - Podaci iz RGFI-a.pdf; Prilog St-80_2026-1-3 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d0fb8b7-bdb9-4d08-a754-e8498dda5aca/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 24.03.2026.
 St-80/2026-4</t>
   </si>
   <si>
     <t>24.03.2026. 13:15:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80702227-6c13-4a50-b338-ecb910fe8ecc</t>
@@ -181,51 +212,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -399,42 +430,126 @@
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>