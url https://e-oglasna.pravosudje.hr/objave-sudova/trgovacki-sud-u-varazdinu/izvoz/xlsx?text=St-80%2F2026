--- v1 (2026-07-01)
+++ v2 (2026-10-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="91">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,197 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-80/2026</t>
   </si>
   <si>
+    <t>Podnesak vjerovnika RH od 24.09.2026.; uz priloge</t>
+  </si>
+  <si>
+    <t>TRES RIOS jednostavno društvo s ograničenom odgovornošću za prijevoz i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 45, 42231 Mali Bukovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>01678783734</t>
+  </si>
+  <si>
+    <t>TRES RIOS jednostavno društvo s ograničenom odgovornošću za prijevoz i usluge 01678783734</t>
+  </si>
+  <si>
+    <t>24.09.2026. 10:41:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0791fe31-fd96-4535-8b76-47a7a0f281e3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-80_2026-33-1 - S-DO-86_2026-23-1.pdf; Prilog St-80_2026-33-2 - S-DO-86_2026-23.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0791fe31-fd96-4535-8b76-47a7a0f281e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje utvrđene i osporene tražbine od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:13:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdd40748-0f1c-4f6d-8018-afbe9aedccf2</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdd40748-0f1c-4f6d-8018-afbe9aedccf2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Posebna tablica osporenih i utvrđenih tražbina od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:13:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bb71bf4-1489-4115-bb57-5c833bd89a14</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bb71bf4-1489-4115-bb57-5c833bd89a14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 22.09.2026.; Prilog od: 22.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:13:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e1a1a7c-3080-4ca6-ba21-07c8fd7e612e</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 22.09.2026.docx; Prilog St-80_2026-30-2 - Potvrda o uplati.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e1a1a7c-3080-4ca6-ba21-07c8fd7e612e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak stečajnog upravitelja od 10.09.2026.
+- prijave tražbina</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:17:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3184350a-3eb0-4710-9754-7c1500792857</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih i osporenih tražbina.pdf P605P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3184350a-3eb0-4710-9754-7c1500792857/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:17:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/106afe85-bb0c-4522-b9fb-9f16b6c65f88</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/106afe85-bb0c-4522-b9fb-9f16b6c65f88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 04.09.2026.; St-80/2026-24
+- odgoda ispitnog i izvještajnog ročišta uz zakazivanje novog termina ročišta</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:40:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/066c2d44-03d3-4637-9362-86a4491a5abb</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/066c2d44-03d3-4637-9362-86a4491a5abb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak stečajnog upravitelja od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 08:40:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0600cc0-b7a8-49df-8e92-6a471fcf7f8e</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0600cc0-b7a8-49df-8e92-6a471fcf7f8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 21.05.2026.</t>
   </si>
   <si>
-    <t>TRES RIOS jednostavno društvo s ograničenom odgovornošću za prijevoz i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>21.05.2026. 12:07:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/412902ce-bac1-46e7-b61c-31ab14b0bc79</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/412902ce-bac1-46e7-b61c-31ab14b0bc79/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=80&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 19.05.2026.; St-80/2026-11
 - otvaranje stečajnog postupka</t>
   </si>
   <si>
     <t>19.05.2026. 13:23:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d25df17c-6a4d-446c-8ba6-312fdae23db9</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d25df17c-6a4d-446c-8ba6-312fdae23db9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zapisnik od 20.04.2026.</t>
   </si>
   <si>
     <t>20.04.2026. 13:21:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b62c0f5-29ff-4a2d-a5af-46ca8b3fece4</t>
@@ -212,51 +331,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,45 +630,381 @@
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>55</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>