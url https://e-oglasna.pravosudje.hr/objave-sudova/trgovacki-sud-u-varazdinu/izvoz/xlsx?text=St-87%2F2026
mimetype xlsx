--- v0 (2026-05-23)
+++ v1 (2026-07-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="95">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,219 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-87/2026</t>
   </si>
   <si>
+    <t>St-87/2026-30 Podnesak od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>EVB društvo s ograničenom odgovornošću za elektroinstalacije i ostale građevinske radove</t>
+  </si>
+  <si>
+    <t>Vidovečka ulica 16, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>83092338846</t>
+  </si>
+  <si>
+    <t>EVB društvo s ograničenom odgovornošću za elektroinstalacije i ostale građevinske radove 83092338846</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:10:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d733de4-e4d7-4e1e-84f1-01c05502cef2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d733de4-e4d7-4e1e-84f1-01c05502cef2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-87/2026-29 Prijedlog od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:10:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6632fb4-64d9-4c2e-b43d-db996c04eedc</t>
+  </si>
+  <si>
+    <t>Prijedlog za obustavu postupka.pdf P104P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6632fb4-64d9-4c2e-b43d-db996c04eedc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-87/2026-28 Podnesak od 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:10:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fbf3d2d-b4aa-4a48-a018-5d6ca33313d5</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-87_2026-28-1 - Izvadak iz registra stvarnih vlasnika - EVB.pdf; Prilog St-87_2026-28-2 - Ugovor - knjigovodstveni poslovi (EVB d.o.o. u stečaju).pdf; Prilog St-87_2026-28-3 - Jomologia - Vrijednost rabljenog vozila A.0223.00072.02 (ispis 2026-06-30 20.58).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fbf3d2d-b4aa-4a48-a018-5d6ca33313d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-87/2026-27 Podnesak od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:10:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eabe911-7f5d-49d7-bd9b-f63c3d323b86</t>
+  </si>
+  <si>
+    <t>Popis predmeta stečajne mase.pdf P76P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eabe911-7f5d-49d7-bd9b-f63c3d323b86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-87/2026-26 Podnesak od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:10:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/663bc184-f778-407b-9bbe-85919490cc9e</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/663bc184-f778-407b-9bbe-85919490cc9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-87/2026-25 Podnesak od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:10:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/564cfa32-dcd0-41d1-beac-ab96de2c2b84</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih i osporenih tražbina.pdf P605P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/564cfa32-dcd0-41d1-beac-ab96de2c2b84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-87/2026-24 Podnesak od 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 11:10:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/091104d7-125c-4221-bb5d-39645f74cc69</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-87_2026-24-1 - Prijava tražbine - HZZ.pdf; Prilog St-87_2026-24-2 - Prijava tražbine - RH 1. dio.pdf; Prilog St-87_2026-24-3 - Prijava tražbine - RH 2. dio.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/091104d7-125c-4221-bb5d-39645f74cc69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-87/2026-22 Podnesak od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>10.06.2026. 08:06:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128a9703-d9d4-4097-903c-ce6375888cc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128a9703-d9d4-4097-903c-ce6375888cc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>St-87/2026-19 Rješenje od 13.05.2026.</t>
   </si>
   <si>
-    <t>EVB društvo s ograničenom odgovornošću za elektroinstalacije i ostale građevinske radove</t>
-[...10 lines deleted...]
-  <si>
     <t>13.05.2026. 14:01:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9955a9d1-8a1b-47de-8ef9-0ec17caeab81</t>
   </si>
   <si>
     <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9955a9d1-8a1b-47de-8ef9-0ec17caeab81/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=87&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>St-87/2026-17 Prijedlog od 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.</t>
   </si>
   <si>
     <t>13.05.2026. 12:57:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9e0f4aa3-951b-47e7-a12e-3048b1b6ded5</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-87_2026-17-1 - Zahtjev za brisanje sa liste stečajnih upravitelja za TS Varaždin.pdf; Prilog St-87_2026-17-2 - Odgovor Zahtjev za brisanje sa liste stečajnih upravitelja za TS Varaždin.pdf; Prilog St-87_2026-17-3 - Snimka zaslona (83).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9e0f4aa3-951b-47e7-a12e-3048b1b6ded5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-87/2026-16 Podnesak od 08.05.2026.</t>
   </si>
   <si>
     <t>11.05.2026. 07:32:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1cd81d6-57eb-4283-9970-68e0bff309cd</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1cd81d6-57eb-4283-9970-68e0bff309cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-87/2026-15 Rješenje od 06.05.2026.</t>
   </si>
   <si>
     <t>06.05.2026. 13:37:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4457d965-0703-4dd2-b0b8-4c5ab5fb4f10</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4457d965-0703-4dd2-b0b8-4c5ab5fb4f10/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-87/2026-14 Prijedlog od 23.04.2026.</t>
   </si>
   <si>
     <t>27.04.2026. 08:31:21</t>
   </si>
@@ -224,51 +338,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -565,45 +679,381 @@
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>