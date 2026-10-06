--- v1 (2026-07-07)
+++ v2 (2026-10-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="120">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-87/2026</t>
   </si>
   <si>
+    <t>St-87/2026-37 Podnesak od 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.</t>
+  </si>
+  <si>
+    <t>EVB društvo s ograničenom odgovornošću za elektroinstalacije i ostale građevinske radove</t>
+  </si>
+  <si>
+    <t>Vidovečka ulica 16, 42000 Varaždin, Hrvatska</t>
+  </si>
+  <si>
+    <t>83092338846</t>
+  </si>
+  <si>
+    <t>EVB društvo s ograničenom odgovornošću za elektroinstalacije i ostale građevinske radove 83092338846</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:58:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b6151a-38e5-45ea-878a-153b325afe6b</t>
+  </si>
+  <si>
+    <t>Troškovnik.pdf P182P; Prilog St-87_2026-37-1 - Rješenje - određivanje nagrade stečajnom upravitelju (86).pdf; Prilog St-87_2026-37-2 - Rješenje - određivanje nagrade stečajnom upravitelju (87).pdf; Prilog St-87_2026-37-3 - Ugovor - knjigovodstveni poslovi (EVB d.o.o. u stečaju).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b6151a-38e5-45ea-878a-153b325afe6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-87/2026-36 Prijedlog od 21.09.2026.; Prilog od: 21.09.2026.; Prilog od: 21.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:58:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d49a7936-ec6e-45e9-84c8-b3f5d7e6dfdf</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-87_2026-36-1 - Putni nalog br. 55-2026.pdf; Prilog St-87_2026-36-2 - Rješenje - određivanje nagrade stečajnom upravitelju (85).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d49a7936-ec6e-45e9-84c8-b3f5d7e6dfdf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-87/2026-35 Zaključak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:34:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308b4937-0831-48eb-b008-6b8c6657eb5f</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/308b4937-0831-48eb-b008-6b8c6657eb5f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-87/2026-34 Rješenje od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 11:34:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af604a3a-9d6e-46ce-94c4-d99a2995318e</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af604a3a-9d6e-46ce-94c4-d99a2995318e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>St-87/2026-32 Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:57:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f51ac46-558a-4663-b94f-8cb27cb67ad7</t>
+  </si>
+  <si>
+    <t>Rješenje o zakazivanju ispitnog - izvještajnog ročišta.pdf O318O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f51ac46-558a-4663-b94f-8cb27cb67ad7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>St-87/2026-30 Podnesak od 01.07.2026.</t>
   </si>
   <si>
-    <t>EVB društvo s ograničenom odgovornošću za elektroinstalacije i ostale građevinske radove</t>
-[...10 lines deleted...]
-  <si>
     <t>01.07.2026. 11:10:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d733de4-e4d7-4e1e-84f1-01c05502cef2</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d733de4-e4d7-4e1e-84f1-01c05502cef2/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=87&amp;godina=2026</t>
   </si>
   <si>
     <t>St-87/2026-29 Prijedlog od 01.07.2026.</t>
   </si>
   <si>
     <t>01.07.2026. 11:10:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6632fb4-64d9-4c2e-b43d-db996c04eedc</t>
   </si>
   <si>
     <t>Prijedlog za obustavu postupka.pdf P104P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6632fb4-64d9-4c2e-b43d-db996c04eedc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-87/2026-28 Podnesak od 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.</t>
   </si>
   <si>
     <t>01.07.2026. 11:10:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0fbf3d2d-b4aa-4a48-a018-5d6ca33313d5</t>
   </si>
@@ -338,51 +413,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N21"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -715,345 +790,555 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L14" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="M14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="L16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>97</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
+        <v>50</v>
+      </c>
+      <c r="M17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>101</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" t="s">
+        <v>108</v>
+      </c>
+      <c r="M19" t="s">
+        <v>109</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>111</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>116</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
+        <v>118</v>
+      </c>
+      <c r="M21" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>