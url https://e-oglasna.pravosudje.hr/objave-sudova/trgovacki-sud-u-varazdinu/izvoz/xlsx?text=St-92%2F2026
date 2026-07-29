--- v0 (2026-06-12)
+++ v1 (2026-07-29)
@@ -6,132 +6,163 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Varaždinu</t>
   </si>
   <si>
     <t>St-92/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.
+St-92/2026-13</t>
+  </si>
+  <si>
+    <t>JAH jednostavno društvo s ograničenom odgovornošću  za graditeljstvo, trgovinu i usluge</t>
+  </si>
+  <si>
+    <t>Školska 24, 40329 Kotoriba, Hrvatska</t>
+  </si>
+  <si>
+    <t>02617930330</t>
+  </si>
+  <si>
+    <t>JAH jednostavno društvo s ograničenom odgovornošću  za graditeljstvo, trgovinu i usluge 02617930330</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:16:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7aa0e9a-2a95-48e3-a7ed-5f29577c3ce0</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7aa0e9a-2a95-48e3-a7ed-5f29577c3ce0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zapisnik od 01.07.2026.; Prilog od: 01.07.2026.</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:16:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/537590c3-1327-4f2d-bbf1-0dfac9e1aa19</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 01.07.2026.docx; Prilog St-92_2026-12-1 - Potvrda Financijske agencije.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/537590c3-1327-4f2d-bbf1-0dfac9e1aa19/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 05.05.2026.
 St-92/2026-11</t>
   </si>
   <si>
-    <t>JAH jednostavno društvo s ograničenom odgovornošću  za graditeljstvo, trgovinu i usluge</t>
-[...10 lines deleted...]
-  <si>
     <t>05.05.2026. 13:03:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6f559ba-8067-4bdd-b7df-692f18c30afd</t>
   </si>
   <si>
     <t>Rješenje o određivanju ročišta.pdf O1000000063O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6f559ba-8067-4bdd-b7df-692f18c30afd/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5152&amp;upisnik=St&amp;predmet=92&amp;godina=2026</t>
   </si>
   <si>
     <t>Zapisnik od 05.05.2026.</t>
   </si>
   <si>
     <t>05.05.2026. 13:03:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/063ddff4-0b5b-40a7-a56b-7af005ad7a25</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 05.05.2026.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/063ddff4-0b5b-40a7-a56b-7af005ad7a25/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak dužnika od 30.04.2026.; 
 Podnesak dužnika od 30.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 10:22:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42309f78-d78f-4607-8366-3d46188ab419</t>
@@ -213,51 +244,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -515,42 +546,126 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>