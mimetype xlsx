--- v0 (2026-05-01)
+++ v1 (2026-06-30)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="97">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
+  </si>
+  <si>
+    <t>St-158/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
+  </si>
+  <si>
+    <t>Ulica Grgura Ninskog 1, 22211 Vodice, Hrvatska</t>
+  </si>
+  <si>
+    <t>94858559872</t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam 94858559872</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:54:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-158_2026-109-1 - 00001 Podnesak OS ŠI Ovr-279-2020-1 od 26.05.2020. - Prijedlog za ovrhu.pdf; Prilog St-158_2026-109-2 - 00001 Podnesak OS ŠI Ovr-337-2021-1 od 18.05.2021. - Prijedlog za ovrhu.pdf; Prilog St-158_2026-109-3 - 00028 Odluka OS ŠI Ovr-336-2021-28 od 15.04.2024. - Rješenje - o ovrsi.pdf; Prilog St-158_2026-109-4 - 00025 Odluka OS ŠI Ovr-337-2021-25 od 27.06.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-5 - 00021 Prilog OS ŠI Ovr-336-2021-21-23 od 20.10.2022. - Prijedlog i rješenje o ovrsi s prilozima.pdf; Prilog St-158_2026-109-6 - 00034 Odluka OS ŠI Ovr-279-2020-34 od 05.04.2024. - Rješenje - o ovrsi.pdf; Prilog St-158_2026-109-7 - 00042 Odluka OS ŠI Ovr-336-2021-42 od 15.07.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-8 - 00021 Prilog OS ŠI Ovr-337-2021-21-1 od 10.05.2024. - 2024_04_16_2_3 Vodice NLBI-  Ovr-337-21.pdf; Prilog St-158_2026-109-9 - 00030 Prilog OS ŠI Ovr-336-2021-30-1 od 09.05.2024. - Procjena vrijednosti   Vodice NLBI- Ovr-336-20.pdf; Prilog St-158_2026-109-10 - 00024 Prilog OS ŠI Ovr-279-2020-24-7 od 07.12.2021. - Sporazum OU-686-06.pdf; Prilog St-158_2026-109-11 - 00037 Prilog OS ŠI Ovr-279-2020-37-1 od 09.05.2024. - Procjena vrijednosti HV NLBI- Ovr- 279-20.pdf; Prilog St-158_2026-109-12 - 00024 Prilog OS ŠI Ovr-279-2020-24-6 od 07.12.2021. - Sporazum OU-685-06.pdf; Prilog St-158_2026-109-13 - 00022Z~1.doc; Prilog St-158_2026-109-14 - 00033Z~1.doc; Prilog St-158_2026-109-15 - ZK-88-KO-VODICE.pdf; Prilog St-158_2026-109-16 - ZK-2821-KO-VODICE.pdf; Prilog St-158_2026-109-17 - ZK-23321-KO-VODICE.pdf; Prilog St-158_2026-109-18 - ZK-2939-KO-VODICE.pdf; Prilog St-158_2026-109-19 - ZK-23456-KO-VODICE.pdf; Prilog St-158_2026-109-20 - ZK-23453-KO-VODICE.pdf; Prilog St-158_2026-109-21 - ZK-23461-KO-VODICE.pdf; Prilog St-158_2026-109-22 - ZK-23458-KO-VODICE.pdf; Prilog St-158_2026-109-23 - ZK-23464-KO-VODICE.pdf; Prilog St-158_2026-109-24 - ZK-23465-KO-VODICE.pdf; Prilog St-158_2026-109-25 - ZK-23467-KO-VODICE.pdf; Prilog St-158_2026-109-26 - ZK-23471-KO-VODICE.pdf; Prilog St-158_2026-109-27 - ZK-23468-KO-VODICE.pdf; Prilog St-158_2026-109-28 - ZK-23472-KO-VODICE.pdf; Prilog St-158_2026-109-29 - ZK-23344-KO-VODICE.pdf; Prilog St-158_2026-109-30 - Aktivni-izvadak-MBS-130127595-53FB951F925CF583E063CB1214ACF48B.pdf; Prilog St-158_2026-109-31 - Podnesak TS ZG P-611-2025-7 od 03.04.2025. - Odgovor na tužbu.pdf; Prilog St-158_2026-109-32 - ZK-10226-VODICE.pdf; Prilog St-158_2026-109-33 - 00041 Odluka OS ŠI Ovr-279-2020-41 od 27.06.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-34 - ZK-63-VODICE.pdf; Prilog St-158_2026-109-35 - ZK-23455-VODICE.pdf; Prilog St-158_2026-109-36 - 00002 Odluka OS ŠI Ovr-337-2021-2 od 08.06.2021. - Rješenje - o ovrsi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=158&amp;godina=2026</t>
   </si>
   <si>
     <t>St-169/2023</t>
   </si>
   <si>
     <t>Rješenje od 30.07.2025.; Prijedlog od 25.07.2025.; Prilog od: 25.07.2025.; Prilog od: 25.07.2025.; Prilog od: 25.07.2025.; Prijedlog od 25.07.2025.; Podnesak od 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; Prilog od: 07.01.2025.; P</t>
   </si>
   <si>
     <t>SINAPI d.o.o. za poslovanje nekretninama i trgovinu</t>
   </si>
   <si>
     <t>Dugoreška ulica 12, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>68261306658</t>
   </si>
   <si>
     <t>SINAPI d.o.o. za poslovanje nekretninama i trgovinu 68261306658</t>
   </si>
   <si>
     <t>30.07.2025. 14:10:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc27cf0f-332a-486f-bc08-579e3ab580e8</t>
   </si>
@@ -311,51 +344,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -579,116 +612,158 @@
       <c r="I6" t="s">
         <v>66</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>67</v>
       </c>
       <c r="L6" t="s">
         <v>68</v>
       </c>
       <c r="M6" t="s">
         <v>69</v>
       </c>
       <c r="N6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="D7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G7" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H7" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I7" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L7" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M7" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N7" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" t="s">
+        <v>82</v>
+      </c>
+      <c r="E8" t="s">
+        <v>73</v>
+      </c>
+      <c r="F8" t="s">
+        <v>74</v>
+      </c>
+      <c r="G8" t="s">
+        <v>75</v>
+      </c>
+      <c r="H8" t="s">
         <v>76</v>
       </c>
-      <c r="D8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L8" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M8" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="N8"/>
+        <v>86</v>
+      </c>
+      <c r="N8" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>87</v>
+      </c>
+      <c r="D9" t="s">
+        <v>88</v>
+      </c>
+      <c r="E9" t="s">
+        <v>89</v>
+      </c>
+      <c r="F9" t="s">
+        <v>90</v>
+      </c>
+      <c r="G9" t="s">
+        <v>91</v>
+      </c>
+      <c r="H9" t="s">
+        <v>92</v>
+      </c>
+      <c r="I9" t="s">
+        <v>93</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>94</v>
+      </c>
+      <c r="L9" t="s">
+        <v>95</v>
+      </c>
+      <c r="M9" t="s">
+        <v>96</v>
+      </c>
+      <c r="N9"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>