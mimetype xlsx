--- v1 (2026-06-30)
+++ v2 (2026-09-03)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="130" uniqueCount="108">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
+  </si>
+  <si>
+    <t>St-16/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2026.; Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>PLEH TEAM d.o.o.</t>
+  </si>
+  <si>
+    <t>Ul. Marka Pola 8, 23233 Privlaka, Hrvatska</t>
+  </si>
+  <si>
+    <t>15847715211</t>
+  </si>
+  <si>
+    <t>PLEH TEAM d.o.o. 15847715211</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:13:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836454d5-94ea-4ea4-bfed-44db0ed565dd</t>
+  </si>
+  <si>
+    <t>Prilog St-16_2023-66-1 - Iznosi tražbina i troškova postupka na dan 24.07.2026. u 09_48 sati.pdf; Podnesak.pdf P75P; Prilog St-16_2023-68-1 - Ugovor knjigovodstvo.pdf; Prilog St-16_2023-68-2 - Porezna kartica .pdf; Prilog St-16_2023-68-3 - 24 - 02 Izvod 14.02.2024. .pdf; Prilog St-16_2023-68-4 - 24 - 03. Izvod_1101406541_3_2024.pdf; Prilog St-16_2023-68-5 - 25 - 01.   Izvod_1101406541_1_2025.pdf; Prilog St-16_2023-68-6 - 25 - 02   Izvod_1101406541_2_2025.pdf; Prilog St-16_2023-68-7 - 24 - 01. Izvod_1101406541_1_2024.pdf; Prilog St-16_2023-68-8 - 25 - 05.  Izvod_1101406541_5_2025.pdf; Prilog St-16_2023-68-9 - 25 - 06.  Izvod_1101406541_6_2025.pdf; Prilog St-16_2023-68-10 - 26 - 01.    Izvod_1101406541_1_2026.pdf; Prilog St-16_2023-68-11 - 26 - 05.    Izvod_1101406541_5_2026.pdf; Prilog St-16_2023-68-12 - 26 - 08     Izvod_1101406541_8_2026.pdf; Prilog St-16_2023-68-13 - 26 - 09.    Izvod_1101406541_9_2026.pdf; Prilog St-16_2023-68-14 - 26 - 11.    Izvod_1101406541_11_2026.pdf; Prilog St-16_2023-68-15 - 26 - 13.   Izvod_1101406541_13_2026.pdf; Prilog St-16_2023-68-16 - 26 - 03.  . Izvod_1101406541_3_2026.pdf; Prilog St-16_2023-68-17 - 25 - 03.  Izvod_1101406541_3_2025.pdf; Prilog St-16_2023-68-18 - 23 - 02. Izvod 14.12.2023 .pdf; Prilog St-16_2023-68-19 - 24 - 06. Izvod 15.04.2024..pdf; Prilog St-16_2023-68-20 - 830-1-1-2026 PLEH TEAM d.o.o. u stečaju.pdf; Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O; Prilog St-16_2023-66-2 - Ispitani Završni račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836454d5-94ea-4ea4-bfed-44db0ed565dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=16&amp;godina=2023</t>
   </si>
   <si>
     <t>St-158/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog </t>
   </si>
   <si>
     <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
   </si>
   <si>
     <t>Ulica Grgura Ninskog 1, 22211 Vodice, Hrvatska</t>
   </si>
   <si>
     <t>94858559872</t>
   </si>
   <si>
     <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam 94858559872</t>
   </si>
   <si>
     <t>12.06.2026. 14:54:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c</t>
   </si>
@@ -344,51 +377,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -654,116 +687,158 @@
       <c r="I7" t="s">
         <v>77</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>78</v>
       </c>
       <c r="L7" t="s">
         <v>79</v>
       </c>
       <c r="M7" t="s">
         <v>80</v>
       </c>
       <c r="N7" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="D8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E8" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="F8" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="G8" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="H8" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="I8" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L8" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M8" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="N8" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>82</v>
+      </c>
+      <c r="D9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E9" t="s">
+        <v>84</v>
+      </c>
+      <c r="F9" t="s">
+        <v>85</v>
+      </c>
+      <c r="G9" t="s">
+        <v>86</v>
+      </c>
+      <c r="H9" t="s">
         <v>87</v>
       </c>
-      <c r="D9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M9" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="N9"/>
+        <v>97</v>
+      </c>
+      <c r="N9" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>98</v>
+      </c>
+      <c r="D10" t="s">
+        <v>99</v>
+      </c>
+      <c r="E10" t="s">
+        <v>100</v>
+      </c>
+      <c r="F10" t="s">
+        <v>101</v>
+      </c>
+      <c r="G10" t="s">
+        <v>102</v>
+      </c>
+      <c r="H10" t="s">
+        <v>103</v>
+      </c>
+      <c r="I10" t="s">
+        <v>104</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>105</v>
+      </c>
+      <c r="L10" t="s">
+        <v>106</v>
+      </c>
+      <c r="M10" t="s">
+        <v>107</v>
+      </c>
+      <c r="N10"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>