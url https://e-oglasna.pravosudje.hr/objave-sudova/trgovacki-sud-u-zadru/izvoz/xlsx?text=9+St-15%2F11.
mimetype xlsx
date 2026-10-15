--- v0 (2026-08-20)
+++ v1 (2026-10-15)
@@ -6,98 +6,197 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1257" uniqueCount="872">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1296" uniqueCount="905">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
+  </si>
+  <si>
+    <t>St-398/2019</t>
+  </si>
+  <si>
+    <t>Zaključak od 29.09.2026.; Podnesak od 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.; Prilog od: 15.09.2026.</t>
+  </si>
+  <si>
+    <t>TORNADO GRUPA  d.o.o.</t>
+  </si>
+  <si>
+    <t>Mirkovi 14, 23205 Bibinje, Hrvatska</t>
+  </si>
+  <si>
+    <t>40036856017</t>
+  </si>
+  <si>
+    <t>TORNADO GRUPA  d.o.o. 40036856017</t>
+  </si>
+  <si>
+    <t>29.09.2026. 15:11:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29cf956-a069-4772-9b70-02aaa1674941</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-398_2019-128-1 - Izvadak FINA.pdf; Prilog St-398_2019-128-2 - Potvrda CVH.pdf; Prilog St-398_2019-128-3 - Promet računa TORNADO GRUPA.pdf; Prilog St-398_2019-128-4 - PN-17-2025 VILIČAR.pdf; Prilog St-398_2019-128-5 - Račun  FORD FIESTA.pdf; Prilog St-398_2019-128-6 - Račun  IVECO DAILY.pdf; Prilog St-398_2019-128-7 - Putni nalozi - opći troškovi.pdf; Prilog St-398_2019-128-8 - Račun CVH.pdf; Prilog St-398_2019-128-9 - Promet 21-05 do 15-09 2026.pdf; Prilog St-398_2019-128-10 - Rn 1_P1.pdf; Prilog St-398_2019-128-11 - Rn 2_P1.pdf; Prilog St-398_2019-128-12 - Račun BAKRICA 2023-24.pdf; Prilog St-398_2019-128-13 - Račun BAKRICA 2025-26.pdf; Prilog St-398_2019-128-14 - Poštanski i uredski troškovi.pdf; Prilog St-398_2019-128-15 - Izvodi - unovčenje.pdf; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29cf956-a069-4772-9b70-02aaa1674941/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=398&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>St-218/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.; Podnesak od 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.</t>
+  </si>
+  <si>
+    <t>B.G. GRADNJA d.o.o.</t>
+  </si>
+  <si>
+    <t>Put Pudarice 9 A, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>36901637360</t>
+  </si>
+  <si>
+    <t>B.G. GRADNJA d.o.o. 36901637360</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:44:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bab8f4-ced7-4e91-955f-e759112efd99</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-218_2026-15-1 - B.G. Gradnja prilozi.pdf; Prilog St-218_2026-15-2 - BG GRADNJA Hzmo.pdf; Prilog St-218_2026-15-3 - DUGOTRAJNA IMOVINA 31.12.2025.pdf; Prilog St-218_2026-15-4 - PREDUJMOVI.pdf; Prilog St-218_2026-15-5 - ZALIHE SIROVINA I MATERIJALA.pdf; Prilog St-218_2026-15-6 - Obrazac PDV 1-3.pdf; Prilog St-218_2026-15-7 - Kartice kupaca 31.03.2026.pdf; Prilog St-218_2026-15-8 - KNJIGA IRA 1-3.pdf; Prilog St-218_2026-15-9 - bruto bilanca 01.01.2026-31.03.2026.pdf; Prilog St-218_2026-15-10 - Brutto bilanca.pdf; Prilog St-218_2026-15-11 - (e) Racun 1.pdf; Prilog St-218_2026-15-12 - Kartice dobavljaca 31.03.2026.pdf; Prilog St-218_2026-15-13 - KNJIGA URA 1-3.pdf; Prilog St-218_2026-15-14 - SITNI INVENTAR.pdf; Prilog St-218_2026-15-15 - Racun G 1.pdf; Prilog St-218_2026-15-16 - OBVEZE-dobavljači 31.12.2025.pdf; Prilog St-218_2026-15-17 - POTRAŽIVANJA -kupci 31.12.2025.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bab8f4-ced7-4e91-955f-e759112efd99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-16/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2026.; Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>PLEH TEAM d.o.o.</t>
+  </si>
+  <si>
+    <t>Ul. Marka Pola 8, 23233 Privlaka, Hrvatska</t>
+  </si>
+  <si>
+    <t>15847715211</t>
+  </si>
+  <si>
+    <t>PLEH TEAM d.o.o. 15847715211</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:13:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836454d5-94ea-4ea4-bfed-44db0ed565dd</t>
+  </si>
+  <si>
+    <t>Prilog St-16_2023-66-1 - Iznosi tražbina i troškova postupka na dan 24.07.2026. u 09_48 sati.pdf; Podnesak.pdf P75P; Prilog St-16_2023-68-1 - Ugovor knjigovodstvo.pdf; Prilog St-16_2023-68-2 - Porezna kartica .pdf; Prilog St-16_2023-68-3 - 24 - 02 Izvod 14.02.2024. .pdf; Prilog St-16_2023-68-4 - 24 - 03. Izvod_1101406541_3_2024.pdf; Prilog St-16_2023-68-5 - 25 - 01.   Izvod_1101406541_1_2025.pdf; Prilog St-16_2023-68-6 - 25 - 02   Izvod_1101406541_2_2025.pdf; Prilog St-16_2023-68-7 - 24 - 01. Izvod_1101406541_1_2024.pdf; Prilog St-16_2023-68-8 - 25 - 05.  Izvod_1101406541_5_2025.pdf; Prilog St-16_2023-68-9 - 25 - 06.  Izvod_1101406541_6_2025.pdf; Prilog St-16_2023-68-10 - 26 - 01.    Izvod_1101406541_1_2026.pdf; Prilog St-16_2023-68-11 - 26 - 05.    Izvod_1101406541_5_2026.pdf; Prilog St-16_2023-68-12 - 26 - 08     Izvod_1101406541_8_2026.pdf; Prilog St-16_2023-68-13 - 26 - 09.    Izvod_1101406541_9_2026.pdf; Prilog St-16_2023-68-14 - 26 - 11.    Izvod_1101406541_11_2026.pdf; Prilog St-16_2023-68-15 - 26 - 13.   Izvod_1101406541_13_2026.pdf; Prilog St-16_2023-68-16 - 26 - 03.  . Izvod_1101406541_3_2026.pdf; Prilog St-16_2023-68-17 - 25 - 03.  Izvod_1101406541_3_2025.pdf; Prilog St-16_2023-68-18 - 23 - 02. Izvod 14.12.2023 .pdf; Prilog St-16_2023-68-19 - 24 - 06. Izvod 15.04.2024..pdf; Prilog St-16_2023-68-20 - 830-1-1-2026 PLEH TEAM d.o.o. u stečaju.pdf; Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O; Prilog St-16_2023-66-2 - Ispitani Završni račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836454d5-94ea-4ea4-bfed-44db0ed565dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=16&amp;godina=2023</t>
   </si>
   <si>
     <t>St-893/2016</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog </t>
   </si>
   <si>
     <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo</t>
   </si>
   <si>
     <t>Zagrebačka 9, 23440 Gračac, Hrvatska</t>
   </si>
   <si>
     <t>44864755840</t>
   </si>
   <si>
     <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo 44864755840</t>
   </si>
   <si>
     <t>30.07.2026. 14:28:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf0e2d81-12af-4916-a3c9-75acff838cb3</t>
   </si>
@@ -2669,51 +2768,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N97"/>
+  <dimension ref="A1:N100"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2769,1082 +2868,1082 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I5" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="M5" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="L6" t="s">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="M6" t="s">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="L7" t="s">
-        <v>33</v>
+        <v>66</v>
       </c>
       <c r="M7" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>37</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>49</v>
       </c>
       <c r="D9" t="s">
         <v>50</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" t="s">
         <v>53</v>
       </c>
       <c r="H9" t="s">
         <v>54</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="L9" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="M9" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="E10" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="G10" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="L10" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="N10" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>72</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>73</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="G11" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="I11" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L11" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="D12" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E12" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="F12" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="G12" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="H12" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="I12" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L12" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M12" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="N12" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>71</v>
+        <v>93</v>
       </c>
       <c r="D13" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="E13" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
       <c r="F13" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="G13" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="H13" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="I13" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="L13" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="M13" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="N13" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="D14" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="E14" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F14" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="G14" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="I14" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="L14" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="M14" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="D15" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="E15" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-      <c r="G15"/>
+        <v>106</v>
+      </c>
+      <c r="F15" t="s">
+        <v>107</v>
+      </c>
+      <c r="G15" t="s">
+        <v>108</v>
+      </c>
       <c r="H15" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="I15" t="s">
-        <v>101</v>
+        <v>116</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="L15" t="s">
-        <v>103</v>
+        <v>118</v>
       </c>
       <c r="M15" t="s">
-        <v>104</v>
+        <v>119</v>
       </c>
       <c r="N15" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>104</v>
+      </c>
+      <c r="D16" t="s">
+        <v>120</v>
+      </c>
+      <c r="E16" t="s">
         <v>106</v>
       </c>
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>107</v>
       </c>
-      <c r="E16" t="s">
+      <c r="G16" t="s">
         <v>108</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>109</v>
       </c>
-      <c r="G16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I16" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="L16" t="s">
+        <v>123</v>
+      </c>
+      <c r="M16" t="s">
+        <v>124</v>
+      </c>
+      <c r="N16" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>71</v>
+        <v>104</v>
       </c>
       <c r="D17" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="E17" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F17" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="G17" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="H17" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="I17" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="L17" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="M17" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="N17" t="s">
-        <v>81</v>
+        <v>114</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="D18" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="E18" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>100</v>
+        <v>133</v>
       </c>
       <c r="I18" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="L18" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="M18" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
       <c r="N18" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>127</v>
+        <v>139</v>
       </c>
       <c r="D19" t="s">
-        <v>128</v>
+        <v>140</v>
       </c>
       <c r="E19" t="s">
-        <v>129</v>
+        <v>141</v>
       </c>
       <c r="F19" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="G19" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="H19" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="I19" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="L19" t="s">
-        <v>135</v>
+        <v>147</v>
       </c>
       <c r="M19" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="N19" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>138</v>
+        <v>104</v>
       </c>
       <c r="D20" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
       <c r="E20" t="s">
-        <v>140</v>
+        <v>106</v>
       </c>
       <c r="F20" t="s">
-        <v>141</v>
+        <v>107</v>
       </c>
       <c r="G20" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="H20" t="s">
-        <v>143</v>
+        <v>109</v>
       </c>
       <c r="I20" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="L20" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="M20" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="N20" t="s">
-        <v>148</v>
+        <v>114</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c r="D21" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>54</v>
+        <v>133</v>
       </c>
       <c r="I21" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="L21" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="M21" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="N21" t="s">
-        <v>59</v>
+        <v>138</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>160</v>
       </c>
       <c r="D22" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="E22" t="s">
-        <v>62</v>
+        <v>162</v>
       </c>
       <c r="F22" t="s">
-        <v>63</v>
+        <v>163</v>
       </c>
       <c r="G22" t="s">
-        <v>64</v>
+        <v>164</v>
       </c>
       <c r="H22" t="s">
-        <v>65</v>
+        <v>165</v>
       </c>
       <c r="I22" t="s">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="L22" t="s">
-        <v>157</v>
+        <v>168</v>
       </c>
       <c r="M22" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="N22" t="s">
-        <v>70</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
       <c r="D23" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="E23" t="s">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="F23" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="G23" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
       <c r="H23" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="I23" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="L23" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="M23" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="N23" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="E24" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="F24" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="G24" t="s">
-        <v>64</v>
+        <v>86</v>
       </c>
       <c r="H24" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="I24" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="L24" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="M24" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="N24" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>175</v>
+        <v>93</v>
       </c>
       <c r="D25" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="E25" t="s">
-        <v>177</v>
+        <v>95</v>
       </c>
       <c r="F25" t="s">
-        <v>178</v>
+        <v>96</v>
       </c>
       <c r="G25" t="s">
-        <v>179</v>
+        <v>97</v>
       </c>
       <c r="H25" t="s">
-        <v>180</v>
+        <v>98</v>
       </c>
       <c r="I25" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="L25" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="M25" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="N25" t="s">
-        <v>185</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="D26" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="E26" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="F26" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="G26" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="H26" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="I26" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="L26" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="M26" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="N26" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>197</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="E27" t="s">
-        <v>199</v>
+        <v>95</v>
       </c>
       <c r="F27" t="s">
-        <v>200</v>
+        <v>96</v>
       </c>
       <c r="G27" t="s">
-        <v>201</v>
+        <v>97</v>
       </c>
       <c r="H27" t="s">
-        <v>202</v>
+        <v>98</v>
       </c>
       <c r="I27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="L27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M27" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N27" t="s">
-        <v>207</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>208</v>
       </c>
       <c r="D28" t="s">
         <v>209</v>
       </c>
       <c r="E28" t="s">
         <v>210</v>
       </c>
       <c r="F28" t="s">
         <v>211</v>
       </c>
       <c r="G28" t="s">
         <v>212</v>
       </c>
       <c r="H28" t="s">
@@ -4399,208 +4498,208 @@
       <c r="I41" t="s">
         <v>357</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
         <v>358</v>
       </c>
       <c r="L41" t="s">
         <v>359</v>
       </c>
       <c r="M41" t="s">
         <v>360</v>
       </c>
       <c r="N41" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>318</v>
+        <v>362</v>
       </c>
       <c r="D42" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="E42" t="s">
-        <v>320</v>
+        <v>364</v>
       </c>
       <c r="F42" t="s">
-        <v>321</v>
+        <v>365</v>
       </c>
       <c r="G42" t="s">
-        <v>322</v>
+        <v>366</v>
       </c>
       <c r="H42" t="s">
-        <v>323</v>
+        <v>367</v>
       </c>
       <c r="I42" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="L42" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="M42" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="N42" t="s">
-        <v>328</v>
+        <v>372</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="D43" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="E43" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="F43" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="G43" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="H43" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="I43" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="L43" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="M43" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="N43" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="D44" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="E44" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="F44" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="G44" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="H44" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="I44" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="L44" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="M44" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="N44" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>389</v>
+        <v>351</v>
       </c>
       <c r="D45" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E45" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="F45" t="s">
-        <v>392</v>
+        <v>354</v>
       </c>
       <c r="G45" t="s">
-        <v>393</v>
+        <v>355</v>
       </c>
       <c r="H45" t="s">
-        <v>394</v>
+        <v>356</v>
       </c>
       <c r="I45" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="L45" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="M45" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="N45" t="s">
-        <v>399</v>
+        <v>361</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>400</v>
       </c>
       <c r="D46" t="s">
         <v>401</v>
       </c>
       <c r="E46" t="s">
         <v>402</v>
       </c>
       <c r="F46" t="s">
         <v>403</v>
       </c>
       <c r="G46" t="s">
         <v>404</v>
       </c>
       <c r="H46" t="s">
@@ -4987,780 +5086,780 @@
       <c r="I55" t="s">
         <v>505</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
         <v>506</v>
       </c>
       <c r="L55" t="s">
         <v>507</v>
       </c>
       <c r="M55" t="s">
         <v>508</v>
       </c>
       <c r="N55" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>340</v>
+        <v>510</v>
       </c>
       <c r="D56" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="E56" t="s">
-        <v>342</v>
+        <v>512</v>
       </c>
       <c r="F56" t="s">
-        <v>343</v>
+        <v>513</v>
       </c>
       <c r="G56" t="s">
-        <v>344</v>
+        <v>514</v>
       </c>
       <c r="H56" t="s">
-        <v>345</v>
+        <v>515</v>
       </c>
       <c r="I56" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="L56" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="M56" t="s">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="N56" t="s">
-        <v>350</v>
+        <v>520</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>389</v>
+        <v>521</v>
       </c>
       <c r="D57" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="E57" t="s">
-        <v>391</v>
+        <v>523</v>
       </c>
       <c r="F57" t="s">
-        <v>392</v>
+        <v>524</v>
       </c>
       <c r="G57" t="s">
-        <v>393</v>
+        <v>525</v>
       </c>
       <c r="H57" t="s">
-        <v>394</v>
+        <v>526</v>
       </c>
       <c r="I57" t="s">
-        <v>516</v>
+        <v>527</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>517</v>
+        <v>528</v>
       </c>
       <c r="L57" t="s">
-        <v>518</v>
+        <v>529</v>
       </c>
       <c r="M57" t="s">
-        <v>519</v>
+        <v>530</v>
       </c>
       <c r="N57" t="s">
-        <v>399</v>
+        <v>531</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>520</v>
+        <v>532</v>
       </c>
       <c r="D58" t="s">
-        <v>521</v>
+        <v>533</v>
       </c>
       <c r="E58" t="s">
-        <v>73</v>
+        <v>534</v>
       </c>
       <c r="F58" t="s">
-        <v>74</v>
+        <v>535</v>
       </c>
       <c r="G58" t="s">
-        <v>75</v>
+        <v>536</v>
       </c>
       <c r="H58" t="s">
-        <v>76</v>
+        <v>537</v>
       </c>
       <c r="I58" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="L58" t="s">
-        <v>524</v>
+        <v>540</v>
       </c>
       <c r="M58" t="s">
-        <v>525</v>
+        <v>541</v>
       </c>
       <c r="N58" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>527</v>
+        <v>373</v>
       </c>
       <c r="D59" t="s">
-        <v>528</v>
+        <v>543</v>
       </c>
       <c r="E59" t="s">
-        <v>529</v>
+        <v>375</v>
       </c>
       <c r="F59" t="s">
-        <v>530</v>
+        <v>376</v>
       </c>
       <c r="G59" t="s">
-        <v>531</v>
+        <v>377</v>
       </c>
       <c r="H59" t="s">
-        <v>532</v>
+        <v>378</v>
       </c>
       <c r="I59" t="s">
-        <v>533</v>
+        <v>544</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>534</v>
+        <v>545</v>
       </c>
       <c r="L59" t="s">
-        <v>535</v>
+        <v>546</v>
       </c>
       <c r="M59" t="s">
-        <v>536</v>
+        <v>547</v>
       </c>
       <c r="N59" t="s">
-        <v>537</v>
+        <v>383</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>520</v>
+        <v>422</v>
       </c>
       <c r="D60" t="s">
-        <v>538</v>
+        <v>548</v>
       </c>
       <c r="E60" t="s">
-        <v>73</v>
+        <v>424</v>
       </c>
       <c r="F60" t="s">
-        <v>74</v>
+        <v>425</v>
       </c>
       <c r="G60" t="s">
-        <v>75</v>
+        <v>426</v>
       </c>
       <c r="H60" t="s">
-        <v>76</v>
+        <v>427</v>
       </c>
       <c r="I60" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="L60" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
       <c r="M60" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="N60" t="s">
-        <v>526</v>
+        <v>432</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="D61" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
       <c r="E61" t="s">
-        <v>545</v>
+        <v>106</v>
       </c>
       <c r="F61" t="s">
-        <v>546</v>
+        <v>107</v>
       </c>
       <c r="G61" t="s">
-        <v>547</v>
+        <v>108</v>
       </c>
       <c r="H61" t="s">
-        <v>548</v>
+        <v>109</v>
       </c>
       <c r="I61" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="L61" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="M61" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="N61" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="D62" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="E62" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="F62" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="G62" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="H62" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="I62" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="L62" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="M62" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="N62" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>520</v>
+        <v>553</v>
       </c>
       <c r="D63" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="E63" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F63" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="G63" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="H63" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="I63" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="L63" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="M63" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="N63" t="s">
-        <v>526</v>
+        <v>559</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>520</v>
+        <v>576</v>
       </c>
       <c r="D64" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="E64" t="s">
-        <v>73</v>
+        <v>578</v>
       </c>
       <c r="F64" t="s">
-        <v>74</v>
+        <v>579</v>
       </c>
       <c r="G64" t="s">
-        <v>75</v>
+        <v>580</v>
       </c>
       <c r="H64" t="s">
-        <v>76</v>
+        <v>581</v>
       </c>
       <c r="I64" t="s">
-        <v>571</v>
+        <v>582</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="L64" t="s">
-        <v>573</v>
+        <v>584</v>
       </c>
       <c r="M64" t="s">
-        <v>574</v>
+        <v>585</v>
       </c>
       <c r="N64" t="s">
-        <v>526</v>
+        <v>586</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>520</v>
+        <v>587</v>
       </c>
       <c r="D65" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="E65" t="s">
-        <v>73</v>
+        <v>589</v>
       </c>
       <c r="F65" t="s">
-        <v>74</v>
+        <v>590</v>
       </c>
       <c r="G65" t="s">
-        <v>75</v>
+        <v>591</v>
       </c>
       <c r="H65" t="s">
-        <v>76</v>
+        <v>592</v>
       </c>
       <c r="I65" t="s">
-        <v>576</v>
+        <v>593</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>577</v>
+        <v>594</v>
       </c>
       <c r="L65" t="s">
-        <v>578</v>
+        <v>595</v>
       </c>
       <c r="M65" t="s">
-        <v>579</v>
+        <v>596</v>
       </c>
       <c r="N65" t="s">
-        <v>526</v>
+        <v>597</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>520</v>
+        <v>553</v>
       </c>
       <c r="D66" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="E66" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F66" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="G66" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="H66" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="I66" t="s">
-        <v>581</v>
+        <v>599</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>582</v>
+        <v>600</v>
       </c>
       <c r="L66" t="s">
-        <v>583</v>
+        <v>601</v>
       </c>
       <c r="M66" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
       <c r="N66" t="s">
-        <v>526</v>
+        <v>559</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>520</v>
+        <v>553</v>
       </c>
       <c r="D67" t="s">
-        <v>580</v>
+        <v>603</v>
       </c>
       <c r="E67" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F67" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="G67" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="H67" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="I67" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
       <c r="L67" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
       <c r="M67" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
       <c r="N67" t="s">
-        <v>526</v>
+        <v>559</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>588</v>
+        <v>553</v>
       </c>
       <c r="D68" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
       <c r="E68" t="s">
-        <v>590</v>
+        <v>106</v>
       </c>
       <c r="F68" t="s">
-        <v>591</v>
+        <v>107</v>
       </c>
       <c r="G68" t="s">
-        <v>592</v>
+        <v>108</v>
       </c>
       <c r="H68" t="s">
-        <v>593</v>
+        <v>109</v>
       </c>
       <c r="I68" t="s">
-        <v>594</v>
+        <v>609</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>595</v>
+        <v>610</v>
       </c>
       <c r="L68" t="s">
-        <v>596</v>
+        <v>611</v>
       </c>
       <c r="M68" t="s">
-        <v>597</v>
+        <v>612</v>
       </c>
       <c r="N68" t="s">
-        <v>598</v>
+        <v>559</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>520</v>
+        <v>553</v>
       </c>
       <c r="D69" t="s">
-        <v>599</v>
+        <v>613</v>
       </c>
       <c r="E69" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F69" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="G69" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="H69" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="I69" t="s">
-        <v>600</v>
+        <v>614</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>601</v>
+        <v>615</v>
       </c>
       <c r="L69" t="s">
-        <v>602</v>
+        <v>616</v>
       </c>
       <c r="M69" t="s">
-        <v>603</v>
+        <v>617</v>
       </c>
       <c r="N69" t="s">
-        <v>526</v>
+        <v>559</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>604</v>
+        <v>553</v>
       </c>
       <c r="D70" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
       <c r="E70" t="s">
-        <v>73</v>
+        <v>106</v>
       </c>
       <c r="F70" t="s">
-        <v>74</v>
+        <v>107</v>
       </c>
       <c r="G70" t="s">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="H70" t="s">
-        <v>76</v>
+        <v>109</v>
       </c>
       <c r="I70" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="L70" t="s">
-        <v>608</v>
+        <v>616</v>
       </c>
       <c r="M70" t="s">
-        <v>609</v>
+        <v>620</v>
       </c>
       <c r="N70" t="s">
-        <v>610</v>
+        <v>559</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
       <c r="D71" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="E71" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
       <c r="F71" t="s">
-        <v>614</v>
+        <v>624</v>
       </c>
       <c r="G71" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="H71" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="I71" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="L71" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="M71" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="N71" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>622</v>
+        <v>553</v>
       </c>
       <c r="D72" t="s">
-        <v>623</v>
+        <v>632</v>
       </c>
       <c r="E72" t="s">
-        <v>624</v>
+        <v>106</v>
       </c>
       <c r="F72" t="s">
-        <v>625</v>
+        <v>107</v>
       </c>
       <c r="G72" t="s">
-        <v>626</v>
+        <v>108</v>
       </c>
       <c r="H72" t="s">
-        <v>627</v>
+        <v>109</v>
       </c>
       <c r="I72" t="s">
-        <v>628</v>
+        <v>633</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="L72" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="M72" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="N72" t="s">
-        <v>632</v>
+        <v>559</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="D73" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="E73" t="s">
-        <v>635</v>
+        <v>106</v>
       </c>
       <c r="F73" t="s">
-        <v>636</v>
+        <v>107</v>
       </c>
       <c r="G73" t="s">
-        <v>637</v>
+        <v>108</v>
       </c>
       <c r="H73" t="s">
-        <v>638</v>
+        <v>109</v>
       </c>
       <c r="I73" t="s">
         <v>639</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
         <v>640</v>
       </c>
       <c r="L73" t="s">
         <v>641</v>
       </c>
       <c r="M73" t="s">
         <v>642</v>
       </c>
       <c r="N73" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
@@ -5875,244 +5974,244 @@
       </c>
       <c r="L76" t="s">
         <v>674</v>
       </c>
       <c r="M76" t="s">
         <v>675</v>
       </c>
       <c r="N76" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
         <v>677</v>
       </c>
       <c r="D77" t="s">
         <v>678</v>
       </c>
       <c r="E77" t="s">
-        <v>298</v>
+        <v>679</v>
       </c>
       <c r="F77" t="s">
-        <v>299</v>
+        <v>680</v>
       </c>
       <c r="G77" t="s">
-        <v>300</v>
+        <v>681</v>
       </c>
       <c r="H77" t="s">
-        <v>301</v>
+        <v>682</v>
       </c>
       <c r="I77" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="L77" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="M77" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="N77" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>677</v>
+        <v>688</v>
       </c>
       <c r="D78" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E78" t="s">
-        <v>298</v>
+        <v>690</v>
       </c>
       <c r="F78" t="s">
-        <v>299</v>
+        <v>691</v>
       </c>
       <c r="G78" t="s">
-        <v>300</v>
+        <v>692</v>
       </c>
       <c r="H78" t="s">
-        <v>301</v>
+        <v>693</v>
       </c>
       <c r="I78" t="s">
-        <v>685</v>
+        <v>694</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>686</v>
+        <v>695</v>
       </c>
       <c r="L78" t="s">
-        <v>687</v>
+        <v>696</v>
       </c>
       <c r="M78" t="s">
-        <v>688</v>
+        <v>697</v>
       </c>
       <c r="N78" t="s">
-        <v>683</v>
+        <v>698</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>689</v>
+        <v>699</v>
       </c>
       <c r="D79" t="s">
-        <v>690</v>
+        <v>700</v>
       </c>
       <c r="E79" t="s">
-        <v>691</v>
+        <v>701</v>
       </c>
       <c r="F79" t="s">
-        <v>692</v>
+        <v>702</v>
       </c>
       <c r="G79" t="s">
-        <v>693</v>
+        <v>703</v>
       </c>
       <c r="H79" t="s">
-        <v>694</v>
+        <v>704</v>
       </c>
       <c r="I79" t="s">
-        <v>695</v>
+        <v>705</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>696</v>
+        <v>706</v>
       </c>
       <c r="L79" t="s">
-        <v>697</v>
+        <v>707</v>
       </c>
       <c r="M79" t="s">
-        <v>698</v>
+        <v>708</v>
       </c>
       <c r="N79" t="s">
-        <v>699</v>
+        <v>709</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>700</v>
+        <v>710</v>
       </c>
       <c r="D80" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="E80" t="s">
-        <v>702</v>
+        <v>331</v>
       </c>
       <c r="F80" t="s">
-        <v>703</v>
+        <v>332</v>
       </c>
       <c r="G80" t="s">
-        <v>704</v>
+        <v>333</v>
       </c>
       <c r="H80" t="s">
-        <v>705</v>
+        <v>334</v>
       </c>
       <c r="I80" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>707</v>
+        <v>713</v>
       </c>
       <c r="L80" t="s">
-        <v>708</v>
+        <v>714</v>
       </c>
       <c r="M80" t="s">
-        <v>709</v>
+        <v>715</v>
       </c>
       <c r="N80" t="s">
-        <v>710</v>
+        <v>716</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="D81" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="E81" t="s">
-        <v>713</v>
+        <v>331</v>
       </c>
       <c r="F81" t="s">
-        <v>714</v>
+        <v>332</v>
       </c>
       <c r="G81" t="s">
-        <v>715</v>
+        <v>333</v>
       </c>
       <c r="H81" t="s">
-        <v>716</v>
+        <v>334</v>
       </c>
       <c r="I81" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="L81" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="M81" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="N81" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
         <v>722</v>
       </c>
       <c r="D82" t="s">
         <v>723</v>
       </c>
       <c r="E82" t="s">
         <v>724</v>
       </c>
       <c r="F82" t="s">
         <v>725</v>
       </c>
       <c r="G82" t="s">
         <v>726</v>
       </c>
       <c r="H82" t="s">
@@ -6121,334 +6220,334 @@
       <c r="I82" t="s">
         <v>728</v>
       </c>
       <c r="J82"/>
       <c r="K82" t="s">
         <v>729</v>
       </c>
       <c r="L82" t="s">
         <v>730</v>
       </c>
       <c r="M82" t="s">
         <v>731</v>
       </c>
       <c r="N82" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>700</v>
+        <v>733</v>
       </c>
       <c r="D83" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E83" t="s">
-        <v>702</v>
+        <v>735</v>
       </c>
       <c r="F83" t="s">
-        <v>703</v>
+        <v>736</v>
       </c>
       <c r="G83" t="s">
-        <v>704</v>
+        <v>737</v>
       </c>
       <c r="H83" t="s">
-        <v>705</v>
+        <v>738</v>
       </c>
       <c r="I83" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="J83"/>
       <c r="K83" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="L83" t="s">
-        <v>736</v>
+        <v>741</v>
       </c>
       <c r="M83" t="s">
-        <v>737</v>
+        <v>742</v>
       </c>
       <c r="N83" t="s">
-        <v>710</v>
+        <v>743</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="D84" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="E84" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="F84" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="G84" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="H84" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="I84" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="J84"/>
       <c r="K84" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="L84" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="M84" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="N84" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="D85" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="E85" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="F85" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="G85" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="H85" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="I85" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="J85"/>
       <c r="K85" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="L85" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="M85" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="N85" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>749</v>
+        <v>733</v>
       </c>
       <c r="D86" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="E86" t="s">
-        <v>751</v>
+        <v>735</v>
       </c>
       <c r="F86" t="s">
-        <v>752</v>
+        <v>736</v>
       </c>
       <c r="G86" t="s">
-        <v>753</v>
+        <v>737</v>
       </c>
       <c r="H86" t="s">
-        <v>754</v>
+        <v>738</v>
       </c>
       <c r="I86" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="J86"/>
       <c r="K86" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="L86" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="M86" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="N86" t="s">
-        <v>759</v>
+        <v>743</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="D87" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="E87" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="F87" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="G87" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="H87" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="I87" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="J87"/>
       <c r="K87" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="L87" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="M87" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="N87" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="D88" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="E88" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="F88" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="G88" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="H88" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="I88" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="J88"/>
       <c r="K88" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="L88" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="M88" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="N88" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
+        <v>782</v>
+      </c>
+      <c r="D89" t="s">
+        <v>793</v>
+      </c>
+      <c r="E89" t="s">
+        <v>784</v>
+      </c>
+      <c r="F89" t="s">
+        <v>785</v>
+      </c>
+      <c r="G89" t="s">
+        <v>786</v>
+      </c>
+      <c r="H89" t="s">
         <v>787</v>
       </c>
-      <c r="D89" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I89" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="J89"/>
       <c r="K89" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="L89" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="M89" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="N89" t="s">
-        <v>797</v>
+        <v>792</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
         <v>798</v>
       </c>
       <c r="D90" t="s">
         <v>799</v>
       </c>
       <c r="E90" t="s">
         <v>800</v>
       </c>
       <c r="F90" t="s">
         <v>801</v>
       </c>
       <c r="G90" t="s">
         <v>802</v>
       </c>
       <c r="H90" t="s">
@@ -6457,326 +6556,452 @@
       <c r="I90" t="s">
         <v>804</v>
       </c>
       <c r="J90"/>
       <c r="K90" t="s">
         <v>805</v>
       </c>
       <c r="L90" t="s">
         <v>806</v>
       </c>
       <c r="M90" t="s">
         <v>807</v>
       </c>
       <c r="N90" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>644</v>
+        <v>809</v>
       </c>
       <c r="D91" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="E91" t="s">
-        <v>646</v>
+        <v>811</v>
       </c>
       <c r="F91" t="s">
-        <v>647</v>
+        <v>812</v>
       </c>
       <c r="G91" t="s">
-        <v>648</v>
+        <v>813</v>
       </c>
       <c r="H91" t="s">
-        <v>649</v>
+        <v>814</v>
       </c>
       <c r="I91" t="s">
-        <v>810</v>
+        <v>815</v>
       </c>
       <c r="J91"/>
       <c r="K91" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="L91" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="M91" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="N91" t="s">
-        <v>654</v>
+        <v>819</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>644</v>
+        <v>820</v>
       </c>
       <c r="D92" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
       <c r="E92" t="s">
-        <v>646</v>
+        <v>822</v>
       </c>
       <c r="F92" t="s">
-        <v>647</v>
+        <v>823</v>
       </c>
       <c r="G92" t="s">
-        <v>648</v>
+        <v>824</v>
       </c>
       <c r="H92" t="s">
-        <v>649</v>
+        <v>825</v>
       </c>
       <c r="I92" t="s">
-        <v>815</v>
+        <v>826</v>
       </c>
       <c r="J92"/>
       <c r="K92" t="s">
-        <v>816</v>
+        <v>827</v>
       </c>
       <c r="L92" t="s">
-        <v>817</v>
+        <v>828</v>
       </c>
       <c r="M92" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
       <c r="N92" t="s">
-        <v>654</v>
+        <v>830</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>819</v>
+        <v>831</v>
       </c>
       <c r="D93" t="s">
-        <v>820</v>
+        <v>832</v>
       </c>
       <c r="E93" t="s">
-        <v>821</v>
+        <v>833</v>
       </c>
       <c r="F93" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="G93" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
       <c r="H93" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="I93" t="s">
-        <v>825</v>
+        <v>837</v>
       </c>
       <c r="J93"/>
       <c r="K93" t="s">
-        <v>826</v>
+        <v>838</v>
       </c>
       <c r="L93" t="s">
-        <v>827</v>
+        <v>839</v>
       </c>
       <c r="M93" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="N93" t="s">
-        <v>829</v>
+        <v>841</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>830</v>
+        <v>677</v>
       </c>
       <c r="D94" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="E94" t="s">
-        <v>832</v>
+        <v>679</v>
       </c>
       <c r="F94" t="s">
-        <v>833</v>
+        <v>680</v>
       </c>
       <c r="G94" t="s">
-        <v>834</v>
+        <v>681</v>
       </c>
       <c r="H94" t="s">
-        <v>835</v>
+        <v>682</v>
       </c>
       <c r="I94" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="J94"/>
       <c r="K94" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="L94" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="M94" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="N94" t="s">
-        <v>840</v>
+        <v>687</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>841</v>
+        <v>677</v>
       </c>
       <c r="D95" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="E95" t="s">
-        <v>843</v>
+        <v>679</v>
       </c>
       <c r="F95" t="s">
-        <v>844</v>
+        <v>680</v>
       </c>
       <c r="G95" t="s">
-        <v>845</v>
+        <v>681</v>
       </c>
       <c r="H95" t="s">
-        <v>846</v>
+        <v>682</v>
       </c>
       <c r="I95" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="J95"/>
       <c r="K95" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="L95" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="M95" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="N95" t="s">
-        <v>851</v>
+        <v>687</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
         <v>852</v>
       </c>
       <c r="D96" t="s">
         <v>853</v>
       </c>
       <c r="E96" t="s">
         <v>854</v>
       </c>
       <c r="F96" t="s">
         <v>855</v>
       </c>
       <c r="G96" t="s">
         <v>856</v>
       </c>
       <c r="H96" t="s">
         <v>857</v>
       </c>
       <c r="I96" t="s">
         <v>858</v>
       </c>
       <c r="J96"/>
       <c r="K96" t="s">
         <v>859</v>
       </c>
       <c r="L96" t="s">
         <v>860</v>
       </c>
       <c r="M96" t="s">
         <v>861</v>
       </c>
-      <c r="N96"/>
+      <c r="N96" t="s">
+        <v>862</v>
+      </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="D97" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="E97" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F97" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="G97" t="s">
-        <v>856</v>
+        <v>867</v>
       </c>
       <c r="H97" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="I97" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="J97"/>
       <c r="K97" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="L97" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="M97" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="N97" t="s">
-        <v>871</v>
+        <v>873</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>874</v>
+      </c>
+      <c r="D98" t="s">
+        <v>875</v>
+      </c>
+      <c r="E98" t="s">
+        <v>876</v>
+      </c>
+      <c r="F98" t="s">
+        <v>877</v>
+      </c>
+      <c r="G98" t="s">
+        <v>878</v>
+      </c>
+      <c r="H98" t="s">
+        <v>879</v>
+      </c>
+      <c r="I98" t="s">
+        <v>880</v>
+      </c>
+      <c r="J98"/>
+      <c r="K98" t="s">
+        <v>881</v>
+      </c>
+      <c r="L98" t="s">
+        <v>882</v>
+      </c>
+      <c r="M98" t="s">
+        <v>883</v>
+      </c>
+      <c r="N98" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>885</v>
+      </c>
+      <c r="D99" t="s">
+        <v>886</v>
+      </c>
+      <c r="E99" t="s">
+        <v>887</v>
+      </c>
+      <c r="F99" t="s">
+        <v>888</v>
+      </c>
+      <c r="G99" t="s">
+        <v>889</v>
+      </c>
+      <c r="H99" t="s">
+        <v>890</v>
+      </c>
+      <c r="I99" t="s">
+        <v>891</v>
+      </c>
+      <c r="J99"/>
+      <c r="K99" t="s">
+        <v>892</v>
+      </c>
+      <c r="L99" t="s">
+        <v>893</v>
+      </c>
+      <c r="M99" t="s">
+        <v>894</v>
+      </c>
+      <c r="N99"/>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
+        <v>895</v>
+      </c>
+      <c r="D100" t="s">
+        <v>896</v>
+      </c>
+      <c r="E100" t="s">
+        <v>897</v>
+      </c>
+      <c r="F100" t="s">
+        <v>898</v>
+      </c>
+      <c r="G100" t="s">
+        <v>889</v>
+      </c>
+      <c r="H100" t="s">
+        <v>899</v>
+      </c>
+      <c r="I100" t="s">
+        <v>900</v>
+      </c>
+      <c r="J100"/>
+      <c r="K100" t="s">
+        <v>901</v>
+      </c>
+      <c r="L100" t="s">
+        <v>902</v>
+      </c>
+      <c r="M100" t="s">
+        <v>903</v>
+      </c>
+      <c r="N100" t="s">
+        <v>904</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>