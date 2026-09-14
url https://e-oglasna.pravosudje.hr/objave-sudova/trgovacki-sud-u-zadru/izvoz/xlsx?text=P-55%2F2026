--- v0 (2026-04-30)
+++ v1 (2026-09-14)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>P-55/2026</t>
   </si>
   <si>
-    <t>Rješenje od 26.03.2026.; Rješenje od 26.03.2026.; Podnesak od 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Prilog od: 25.03.2026.; Pri</t>
+    <t>Presuda od 11.09.2026.</t>
   </si>
   <si>
     <t>MELATHRON EVENTS d.o.o. 45840374548</t>
   </si>
   <si>
-    <t>28.04.2026. 10:55:43</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c5b4dce9-f864-4eca-8f34-ba789c6ebddf/dokumenti/preuzimanje</t>
+    <t>11.09.2026. 12:48:44</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07be21db-ca20-4444-b562-cc1529e903b1</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07be21db-ca20-4444-b562-cc1529e903b1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=P&amp;predmet=55&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>