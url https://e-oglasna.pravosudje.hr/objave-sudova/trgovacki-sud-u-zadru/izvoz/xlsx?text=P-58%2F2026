--- v0 (2026-06-14)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>P-58/2026</t>
   </si>
   <si>
-    <t>Rješenje od 07.05.2026.; Rješenje od 17.04.2026.; Podnesak od 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Pri</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8b6a3fcb-40ae-4c40-ba77-36c7a57eb014/dokumenti/preuzimanje</t>
+    <t>Rješenje od 17.04.2026.; Podnesak od 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilog od: 30.03.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>Toni Kulmala 00392680387</t>
+  </si>
+  <si>
+    <t>02.11.2026. 10:19:38</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08b29159-a745-40b3-b545-96e027e710ea</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-58_2026-1-1 - 20251106 Nedeco - punomoć.pdf; Prilog P-58_2026-1-2 - Prilog 1.1.pdf; Prilog P-58_2026-1-3 - Prilog 1.2.pdf; Prilog P-58_2026-1-4 - Prilog 1.3.pdf; Prilog P-58_2026-1-5 - Prilog 1.4.pdf; Prilog P-58_2026-1-6 - Prilog 1.5.pdf; Prilog P-58_2026-1-7 - Prilog 1.6.pdf; Prilog P-58_2026-1-8 - Prilog 2.1.pdf; Prilog P-58_2026-1-9 - Prilog 2.2.pdf; Prilog P-58_2026-1-10 - Prilog 3.1.pdf; Prilog P-58_2026-1-11 - Prilog 3.2.pdf; Prilog P-58_2026-1-12 - Prilog 3.3.pdf; Prilog P-58_2026-1-13 - Prilog 3.4.pdf; Prilog P-58_2026-1-14 - Prilog 4.pdf; Prilog P-58_2026-1-15 - Prilog 5.pdf; Prilog P-58_2026-1-16 - Prilog 6.pdf; Prilog P-58_2026-1-17 - Prilog 7.pdf; Prilog P-58_2026-1-18 - Prilog 8.pdf; Prilog P-58_2026-1-19 - Prilog 9.pdf; Prilog P-58_2026-1-20 - Prilog 10.pdf; Prilog P-58_2026-1-21 - Prilog uz pristojbu.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08b29159-a745-40b3-b545-96e027e710ea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=P&amp;predmet=58&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>