--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>P-98/2026</t>
   </si>
   <si>
-    <t>Rješenje od 11.09.2026.; Podnesak od 10.09.2026.; Prilog od: 10.09.2026.; Podnesak od 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.</t>
+    <t>Presuda od 23.10.2026.</t>
   </si>
   <si>
     <t>NAY EXPORT d.o.o. 13101161402</t>
   </si>
   <si>
-    <t>11.09.2026. 14:48:03</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d062844d-2009-4d20-a07c-64054ffee64d/dokumenti/preuzimanje</t>
+    <t>23.10.2026. 11:08:51</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/907b7c45-ae0e-42f4-b8d2-eb78a07ebc50</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/907b7c45-ae0e-42f4-b8d2-eb78a07ebc50/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=P&amp;predmet=98&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>