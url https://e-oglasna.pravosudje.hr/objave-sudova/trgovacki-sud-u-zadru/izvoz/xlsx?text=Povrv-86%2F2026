--- v0 (2026-07-29)
+++ v1 (2026-09-24)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>Povrv-86/2026</t>
   </si>
   <si>
-    <t>Rješenje od 24.07.2026.</t>
+    <t>Prilog od: 24.09.2026.</t>
   </si>
   <si>
     <t>BOROVI POTOCI d.o.o. 38662660118</t>
   </si>
   <si>
-    <t>24.07.2026. 11:20:38</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9468676c-9588-4abb-8b74-2c2cdebb271c/dokumenti/preuzimanje</t>
+    <t>24.09.2026. 11:16:28</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f271d864-203c-4d1b-9eb4-474af506ffb5</t>
+  </si>
+  <si>
+    <t>Prilog Povrv-86_2026-13-1 - zapisnik pdf..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f271d864-203c-4d1b-9eb4-474af506ffb5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=Povrv&amp;predmet=86&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>