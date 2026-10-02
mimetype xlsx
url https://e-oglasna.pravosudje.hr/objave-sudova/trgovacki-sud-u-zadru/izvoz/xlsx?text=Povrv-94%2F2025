--- v0 (2026-06-14)
+++ v1 (2026-10-02)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>Povrv-94/2025</t>
   </si>
   <si>
-    <t>Rješenje od 01.04.2026.</t>
+    <t>Dopis od 14.09.2026.; Presuda od 14.09.2026.</t>
   </si>
   <si>
     <t>DOMINO 5 d.o.o. 27538459063</t>
   </si>
   <si>
-    <t>08.06.2026. 11:47:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0663e10f-9461-4d9f-8212-b4b3be233866/dokumenti/preuzimanje</t>
+    <t>02.10.2026. 09:41:17</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c5436d1-4662-410a-a1fd-536a5b6086ee</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P; Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c5436d1-4662-410a-a1fd-536a5b6086ee/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=Povrv&amp;predmet=94&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>