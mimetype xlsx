--- v0 (2026-08-29)
+++ v1 (2026-10-31)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>Sp-43/2026</t>
   </si>
   <si>
-    <t>Prilog od: 14.08.2026.</t>
+    <t>Oglas od 22.09.2026.</t>
   </si>
   <si>
     <t>SARA VULINOVIĆ ZLATAN</t>
   </si>
   <si>
     <t>SV. NIKOLE TAVELIĆA 10, 22000 Šibenik, Hrvatska</t>
   </si>
   <si>
     <t>96306224492</t>
   </si>
   <si>
     <t>SARA VULINOVIĆ ZLATAN 96306224492</t>
   </si>
   <si>
-    <t>27.08.2026. 13:08:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/2f233472-691e-4379-84b0-1470651dce8e/dokumenti/preuzimanje</t>
+    <t>22.09.2026. 09:57:45</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaa0827d-c631-43ff-8d9a-ad7372346b30</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eaa0827d-c631-43ff-8d9a-ad7372346b30/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=Sp&amp;predmet=43&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>