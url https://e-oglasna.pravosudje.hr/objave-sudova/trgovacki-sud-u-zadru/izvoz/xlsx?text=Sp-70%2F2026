--- v0 (2026-09-08)
+++ v1 (2026-10-31)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>Sp-70/2026</t>
   </si>
   <si>
-    <t>Prilog od: 27.08.2026.</t>
+    <t>Oglas od 22.09.2026.</t>
   </si>
   <si>
     <t>TONI SIKIRIĆ</t>
   </si>
   <si>
     <t>OBALA ALFREDA LISICE 4, 23205 Bibinje, Hrvatska</t>
   </si>
   <si>
     <t>94913815938</t>
   </si>
   <si>
     <t>TONI SIKIRIĆ 94913815938</t>
   </si>
   <si>
-    <t>28.08.2026. 10:49:43</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/eaa3331e-c81a-44d6-9077-021bb2e290a0/dokumenti/preuzimanje</t>
+    <t>22.09.2026. 10:00:43</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2573e68-eb37-4ece-b786-ef22f3bc77c0</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2573e68-eb37-4ece-b786-ef22f3bc77c0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>