--- v0 (2026-09-08)
+++ v1 (2026-10-31)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>Sp-8/2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču na dostavu očitovanja - ANA-MARIA STANKOV</t>
+    <t>Oglas od 28.09.2026.</t>
   </si>
   <si>
     <t>ANA-MARIA STANKOV</t>
   </si>
   <si>
     <t>TRG DR. Š. MAZZURE 8, 22240 Tisno, Hrvatska</t>
   </si>
   <si>
     <t>08177309974</t>
   </si>
   <si>
     <t>ANA-MARIA STANKOV 08177309974</t>
   </si>
   <si>
-    <t>04.09.2026. 11:46:28</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/56d04e4c-b5d5-46ff-83bf-f2c080f258e2/dokumenti/preuzimanje</t>
+    <t>28.09.2026. 11:31:09</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/347ada98-d8b8-439a-a076-a3396f49fc4b</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/347ada98-d8b8-439a-a076-a3396f49fc4b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=Sp&amp;predmet=8&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>