--- v0 (2026-06-01)
+++ v1 (2026-07-24)
@@ -6,133 +6,262 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="985" uniqueCount="726">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1050" uniqueCount="757">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
+    <t>St-182/2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.</t>
+  </si>
+  <si>
+    <t>ROYAL ING društvo s ograničenom odgovornošću za građenje, ugostiteljstvo i usluge</t>
+  </si>
+  <si>
+    <t>Ulica Franka Lisice 65, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>16742068723</t>
+  </si>
+  <si>
+    <t>ROYAL ING društvo s ograničenom odgovornošću za građenje, ugostiteljstvo i usluge 16742068723</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:54:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e7b612d-05f4-4a32-97e6-808e8919a6a5</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-182_2026-11-1 - OBRAZAC 17- tablice prijavljenih trazbina I visi isplatni red_potpisano.pdf; Prilog St-182_2026-11-2 - OBRAZAC 17- tablica prijavljenih trazbina II visi isplatni red_potpisano.pdf; Prilog St-182_2026-11-3 - OBRAZAC 17 - tablica razlucnih prava_potpisano.pdf; Prilog St-182_2026-11-4 - OBRAZAC 17 -tablica izlucnih prava_potpisano.pdf; Prilog St-182_2026-11-5 - ROYAL ING d - popis vjerovnika koji su dostavili punomoci_potpisano.pdf; Prilog St-182_2026-11-6 - ROYAL ING d popis vjerovnika koji su uplatili pristojbe_potpisano.pdf; Prilog St-182_2026-11-7 - ROYAL ING- prilog uz izvješće 1.pdf; Prilog St-182_2026-11-8 - ROYAL ING- prilog uz izvješće 2.pdf; Prilog St-182_2026-11-9 - ROYAL ING - prilog uz izvješće 3.pdf; Prilog St-182_2026-11-10 - ROYAL ING --prilog uz izvješće 4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e7b612d-05f4-4a32-97e6-808e8919a6a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-342/2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.</t>
+  </si>
+  <si>
+    <t>ZARA PUBLIC j.d.o.o. za grafički dizajn i tisak</t>
+  </si>
+  <si>
+    <t>Ulica Josipa Hatzea 68, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>86899832170</t>
+  </si>
+  <si>
+    <t>ZARA PUBLIC j.d.o.o. za grafički dizajn i tisak 86899832170</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:00:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fab92b-b050-4da1-827f-124cd613827b</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-342_2025-39-1 - Popis predmeta stečajne mase ZARA PUBLIC j.d.o.o. u stečaju.pdf; Prilog St-342_2025-39-2 - Pregled imovine i obveza ZARA PUBLIC j.d.o.o.u stečaju.pdf; Prilog St-342_2025-39-3 - Tablica prijavljenih tražbina I. viši isplatni red.pdf; Prilog St-342_2025-39-4 - Tablica prijavljenih tražbina II. viši isplatni red.pdf; Prilog St-342_2025-39-5 - Tablica prijavljenih tražbina I. i II. viši isplatni red zajedno.pdf; Prilog St-342_2025-39-6 - Poziv direktoru Nevenu Jurjeviću na predaju poslovne dokumentacije i imovine.pdf; Prilog St-342_2025-39-7 - GFI za 2024. godinu.pdf; Prilog St-342_2025-39-8 - Bruto bilanca 2024 (4).pdf; Prilog St-342_2025-39-9 - Procjena CVH za vozilo Citroen Jumper.pdf; Prilog St-342_2025-39-10 - Odluke o otkazu ugovora o radu, odjave kod HZMO i Izjave radnika vezane uz prava iz radnog odnosa.pdf; Prilog St-342_2025-39-11 - Izjava direktora Nevene Jurjevića o prestanku potraživanja po osnovi ulaganja u tuđu imovinu.pdf; Prilog St-342_2025-39-12 - Kartica kupaca - Konto 1200 ZARA PUBLIC j.d.o.o. u stečaju.pdf; Prilog St-342_2025-39-13 - Konto 1009 - Transakcijski prijelazni račun uz dopis knjigovodstva od 09.07.2026..pdf; Prilog St-342_2025-39-14 - Fotografije vozila CITROEN JUMPER i el.skutera Shansu uz prometne dozvole.pdf; Prilog St-342_2025-39-15 - Ugovor o vođenju knjigovodstva između st. dužnika i ANDORAMA d.o.o..pdf; Prilog St-342_2025-39-16 - Ugovor o otvaranju računa sa HPB OD 23.06.2026. i računi za otvaranje i vođenje računa.pdf; Prilog St-342_2025-39-17 - Dokazna dokumentacija za predividive obveze stečajne mase.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fab92b-b050-4da1-827f-124cd613827b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=342&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>St-434/2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.; Prilog od: 25.06.2026.</t>
+  </si>
+  <si>
+    <t>TRANSFER ME j.d.o.o. za prijevoz putnika</t>
+  </si>
+  <si>
+    <t>Ulica dr. Franje Tuđmana 36C, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02247070477</t>
+  </si>
+  <si>
+    <t>TRANSFER ME j.d.o.o. za prijevoz putnika 02247070477</t>
+  </si>
+  <si>
+    <t>29.06.2026. 15:33:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789d751a-d945-45a3-b6ad-094232fcf7d1</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-434_2025-41-1 - Žalba  TRANSFER ME j.d.o.o. u stečaju 20.05.26. (1).pdf; Prilog St-434_2025-41-2 - Poziv na zaključni razgovor i Informacija o visini novoutvrđenih obveza - Transfer me j.d.o.o. u ste.pdf; Prilog St-434_2025-41-3 - Gmail - Molba za prometnu policiju-Zabrana otuđenja vozila (1).pdf; Prilog St-434_2025-41-4 - Odluka TS ZD St-434-2025-17 od 04.03.2026. - Rješenje (1).pdf; Prilog St-434_2025-41-5 - Porezno rješenje primjeno 30.4.2026 (1) (2).pdf; Prilog St-434_2025-41-6 - Zapisnik o obavljenom nadzoru Porezna uprava Zd 31.03.26. (1).pdf; Prilog St-434_2025-41-7 - 1101594527.2026003.pdf; Prilog St-434_2025-41-8 - 1554736_O_1.pdf; Prilog St-434_2025-41-9 - 1554760_O_1.pdf; Prilog St-434_2025-41-10 - 1555693_O_1.pdf; Prilog St-434_2025-41-11 - 1554736_O_2.pdf; Prilog St-434_2025-41-12 - 1555693_O_2.pdf; Prilog St-434_2025-41-13 - 1554760_O_2.pdf; Prilog St-434_2025-41-14 - Odluka TS ZD St-434-2025-6 od 10.12.2025. - Rješenje - otvaranje stečajnog postupka.pdf; Prilog St-434_2025-41-15 - 3-reklamacija.pdf; Prilog St-434_2025-41-16 - 1- reklamacija.pdf; Prilog St-434_2025-41-17 - 2-reklamacija.pdf; Prilog St-434_2025-41-18 - 1000086326.jpg; Prilog St-434_2025-41-19 - unnamed.jpg; Prilog St-434_2025-41-20 - 1000086315.jpg</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789d751a-d945-45a3-b6ad-094232fcf7d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=434&amp;godina=2025</t>
+  </si>
+  <si>
     <t>St-158/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">Podnesak od 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
+  </si>
+  <si>
+    <t>Ulica Grgura Ninskog 1, 22211 Vodice, Hrvatska</t>
+  </si>
+  <si>
+    <t>94858559872</t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam 94858559872</t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:54:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-158_2026-109-1 - 00001 Podnesak OS ŠI Ovr-279-2020-1 od 26.05.2020. - Prijedlog za ovrhu.pdf; Prilog St-158_2026-109-2 - 00001 Podnesak OS ŠI Ovr-337-2021-1 od 18.05.2021. - Prijedlog za ovrhu.pdf; Prilog St-158_2026-109-3 - 00028 Odluka OS ŠI Ovr-336-2021-28 od 15.04.2024. - Rješenje - o ovrsi.pdf; Prilog St-158_2026-109-4 - 00025 Odluka OS ŠI Ovr-337-2021-25 od 27.06.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-5 - 00021 Prilog OS ŠI Ovr-336-2021-21-23 od 20.10.2022. - Prijedlog i rješenje o ovrsi s prilozima.pdf; Prilog St-158_2026-109-6 - 00034 Odluka OS ŠI Ovr-279-2020-34 od 05.04.2024. - Rješenje - o ovrsi.pdf; Prilog St-158_2026-109-7 - 00042 Odluka OS ŠI Ovr-336-2021-42 od 15.07.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-8 - 00021 Prilog OS ŠI Ovr-337-2021-21-1 od 10.05.2024. - 2024_04_16_2_3 Vodice NLBI-  Ovr-337-21.pdf; Prilog St-158_2026-109-9 - 00030 Prilog OS ŠI Ovr-336-2021-30-1 od 09.05.2024. - Procjena vrijednosti   Vodice NLBI- Ovr-336-20.pdf; Prilog St-158_2026-109-10 - 00024 Prilog OS ŠI Ovr-279-2020-24-7 od 07.12.2021. - Sporazum OU-686-06.pdf; Prilog St-158_2026-109-11 - 00037 Prilog OS ŠI Ovr-279-2020-37-1 od 09.05.2024. - Procjena vrijednosti HV NLBI- Ovr- 279-20.pdf; Prilog St-158_2026-109-12 - 00024 Prilog OS ŠI Ovr-279-2020-24-6 od 07.12.2021. - Sporazum OU-685-06.pdf; Prilog St-158_2026-109-13 - 00022Z~1.doc; Prilog St-158_2026-109-14 - 00033Z~1.doc; Prilog St-158_2026-109-15 - ZK-88-KO-VODICE.pdf; Prilog St-158_2026-109-16 - ZK-2821-KO-VODICE.pdf; Prilog St-158_2026-109-17 - ZK-23321-KO-VODICE.pdf; Prilog St-158_2026-109-18 - ZK-2939-KO-VODICE.pdf; Prilog St-158_2026-109-19 - ZK-23456-KO-VODICE.pdf; Prilog St-158_2026-109-20 - ZK-23453-KO-VODICE.pdf; Prilog St-158_2026-109-21 - ZK-23461-KO-VODICE.pdf; Prilog St-158_2026-109-22 - ZK-23458-KO-VODICE.pdf; Prilog St-158_2026-109-23 - ZK-23464-KO-VODICE.pdf; Prilog St-158_2026-109-24 - ZK-23465-KO-VODICE.pdf; Prilog St-158_2026-109-25 - ZK-23467-KO-VODICE.pdf; Prilog St-158_2026-109-26 - ZK-23471-KO-VODICE.pdf; Prilog St-158_2026-109-27 - ZK-23468-KO-VODICE.pdf; Prilog St-158_2026-109-28 - ZK-23472-KO-VODICE.pdf; Prilog St-158_2026-109-29 - ZK-23344-KO-VODICE.pdf; Prilog St-158_2026-109-30 - Aktivni-izvadak-MBS-130127595-53FB951F925CF583E063CB1214ACF48B.pdf; Prilog St-158_2026-109-31 - Podnesak TS ZG P-611-2025-7 od 03.04.2025. - Odgovor na tužbu.pdf; Prilog St-158_2026-109-32 - ZK-10226-VODICE.pdf; Prilog St-158_2026-109-33 - 00041 Odluka OS ŠI Ovr-279-2020-41 od 27.06.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-34 - ZK-63-VODICE.pdf; Prilog St-158_2026-109-35 - ZK-23455-VODICE.pdf; Prilog St-158_2026-109-36 - 00002 Odluka OS ŠI Ovr-337-2021-2 od 08.06.2021. - Rješenje - o ovrsi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:17:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076b039f-12f1-4cf8-b46e-2e1de5e2fefd</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-158_2026-107-1 - 1. Revidirana financijska izvješća 2025.pdf; Prilog St-158_2026-107-2 - 2. Predstečajna nagodba HV.pdf; Prilog St-158_2026-107-3 - 3.  2023 08 18_žs vž (ss koprivnica) Gž Ovr-42_2023-4.pdf; Prilog St-158_2026-107-4 - 4. Odluka ŽS VŽ Gž Ovr-57-2024-5 od 14.04.2025..pdf; Prilog St-158_2026-107-5 - 5. TS ZD, SS ŠI,P-163_2021 od 15.02.2024..pdf; Prilog St-158_2026-107-6 - 6. kto 213900_zajmovi Rudan i dr.pdf; Prilog St-158_2026-107-7 - 7. POREZNA KARTICA 08.06.2026.pdf; Prilog St-158_2026-107-8 - 8. Potvrda o stanju duga (5).pdf; Prilog St-158_2026-107-9 - 9. PBZ stanje 07.06.2026.pdf; Prilog St-158_2026-107-10 - 10. Stanje ZABA 08.06.2026.pdf; Prilog St-158_2026-107-11 - 10.1. Potvrda FINE 08.06.2026.pdf; Prilog St-158_2026-107-12 - 11. dobavljači po ročnosti.pdf; Prilog St-158_2026-107-13 - 12. Broj radnika na dan 08062026.pdf; Prilog St-158_2026-107-14 - 13. JOPPD obrasci.pdf; Prilog St-158_2026-107-15 - 14. ostvarene rezervacije 2026 i 2027.pdf; Prilog St-158_2026-107-16 - 15. Pismo namjere_Solar Ager Istra_HV_ovj.pdf; Prilog St-158_2026-107-17 - 16. Pismo namjere PBZ.pdf; Prilog St-158_2026-107-18 - 17. Jamstvo sudužnika_HV.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076b039f-12f1-4cf8-b46e-2e1de5e2fefd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.</t>
   </si>
   <si>
-    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
-[...10 lines deleted...]
-  <si>
     <t>19.05.2026. 14:04:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34fb34ee-0a25-4ca8-8cb6-bbe2cfec9e30</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-158_2026-101-1 - 1. 2021 DEGUSTO D.O.O. Originalni GFI izvještaj.pdf; Prilog St-158_2026-101-2 - 1.1. Degusto doo IOS za Tempo Vodice.pdf; Prilog St-158_2026-101-3 - 2. Izvod iz poslovnih knjiga SPV za sanaciju.pdf; Prilog St-158_2026-101-4 - 3. ktitor GFI 2020.pdf; Prilog St-158_2026-101-5 - 4. Biljeske_uz_financijske_izvjestaje_2021_KTITOR.pdf; Prilog St-158_2026-101-6 - 5. Ktitor Rješenje o ovrsi Ovr- 428-21 protiv Hoteli Vodice.pdf; Prilog St-158_2026-101-7 - 6. Prijedlog za otvaranje stečajnog postupka Ktitor - Hoteli Vodice.pdf; Prilog St-158_2026-101-8 - 7. Ktitor punomoć za zastupanje.pdf; Prilog St-158_2026-101-9 - 8. Ktitor_FINA specifikacija izvršenja i potvrda o redosljedu.pdf; Prilog St-158_2026-101-10 - 9. ktitor gfi 2022.pdf; Prilog St-158_2026-101-11 - 10. Ktitor d.o.o._bilanca 2020-2024.pdf; Prilog St-158_2026-101-12 - 11. Ktitor d.o.o. rdg 2020-2024.pdf; Prilog St-158_2026-101-13 - 12. Biljeske_uz_financijske_izvjestaje_2022_Ktitor.pdf; Prilog St-158_2026-101-14 - 13. Biljeske_uz_financijske_izvjestaje_2023_Ktitor.pdf; Prilog St-158_2026-101-15 - 14. Mazars _ Porezni savjetnik.pdf; Prilog St-158_2026-101-16 - 15. Info.BIZ - Ktitor d.o.o. Bilanca 2021-2025.pdf; Prilog St-158_2026-101-17 - 16. Info.BIZ - Ktitor d.o.o. RDG 2021-2025.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34fb34ee-0a25-4ca8-8cb6-bbe2cfec9e30/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=158&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Podnesak od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog </t>
   </si>
   <si>
     <t>15.05.2026. 12:59:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a2bfe93-760a-4b5b-b278-6105d32a4c10</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-158_2026-99-1 - 0. nacional_članak 16.4.2020..pdf; Prilog St-158_2026-99-2 - 0.1. nacional_članak 18.06.2022..pdf; Prilog St-158_2026-99-3 - 1. DAB povijesni izvadak.pdf; Prilog St-158_2026-99-4 - 2. HAOD aktivni izvadak.pdf; Prilog St-158_2026-99-5 - 3. imovinske kartice Marija Hrebac.pdf; Prilog St-158_2026-99-6 - 3.1. Marija Hrebac, M-118-23, mišljenje_.pdf; Prilog St-158_2026-99-7 - 4. 2018 03 21_odluka povjerenstva za odlučivanje o sukobu interesa.pdf; Prilog St-158_2026-99-8 - 5. 2019 05 16_ US RI_ marija hrebac po ivanu matiću_UsI-571-2018.pdf; Prilog St-158_2026-99-9 - 6. 2021 10 14_marija_hrebac_presuda_visokog_upravnog_suda_republike_hrvatske_usz-4335-19-3.pdf; Prilog St-158_2026-99-10 - 7. US RI_UsI-1742_2013.pdf; Prilog St-158_2026-99-11 - 8. USRH U-III-7553-2014.pdf; Prilog St-158_2026-99-12 - 9. KAportal.hr 20.05.2024.pdf; Prilog St-158_2026-99-13 - 10. KAportal.hr 30.6.2025.pdf; Prilog St-158_2026-99-14 - 11. KAportal.hr 11.7.2025.pdf; Prilog St-158_2026-99-15 - 12. povijesni zk izvadak zu 1887, ko velika jelsa.pdf; Prilog St-158_2026-99-16 - 13. Presuda TS ZG P-413-2021 dab.pdf; Prilog St-158_2026-99-17 - 14. VTS_Pž_6018_2021_66 dab.pdf; Prilog St-158_2026-99-18 - 15. VTS P_6018_2021_79 dab 2.pdf; Prilog St-158_2026-99-19 - 16. Ivan Matić _ SPV_VTS Pž-679_2020.pdf; Prilog St-158_2026-99-20 - 17. Ivan Matić_SPV_TS ZD_P_47_2018_49 (1).pdf; Prilog St-158_2026-99-21 - 18. Ivan Matić_SPV_TS ZD_P_105_2022_4.pdf; Prilog St-158_2026-99-22 - 19. proficon povijesni izvadak 2026 04 13.pdf; Prilog St-158_2026-99-23 - 20. ZK-2094-VELIKA-JELSA.pdf; Prilog St-158_2026-99-24 - 21. izvadak iz sudskog registra Gradnja Cjevovoda doo.pdf; Prilog St-158_2026-99-25 - 22. Tehnopetrol d.o.o. povijesni izvadak.pdf; Prilog St-158_2026-99-26 - 23. Tehnopetrol_prvo rješenje o otvaranju stečajnog postupka.pdf; Prilog St-158_2026-99-27 - 24.Tehnopetrol_rješenje VTS ukidanje prvog rješenja o otvaranju stečaja.pdf; Prilog St-158_2026-99-28 - 25. Tehnopetrol_rješenje o pokretanju prethodnog postupka.pdf; Prilog St-158_2026-99-29 - 26. Tehnopetrol_rješenje o otvaranju stečajnog postupka.pdf; Prilog St-158_2026-99-30 - 27. Tehnopetrol_tablice ispitanih tražbina.pdf; Prilog St-158_2026-99-31 - 28. Tehnopetrol_rješenje o utvrđenim tražbinama stečajnih vjerovnika.pdf; Prilog St-158_2026-99-32 - 29. Info.BIZ - PROFICON D.O.O. 2019.pdf; Prilog St-158_2026-99-33 - 30. Info.BIZ - TEHNOPETROL D.O.O. U STEČAJU Originalni GFI izvještaj 2019.xlsx; Prilog St-158_2026-99-34 - 31. Tehnopetrol_Izvješće stečajnog upravitelja 17.3.2022.pdf; Prilog St-158_2026-99-35 - 32. Izvješće stečajnog upravitelja od 27.10.2021.pdf; Prilog St-158_2026-99-36 - 33. Zaključak - o prodaji.pdf; Prilog St-158_2026-99-37 - 34. Rješenje - dosuda.pdf; Prilog St-158_2026-99-38 - 35. potvrda o plaćenoj kupovnini.pdf; Prilog St-158_2026-99-39 - 36. Zaključak.pdf; Prilog St-158_2026-99-40 - 37. Izvješće stečajnog upravitelja 19.09.2023.pdf; Prilog St-158_2026-99-41 - 38. Završni račun.pdf; Prilog St-158_2026-99-42 - 39. Prilog St-1415_2018-90-1 - završni diobni popis.pdf; Prilog St-158_2026-99-43 - 40.  Rješenje -Tehnopetrol_ zaključen stečajni postupak (čl. 286 SZ-a).pdf; Prilog St-158_2026-99-44 - 41. zu 717 ko trebinja (karlovac).pdf; Prilog St-158_2026-99-45 - 42.1. ZK-1507-TREBINJA.pdf; Prilog St-158_2026-99-46 - 42.2. ZK-1559-TREBINJA.pdf; Prilog St-158_2026-99-47 - 43. Zapisnik sa sjednice skupštine akcionara 01 09 2022.pdf; Prilog St-158_2026-99-48 - 44. SKCN - Misljenje Uprave.pdf; Prilog St-158_2026-99-49 - 45. izvadak iz sudskog registra Tibet Plus doo.pdf; Prilog St-158_2026-99-50 - 46. Ktitor po Ivan Matić _ obavijest o ustupu tražbina.pdf; Prilog St-158_2026-99-51 - 47. ugovor o ustupu potraživanja Ktitor_SPV za sanaciju 08.03.2022..pdf; Prilog St-158_2026-99-52 - 48. potvrda SPV 14.04.2022.pdf; Prilog St-158_2026-99-53 - 49. tablice ispitanih tražbina.pdf; Prilog St-158_2026-99-54 - 50. rješenje o utvđrenim tražbinama.pdf; Prilog St-158_2026-99-55 - 51. Zaključak - o prodaji.pdf; Prilog St-158_2026-99-56 - 52. Rješenje - dosuda.pdf; Prilog St-158_2026-99-57 - 53. Završni račun.pdf; Prilog St-158_2026-99-58 - 54. ZK-174-GORNJE-VRAPCE.pdf; Prilog St-158_2026-99-59 - 55. UGOVOR-O-KUPOPRODAJI-Z1520320156006718.pdf; Prilog St-158_2026-99-60 - 56. TABULARNA-IZJAVA-Z152032012e4a7c74.pdf; Prilog St-158_2026-99-61 - 57. ZK-174-GORNJE-VRAPCE.pdf; Prilog St-158_2026-99-62 - 58. Info.BIZ - GRADNJA CJEVOVODA d.o.o. 2023.pdf; Prilog St-158_2026-99-63 - 59. Info.BIZ - GRADNJA CJEVOVODA d. o. o. Aproksimativna metoda.pdf; Prilog St-158_2026-99-64 - 60.  Rješenje o ovrsi - Tempo Vodice.pdf; Prilog St-158_2026-99-65 - 61. Rješenje - otvaranje stečajnog postupka.pdf; Prilog St-158_2026-99-66 - 62.  Tablice prijavljenih tražbina razlučnih i izlučnih prava (čl. 259. st. 1. SZ)_24022021.pdf; Prilog St-158_2026-99-67 - 63. Rješenje - utvrđene i osporene tražbine.pdf; Prilog St-158_2026-99-68 - 64. Zaključak - o prodaji.pdf; Prilog St-158_2026-99-69 - 65.  Ugovor o ustupu potraživanja CROBA - DEGUSTO.pdf; Prilog St-158_2026-99-70 - 66. Podnesak Degusto doo po odvjetniku Ivanu Matiću.pdf; Prilog St-158_2026-99-71 - 67. - punomoć degusto_ivan matić.pdf; Prilog St-158_2026-99-72 - 68. potvrda o uplati, prijenosu založnog prava i instrumenata osiguranja.pdf; Prilog St-158_2026-99-73 - 69. Degusto doo IOS za Tempo Vodice.pdf; Prilog St-158_2026-99-74 - 70. rješenje o dosudi.pdf; Prilog St-158_2026-99-75 - 71. Rješenje - o namirenju.pdf; Prilog St-158_2026-99-76 - 72. 2021 DEGUSTO D.O.O. Originalni GFI izvještaj.pdf; Prilog St-158_2026-99-77 - 72.1. Info.BIZ - DEGUSTO d.o.o. Financijski izvještaj.pdf; Prilog St-158_2026-99-78 - 72.2. Info.BIZ - DEGUSTO d.o.o. Financijski izvještaj.pdf; Prilog St-158_2026-99-79 - 72.3. Degusto doo IOS za Tempo Vodice -.pdf; Prilog St-158_2026-99-80 - 73. revidirano Godisnje_izvjesce_2022_zagreb montaža.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a2bfe93-760a-4b5b-b278-6105d32a4c10/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-211/2011</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Prilog </t>
   </si>
   <si>
     <t>POLJOPRIVREDNA ZADRUGA TRIBUNJ, Tribunj</t>
   </si>
   <si>
     <t>POLJOPRIVREDNA ZADRUGA TRIBUNJ, Tribunj 14395554723; POLJOPRIVREDNA ZADRUGA TRIBUNJ, Tribunj</t>
@@ -245,114 +374,78 @@
   <si>
     <t>ŠIBENSKIH VATROGASACA 3, 22000 Šibenik, Hrvatska</t>
   </si>
   <si>
     <t>20375948448</t>
   </si>
   <si>
     <t>SMART GOAL d.o.o. 20375948448</t>
   </si>
   <si>
     <t>24.03.2026. 13:18:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ebb8ba6c-1e3d-4dfe-bcc5-1c729e3f591b</t>
   </si>
   <si>
     <t>Prijedlog za nastavak postupka radi naknade diobe.pdf P102P; Prilog St-194_2025-17-1 - Brutto bilanca (4).pdf; Prilog St-194_2025-17-2 - Obavijest o prijemu pošiljke HP.pdf; Prilog St-194_2025-17-3 - Račun i potvrda o prijemu pošiljke HP.pdf; Prilog St-194_2025-17-4 - Kataloška  procjena vozila CVH.pdf; Prilog St-194_2025-17-5 - Zahtjev za katalošku procjenu vozila Smart Goal d.o.o..pdf; Prilog St-194_2025-17-6 - E-mail Lidija Deme Deže.pdf; Prilog St-194_2025-17-7 - E-mail knjigovodstvo.pdf; Prilog St-194_2025-17-8 - Fotografije očevida i automobila.pdf; Prilog St-194_2025-17-9 - Potvrda o uplati za katalošku procjenu CVH.pdf; Prilog St-194_2025-17-10 - Putni nalozi, obračun putnih troškova ,ispis prolazaka.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ebb8ba6c-1e3d-4dfe-bcc5-1c729e3f591b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=133&amp;godina=2026</t>
   </si>
   <si>
-    <t>St-342/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 18.03.2026.; Podnesak od 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Podne</t>
   </si>
   <si>
-    <t>ZARA PUBLIC j.d.o.o. za grafički dizajn i tisak</t>
-[...10 lines deleted...]
-  <si>
     <t>18.03.2026. 11:50:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb1d7663-35a3-4225-950b-de88836563ce</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-342_2025-17-1 - Poziv direktoru dužnika za predaju poslovne dokumentacije dužnika.pdf; Prilog St-342_2025-17-2 - Potvrda o vlasništvu nad nekretninama.pdf; Prilog St-342_2025-17-3 - Uvjerenje ASC d.d. o vlasništvu nad vozilima od 04.11.2025. i Ispis iz evidencije PUP-a od 15.09.202.pdf; Prilog St-342_2025-17-4 - Potvrda Porezne uprave Zadar od 14.11.2025..pdf; Prilog St-342_2025-17-5 - Potvrda HZMO od 04.11.2025..pdf; Prilog St-342_2025-17-6 - GFI za 2024. godinu.pdf; Prilog St-342_2025-17-7 - Očevidnik Fine od 19.12.2025..pdf; Prilog St-342_2025-17-8 - Dokazna dokumentacija o troškovima privremenog stečajnog upravitelja ZARA PUBLIC j.d.o.o..pdf; Podnesak.pdf P75P; Prilog St-342_2025-23-1 - Popis imovine - Registar osnovnih sredstava.pdf; Prilog St-342_2025-23-2 - Bruto bilanca 2024 (4).pdf; Prilog St-342_2025-23-3 - Račun za prodaju vozila VOLKSWAGEN CADDY od 21.10.2023..pdf; Prilog St-342_2025-23-4 - Račun za prodaju vozila GOLF od 03.10.2024..pdf; Prilog St-342_2025-23-5 - Fotografije vozila Citroen Jumper i jednog el.skutera.pdf; Prilog St-342_2025-23-6 - Fotografije 3 el.skutera.pdf; Prilog St-342_2025-23-7 - Uvjerenje MUP-a Zadar o požaru od 16.10.2022..pdf; Prilog St-342_2025-23-8 - Računi za kupnju četiri električna skutera marke SHANSU.pdf; Prilog St-342_2025-23-9 - E-mail dopisi direktoru od 24.02.2026. i od 05.03.2026..pdf; Prilog St-342_2025-23-10 - E-mail dopisi između privremenog st. upravitleja i knjigovodstva BIT PLUS d.o.o..pdf; Prilog St-342_2025-23-11 - VOLKSWAGEN CADDY 1.6 TDI N1-TERETNO, 2013 god_.pdf; Prilog St-342_2025-23-12 - VW Caddy 1,6 TDI N1 MAXI, 2012 god_.pdf; Prilog St-342_2025-23-13 - VW Caddy 1,6 TDI__ODLIČNO STANJE_, 2011 god_.pdf; Prilog St-342_2025-23-14 - VW CADDY 1.6 TDI, KLIMA, NAVI, KUKA, ALU FELGE, REG 1 GOD, 2012 god_.pdf; Prilog St-342_2025-23-15 - VW Caddy 1.6 TDI 2012.g.Reg.05_26.g.5.sjedala,KLIMA,NAVI,odličan!!!!, 2012 god_.pdf; Prilog St-342_2025-23-16 - VW Caddy 1.6tdi, 2012 god_.pdf; Prilog St-342_2025-23-17 - VW GOLF 7 1,6 TDI, 2015., DSG AUTOMATIK, REG.GODINU DANA, 2 SETA FELGI, 2015 god_.pdf; Prilog St-342_2025-23-18 - VW Golf 7 1.6 TDI BMT Rabbit, EURO 6,park.senzori, tempomat, alu felge, 2015 god_.pdf; Prilog St-342_2025-23-19 - VW Golf 7 TDI-1.6- BMT- LOUNGE -2015 -WEBASTO, 2015 god_.pdf; Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb1d7663-35a3-4225-950b-de88836563ce/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=342&amp;godina=2025</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Podnesak od 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.; Prilog </t>
   </si>
   <si>
-    <t>TRANSFER ME j.d.o.o. za prijevoz putnika</t>
-[...10 lines deleted...]
-  <si>
     <t>16.03.2026. 15:13:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fb1de5e3-9c84-45ba-b95a-c31821f64b97</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-434_2025-22-1 - Gmail - Utvrđenje imovine stečajnog dužnika TRANSFER ME j.d.o.o. u stečaju, Ulica dr. Franje Tuđmana.pdf; Prilog St-434_2025-22-2 - Uvjerenje CVH - Transfer me j.d.o.o. u stečaju.pdf; Prilog St-434_2025-22-3 - 1607020_O_2.pdf; Prilog St-434_2025-22-4 - 1607020_O_1.pdf; Prilog St-434_2025-22-5 - Transfer me-ugovor  o vođenju knjigovodstva (1).pdf; Prilog St-434_2025-22-6 - Suljanović Anita-odjava-potvrda_m2p_8866875 (1).pdf; Prilog St-434_2025-22-7 - Izvadak iz registra stvarnih vlasnika (7) (1).pdf; Prilog St-434_2025-22-8 - Zapisnik Trasnfer me j.d.o.o. 18.12.25..pdf; Prilog St-434_2025-22-9 - OP_5d47f861-76f2-4d0b-8fdb-de10ab02f3ed.pdf; Prilog St-434_2025-22-10 - HZMO izlist radnika TRANSFER ME.pdf; Prilog St-434_2025-22-11 - Podnesak OS ZD P-1519-2025-1 od 24.07.2025. - Tužba (1).pdf; Prilog St-434_2025-22-12 - Odluka OS ZD P-1519-2025-9 od 13.01.2026. - Rješenje - prekid postupka (1).pdf; Prilog St-434_2025-22-13 - 1101594527.2026001.pdf; Prilog St-434_2025-22-14 - 1000086315.jpg; Prilog St-434_2025-22-15 - 1000086326.jpg; Prilog St-434_2025-22-16 - unnamed.jpg; Prilog St-434_2025-22-17 - 1555693_O_2.pdf; Prilog St-434_2025-22-18 - 2-reklamacija.pdf; Prilog St-434_2025-22-19 - 1554760_O_1.pdf; Prilog St-434_2025-22-20 - 1554736_O_2.pdf; Prilog St-434_2025-22-21 - 1554736_O_1.pdf; Prilog St-434_2025-22-22 - 1555693_O_1.pdf; Prilog St-434_2025-22-23 - 1554760_O_2.pdf; Prilog St-434_2025-22-24 - 3-reklamacija.pdf; Prilog St-434_2025-22-25 - 1- reklamacija.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fb1de5e3-9c84-45ba-b95a-c31821f64b97/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=434&amp;godina=2025</t>
   </si>
   <si>
     <t>St-452/2025</t>
   </si>
   <si>
     <t>Rješenje od 26.02.2026.; Podnesak od 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilog od: 25.02.2026.; Prilo</t>
   </si>
   <si>
     <t>Stečajna masa iza BOKANJAC, dioničko društvo - u stečaju</t>
   </si>
   <si>
     <t>Krajiška ulica 25/1, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>76834654229</t>
   </si>
   <si>
     <t>Stečajna masa iza BOKANJAC, dioničko društvo - u stečaju 76834654229</t>
   </si>
   <si>
     <t>26.02.2026. 15:26:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5153c39d-e9cb-4430-8055-048bdb282221</t>
   </si>
@@ -2231,51 +2324,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N76"/>
+  <dimension ref="A1:N81"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2331,3134 +2424,3344 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="G4"/>
+        <v>40</v>
+      </c>
+      <c r="F4" t="s">
+        <v>41</v>
+      </c>
+      <c r="G4" t="s">
+        <v>42</v>
+      </c>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="N5" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="E6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I6" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="L6" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="M6" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="N6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="E7" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="H7" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="I7" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M7" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N7" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E8" t="s">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="F8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="L8" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="M8" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="N8" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" t="s">
+        <v>76</v>
+      </c>
+      <c r="E9" t="s">
+        <v>77</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>78</v>
+      </c>
+      <c r="I9" t="s">
         <v>79</v>
-      </c>
-[...16 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="L9" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="M9" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="N9" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>90</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="E10" t="s">
-        <v>92</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>93</v>
+        <v>52</v>
       </c>
       <c r="G10" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="I10" t="s">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>97</v>
+        <v>86</v>
       </c>
       <c r="L10" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="M10" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="N10" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="E11" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="F11" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="G11" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="H11" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="I11" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>108</v>
+        <v>96</v>
       </c>
       <c r="L11" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="M11" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="N11" t="s">
-        <v>111</v>
+        <v>99</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="D12" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="E12" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="F12" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="G12" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="H12" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="I12" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
       <c r="L12" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="M12" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="N12" t="s">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D13" t="s">
+        <v>112</v>
+      </c>
+      <c r="E13" t="s">
+        <v>113</v>
+      </c>
+      <c r="F13" t="s">
+        <v>114</v>
+      </c>
+      <c r="G13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H13" t="s">
+        <v>116</v>
+      </c>
+      <c r="I13" t="s">
         <v>117</v>
-      </c>
-[...16 lines deleted...]
-        <v>123</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="L13" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="M13" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="N13" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>128</v>
+        <v>27</v>
       </c>
       <c r="D14" t="s">
-        <v>129</v>
+        <v>122</v>
       </c>
       <c r="E14" t="s">
-        <v>130</v>
+        <v>29</v>
       </c>
       <c r="F14" t="s">
-        <v>131</v>
+        <v>30</v>
       </c>
       <c r="G14" t="s">
-        <v>132</v>
+        <v>31</v>
       </c>
       <c r="H14" t="s">
-        <v>133</v>
+        <v>32</v>
       </c>
       <c r="I14" t="s">
-        <v>134</v>
+        <v>123</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>135</v>
+        <v>124</v>
       </c>
       <c r="L14" t="s">
-        <v>136</v>
+        <v>125</v>
       </c>
       <c r="M14" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="N14" t="s">
-        <v>138</v>
+        <v>37</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>139</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
       <c r="E15" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
-        <v>142</v>
+        <v>41</v>
       </c>
       <c r="G15" t="s">
-        <v>143</v>
+        <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>144</v>
+        <v>43</v>
       </c>
       <c r="I15" t="s">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>146</v>
+        <v>129</v>
       </c>
       <c r="L15" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="M15" t="s">
-        <v>148</v>
+        <v>131</v>
       </c>
       <c r="N15" t="s">
-        <v>149</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>150</v>
+        <v>132</v>
       </c>
       <c r="D16" t="s">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="E16" t="s">
-        <v>152</v>
+        <v>134</v>
       </c>
       <c r="F16" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="G16" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="H16" t="s">
-        <v>155</v>
+        <v>137</v>
       </c>
       <c r="I16" t="s">
-        <v>156</v>
+        <v>138</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>157</v>
+        <v>139</v>
       </c>
       <c r="L16" t="s">
-        <v>158</v>
+        <v>140</v>
       </c>
       <c r="M16" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="N16" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>161</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>162</v>
+        <v>143</v>
       </c>
       <c r="E17" t="s">
-        <v>163</v>
+        <v>40</v>
       </c>
       <c r="F17" t="s">
-        <v>164</v>
+        <v>41</v>
       </c>
       <c r="G17" t="s">
-        <v>165</v>
+        <v>42</v>
       </c>
       <c r="H17" t="s">
-        <v>166</v>
+        <v>43</v>
       </c>
       <c r="I17" t="s">
-        <v>167</v>
+        <v>144</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>168</v>
+        <v>145</v>
       </c>
       <c r="L17" t="s">
-        <v>169</v>
+        <v>146</v>
       </c>
       <c r="M17" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="N17" t="s">
-        <v>171</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>172</v>
+        <v>148</v>
       </c>
       <c r="D18" t="s">
-        <v>173</v>
+        <v>149</v>
       </c>
       <c r="E18" t="s">
-        <v>174</v>
+        <v>150</v>
       </c>
       <c r="F18" t="s">
-        <v>175</v>
+        <v>151</v>
       </c>
       <c r="G18" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="H18" t="s">
-        <v>177</v>
+        <v>153</v>
       </c>
       <c r="I18" t="s">
-        <v>178</v>
+        <v>154</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="L18" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="M18" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
       <c r="N18" t="s">
-        <v>182</v>
+        <v>158</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>183</v>
+        <v>159</v>
       </c>
       <c r="D19" t="s">
-        <v>184</v>
+        <v>160</v>
       </c>
       <c r="E19" t="s">
-        <v>185</v>
+        <v>161</v>
       </c>
       <c r="F19" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="G19" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="H19" t="s">
-        <v>188</v>
+        <v>164</v>
       </c>
       <c r="I19" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>190</v>
+        <v>166</v>
       </c>
       <c r="L19" t="s">
-        <v>191</v>
+        <v>167</v>
       </c>
       <c r="M19" t="s">
-        <v>192</v>
+        <v>168</v>
       </c>
       <c r="N19" t="s">
-        <v>193</v>
+        <v>169</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>194</v>
+        <v>170</v>
       </c>
       <c r="D20" t="s">
-        <v>195</v>
+        <v>171</v>
       </c>
       <c r="E20" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="F20" t="s">
-        <v>197</v>
+        <v>173</v>
       </c>
       <c r="G20" t="s">
-        <v>198</v>
+        <v>174</v>
       </c>
       <c r="H20" t="s">
-        <v>199</v>
+        <v>175</v>
       </c>
       <c r="I20" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="L20" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="M20" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
       <c r="N20" t="s">
-        <v>204</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="D21" t="s">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="E21" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="F21" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="G21" t="s">
-        <v>209</v>
+        <v>185</v>
       </c>
       <c r="H21" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="I21" t="s">
-        <v>211</v>
+        <v>187</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>212</v>
+        <v>188</v>
       </c>
       <c r="L21" t="s">
-        <v>213</v>
+        <v>189</v>
       </c>
       <c r="M21" t="s">
-        <v>214</v>
+        <v>190</v>
       </c>
       <c r="N21" t="s">
-        <v>215</v>
+        <v>191</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="D22" t="s">
-        <v>217</v>
+        <v>193</v>
       </c>
       <c r="E22" t="s">
-        <v>218</v>
+        <v>194</v>
       </c>
       <c r="F22" t="s">
-        <v>219</v>
+        <v>195</v>
       </c>
       <c r="G22" t="s">
-        <v>220</v>
+        <v>196</v>
       </c>
       <c r="H22" t="s">
-        <v>221</v>
+        <v>197</v>
       </c>
       <c r="I22" t="s">
-        <v>222</v>
+        <v>198</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
       <c r="L22" t="s">
-        <v>224</v>
+        <v>200</v>
       </c>
       <c r="M22" t="s">
-        <v>225</v>
+        <v>201</v>
       </c>
       <c r="N22" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>227</v>
+        <v>203</v>
       </c>
       <c r="D23" t="s">
-        <v>228</v>
+        <v>204</v>
       </c>
       <c r="E23" t="s">
-        <v>229</v>
+        <v>205</v>
       </c>
       <c r="F23" t="s">
-        <v>230</v>
+        <v>206</v>
       </c>
       <c r="G23" t="s">
-        <v>231</v>
+        <v>207</v>
       </c>
       <c r="H23" t="s">
-        <v>232</v>
+        <v>208</v>
       </c>
       <c r="I23" t="s">
-        <v>233</v>
+        <v>209</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>234</v>
+        <v>210</v>
       </c>
       <c r="L23" t="s">
-        <v>235</v>
+        <v>211</v>
       </c>
       <c r="M23" t="s">
-        <v>236</v>
+        <v>212</v>
       </c>
       <c r="N23" t="s">
-        <v>237</v>
+        <v>213</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>238</v>
+        <v>214</v>
       </c>
       <c r="D24" t="s">
-        <v>239</v>
+        <v>215</v>
       </c>
       <c r="E24" t="s">
-        <v>240</v>
+        <v>216</v>
       </c>
       <c r="F24" t="s">
-        <v>241</v>
+        <v>217</v>
       </c>
       <c r="G24" t="s">
-        <v>242</v>
+        <v>218</v>
       </c>
       <c r="H24" t="s">
-        <v>243</v>
+        <v>219</v>
       </c>
       <c r="I24" t="s">
-        <v>244</v>
+        <v>220</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>245</v>
+        <v>221</v>
       </c>
       <c r="L24" t="s">
-        <v>246</v>
+        <v>222</v>
       </c>
       <c r="M24" t="s">
-        <v>247</v>
+        <v>223</v>
       </c>
       <c r="N24" t="s">
-        <v>248</v>
+        <v>224</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>249</v>
+        <v>225</v>
       </c>
       <c r="D25" t="s">
-        <v>250</v>
+        <v>226</v>
       </c>
       <c r="E25" t="s">
-        <v>251</v>
+        <v>227</v>
       </c>
       <c r="F25" t="s">
-        <v>252</v>
+        <v>228</v>
       </c>
       <c r="G25" t="s">
-        <v>253</v>
+        <v>229</v>
       </c>
       <c r="H25" t="s">
-        <v>254</v>
+        <v>230</v>
       </c>
       <c r="I25" t="s">
-        <v>255</v>
+        <v>231</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>256</v>
+        <v>232</v>
       </c>
       <c r="L25" t="s">
-        <v>257</v>
+        <v>233</v>
       </c>
       <c r="M25" t="s">
-        <v>258</v>
+        <v>234</v>
       </c>
       <c r="N25" t="s">
-        <v>259</v>
+        <v>235</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>260</v>
+        <v>236</v>
       </c>
       <c r="D26" t="s">
-        <v>261</v>
+        <v>237</v>
       </c>
       <c r="E26" t="s">
-        <v>262</v>
+        <v>238</v>
       </c>
       <c r="F26" t="s">
-        <v>263</v>
+        <v>239</v>
       </c>
       <c r="G26" t="s">
-        <v>264</v>
+        <v>240</v>
       </c>
       <c r="H26" t="s">
-        <v>265</v>
+        <v>241</v>
       </c>
       <c r="I26" t="s">
-        <v>266</v>
+        <v>242</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>267</v>
+        <v>243</v>
       </c>
       <c r="L26" t="s">
-        <v>268</v>
+        <v>244</v>
       </c>
       <c r="M26" t="s">
-        <v>269</v>
+        <v>245</v>
       </c>
       <c r="N26" t="s">
-        <v>270</v>
+        <v>246</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="D27" t="s">
-        <v>271</v>
+        <v>248</v>
       </c>
       <c r="E27" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="F27" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="G27" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="H27" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="I27" t="s">
-        <v>272</v>
+        <v>253</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>273</v>
+        <v>254</v>
       </c>
       <c r="L27" t="s">
-        <v>274</v>
+        <v>255</v>
       </c>
       <c r="M27" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
       <c r="N27" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="D28" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="E28" t="s">
-        <v>278</v>
+        <v>260</v>
       </c>
       <c r="F28" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="G28" t="s">
-        <v>280</v>
+        <v>262</v>
       </c>
       <c r="H28" t="s">
-        <v>281</v>
+        <v>263</v>
       </c>
       <c r="I28" t="s">
-        <v>282</v>
+        <v>264</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>283</v>
+        <v>265</v>
       </c>
       <c r="L28" t="s">
-        <v>284</v>
+        <v>266</v>
       </c>
       <c r="M28" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="N28" t="s">
-        <v>286</v>
+        <v>268</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>287</v>
+        <v>269</v>
       </c>
       <c r="D29" t="s">
-        <v>288</v>
+        <v>270</v>
       </c>
       <c r="E29" t="s">
-        <v>289</v>
+        <v>271</v>
       </c>
       <c r="F29" t="s">
-        <v>290</v>
+        <v>272</v>
       </c>
       <c r="G29" t="s">
-        <v>291</v>
+        <v>273</v>
       </c>
       <c r="H29" t="s">
-        <v>292</v>
+        <v>274</v>
       </c>
       <c r="I29" t="s">
-        <v>293</v>
+        <v>275</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>294</v>
+        <v>276</v>
       </c>
       <c r="L29" t="s">
-        <v>295</v>
+        <v>277</v>
       </c>
       <c r="M29" t="s">
-        <v>296</v>
+        <v>278</v>
       </c>
       <c r="N29" t="s">
-        <v>297</v>
+        <v>279</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>298</v>
+        <v>280</v>
       </c>
       <c r="D30" t="s">
-        <v>299</v>
+        <v>281</v>
       </c>
       <c r="E30" t="s">
-        <v>300</v>
+        <v>282</v>
       </c>
       <c r="F30" t="s">
-        <v>301</v>
+        <v>283</v>
       </c>
       <c r="G30" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="H30" t="s">
-        <v>303</v>
+        <v>285</v>
       </c>
       <c r="I30" t="s">
-        <v>304</v>
+        <v>286</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>305</v>
+        <v>287</v>
       </c>
       <c r="L30" t="s">
-        <v>306</v>
+        <v>288</v>
       </c>
       <c r="M30" t="s">
-        <v>307</v>
+        <v>289</v>
       </c>
       <c r="N30" t="s">
-        <v>308</v>
+        <v>290</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>309</v>
+        <v>291</v>
       </c>
       <c r="D31" t="s">
-        <v>310</v>
+        <v>292</v>
       </c>
       <c r="E31" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="F31" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="G31" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="H31" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="I31" t="s">
-        <v>315</v>
+        <v>297</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>316</v>
+        <v>298</v>
       </c>
       <c r="L31" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="M31" t="s">
-        <v>318</v>
+        <v>300</v>
       </c>
       <c r="N31" t="s">
-        <v>319</v>
+        <v>301</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>320</v>
+        <v>269</v>
       </c>
       <c r="D32" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="E32" t="s">
-        <v>322</v>
+        <v>271</v>
       </c>
       <c r="F32" t="s">
-        <v>323</v>
+        <v>272</v>
       </c>
       <c r="G32" t="s">
-        <v>324</v>
+        <v>273</v>
       </c>
       <c r="H32" t="s">
-        <v>325</v>
+        <v>274</v>
       </c>
       <c r="I32" t="s">
-        <v>326</v>
+        <v>303</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="L32" t="s">
-        <v>328</v>
+        <v>305</v>
       </c>
       <c r="M32" t="s">
-        <v>329</v>
+        <v>306</v>
       </c>
       <c r="N32" t="s">
-        <v>330</v>
+        <v>279</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>331</v>
+        <v>307</v>
       </c>
       <c r="D33" t="s">
-        <v>332</v>
+        <v>308</v>
       </c>
       <c r="E33" t="s">
-        <v>333</v>
+        <v>309</v>
       </c>
       <c r="F33" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="G33" t="s">
-        <v>335</v>
+        <v>311</v>
       </c>
       <c r="H33" t="s">
-        <v>336</v>
+        <v>312</v>
       </c>
       <c r="I33" t="s">
-        <v>337</v>
+        <v>313</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>338</v>
+        <v>314</v>
       </c>
       <c r="L33" t="s">
-        <v>339</v>
+        <v>315</v>
       </c>
       <c r="M33" t="s">
-        <v>340</v>
+        <v>316</v>
       </c>
       <c r="N33" t="s">
-        <v>341</v>
+        <v>317</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>342</v>
+        <v>318</v>
       </c>
       <c r="D34" t="s">
-        <v>343</v>
+        <v>319</v>
       </c>
       <c r="E34" t="s">
-        <v>344</v>
+        <v>320</v>
       </c>
       <c r="F34" t="s">
-        <v>345</v>
+        <v>321</v>
       </c>
       <c r="G34" t="s">
-        <v>346</v>
+        <v>322</v>
       </c>
       <c r="H34" t="s">
-        <v>347</v>
+        <v>323</v>
       </c>
       <c r="I34" t="s">
-        <v>348</v>
+        <v>324</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>349</v>
+        <v>325</v>
       </c>
       <c r="L34" t="s">
-        <v>350</v>
+        <v>326</v>
       </c>
       <c r="M34" t="s">
-        <v>351</v>
+        <v>327</v>
       </c>
       <c r="N34" t="s">
-        <v>352</v>
+        <v>328</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>353</v>
+        <v>329</v>
       </c>
       <c r="D35" t="s">
-        <v>354</v>
+        <v>330</v>
       </c>
       <c r="E35" t="s">
-        <v>355</v>
+        <v>331</v>
       </c>
       <c r="F35" t="s">
-        <v>356</v>
+        <v>332</v>
       </c>
       <c r="G35" t="s">
-        <v>357</v>
+        <v>333</v>
       </c>
       <c r="H35" t="s">
-        <v>358</v>
+        <v>334</v>
       </c>
       <c r="I35" t="s">
-        <v>359</v>
+        <v>335</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>360</v>
+        <v>336</v>
       </c>
       <c r="L35" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="M35" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="N35" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>364</v>
+        <v>340</v>
       </c>
       <c r="D36" t="s">
-        <v>365</v>
+        <v>341</v>
       </c>
       <c r="E36" t="s">
-        <v>366</v>
+        <v>342</v>
       </c>
       <c r="F36" t="s">
-        <v>367</v>
+        <v>343</v>
       </c>
       <c r="G36" t="s">
-        <v>368</v>
+        <v>344</v>
       </c>
       <c r="H36" t="s">
-        <v>369</v>
+        <v>345</v>
       </c>
       <c r="I36" t="s">
-        <v>370</v>
+        <v>346</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>371</v>
+        <v>347</v>
       </c>
       <c r="L36" t="s">
-        <v>372</v>
+        <v>348</v>
       </c>
       <c r="M36" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="N36" t="s">
-        <v>374</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>375</v>
+        <v>351</v>
       </c>
       <c r="D37" t="s">
-        <v>376</v>
+        <v>352</v>
       </c>
       <c r="E37" t="s">
-        <v>377</v>
+        <v>353</v>
       </c>
       <c r="F37" t="s">
-        <v>378</v>
+        <v>354</v>
       </c>
       <c r="G37" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
       <c r="H37" t="s">
-        <v>380</v>
+        <v>356</v>
       </c>
       <c r="I37" t="s">
-        <v>381</v>
+        <v>357</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="L37" t="s">
-        <v>383</v>
+        <v>359</v>
       </c>
       <c r="M37" t="s">
-        <v>384</v>
+        <v>360</v>
       </c>
       <c r="N37" t="s">
-        <v>385</v>
+        <v>361</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>386</v>
+        <v>362</v>
       </c>
       <c r="D38" t="s">
-        <v>387</v>
+        <v>363</v>
       </c>
       <c r="E38" t="s">
-        <v>388</v>
+        <v>364</v>
       </c>
       <c r="F38" t="s">
-        <v>389</v>
+        <v>365</v>
       </c>
       <c r="G38" t="s">
-        <v>390</v>
+        <v>366</v>
       </c>
       <c r="H38" t="s">
-        <v>391</v>
+        <v>367</v>
       </c>
       <c r="I38" t="s">
-        <v>392</v>
+        <v>368</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>393</v>
+        <v>369</v>
       </c>
       <c r="L38" t="s">
-        <v>394</v>
+        <v>370</v>
       </c>
       <c r="M38" t="s">
-        <v>395</v>
+        <v>371</v>
       </c>
       <c r="N38" t="s">
-        <v>396</v>
+        <v>372</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>397</v>
+        <v>373</v>
       </c>
       <c r="D39" t="s">
-        <v>398</v>
+        <v>374</v>
       </c>
       <c r="E39" t="s">
-        <v>18</v>
+        <v>375</v>
       </c>
       <c r="F39" t="s">
-        <v>19</v>
+        <v>376</v>
       </c>
       <c r="G39" t="s">
-        <v>20</v>
+        <v>377</v>
       </c>
       <c r="H39" t="s">
-        <v>21</v>
+        <v>378</v>
       </c>
       <c r="I39" t="s">
-        <v>399</v>
+        <v>379</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>400</v>
+        <v>380</v>
       </c>
       <c r="L39" t="s">
-        <v>401</v>
+        <v>381</v>
       </c>
       <c r="M39" t="s">
-        <v>402</v>
+        <v>382</v>
       </c>
       <c r="N39" t="s">
-        <v>403</v>
+        <v>383</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="D40" t="s">
-        <v>405</v>
+        <v>385</v>
       </c>
       <c r="E40" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
       <c r="F40" t="s">
-        <v>407</v>
+        <v>387</v>
       </c>
       <c r="G40" t="s">
-        <v>408</v>
+        <v>388</v>
       </c>
       <c r="H40" t="s">
-        <v>409</v>
+        <v>389</v>
       </c>
       <c r="I40" t="s">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>411</v>
+        <v>391</v>
       </c>
       <c r="L40" t="s">
-        <v>412</v>
+        <v>392</v>
       </c>
       <c r="M40" t="s">
-        <v>413</v>
+        <v>393</v>
       </c>
       <c r="N40" t="s">
-        <v>414</v>
+        <v>394</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
+        <v>395</v>
+      </c>
+      <c r="D41" t="s">
+        <v>396</v>
+      </c>
+      <c r="E41" t="s">
         <v>397</v>
       </c>
-      <c r="D41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F41" t="s">
-        <v>19</v>
+        <v>398</v>
       </c>
       <c r="G41" t="s">
-        <v>20</v>
+        <v>399</v>
       </c>
       <c r="H41" t="s">
-        <v>21</v>
+        <v>400</v>
       </c>
       <c r="I41" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="L41" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
       <c r="M41" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
       <c r="N41" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>139</v>
+        <v>406</v>
       </c>
       <c r="D42" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="E42" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="F42" t="s">
-        <v>142</v>
+        <v>409</v>
       </c>
       <c r="G42" t="s">
-        <v>143</v>
+        <v>410</v>
       </c>
       <c r="H42" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="I42" t="s">
-        <v>423</v>
+        <v>412</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>424</v>
+        <v>413</v>
       </c>
       <c r="L42" t="s">
-        <v>425</v>
+        <v>414</v>
       </c>
       <c r="M42" t="s">
-        <v>426</v>
+        <v>415</v>
       </c>
       <c r="N42" t="s">
-        <v>149</v>
+        <v>416</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>397</v>
+        <v>417</v>
       </c>
       <c r="D43" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="E43" t="s">
-        <v>18</v>
+        <v>419</v>
       </c>
       <c r="F43" t="s">
-        <v>19</v>
+        <v>420</v>
       </c>
       <c r="G43" t="s">
-        <v>20</v>
+        <v>421</v>
       </c>
       <c r="H43" t="s">
-        <v>21</v>
+        <v>422</v>
       </c>
       <c r="I43" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="L43" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="M43" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="N43" t="s">
-        <v>403</v>
+        <v>427</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>397</v>
+        <v>428</v>
       </c>
       <c r="D44" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="E44" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F44" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G44" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H44" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I44" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
+        <v>431</v>
+      </c>
+      <c r="L44" t="s">
+        <v>432</v>
+      </c>
+      <c r="M44" t="s">
+        <v>433</v>
+      </c>
+      <c r="N44" t="s">
         <v>434</v>
-      </c>
-[...7 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="D45" t="s">
+        <v>436</v>
+      </c>
+      <c r="E45" t="s">
         <v>437</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>19</v>
+        <v>438</v>
       </c>
       <c r="G45" t="s">
-        <v>20</v>
+        <v>439</v>
       </c>
       <c r="H45" t="s">
-        <v>21</v>
+        <v>440</v>
       </c>
       <c r="I45" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="L45" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="M45" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="N45" t="s">
-        <v>403</v>
+        <v>445</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>397</v>
+        <v>428</v>
       </c>
       <c r="D46" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="E46" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F46" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G46" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H46" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I46" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="L46" t="s">
-        <v>440</v>
+        <v>449</v>
       </c>
       <c r="M46" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="N46" t="s">
-        <v>403</v>
+        <v>434</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>445</v>
+        <v>170</v>
       </c>
       <c r="D47" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="E47" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="F47" t="s">
-        <v>448</v>
+        <v>173</v>
       </c>
       <c r="G47" t="s">
-        <v>449</v>
+        <v>174</v>
       </c>
       <c r="H47" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="I47" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="L47" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="M47" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="N47" t="s">
-        <v>455</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>397</v>
+        <v>428</v>
       </c>
       <c r="D48" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="E48" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F48" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G48" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H48" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I48" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="L48" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M48" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="N48" t="s">
-        <v>403</v>
+        <v>434</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>461</v>
+        <v>428</v>
       </c>
       <c r="D49" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E49" t="s">
-        <v>463</v>
+        <v>51</v>
       </c>
       <c r="F49" t="s">
+        <v>52</v>
+      </c>
+      <c r="G49" t="s">
+        <v>53</v>
+      </c>
+      <c r="H49" t="s">
+        <v>54</v>
+      </c>
+      <c r="I49" t="s">
         <v>464</v>
-      </c>
-[...7 lines deleted...]
-        <v>467</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="L49" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="M49" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="N49" t="s">
-        <v>471</v>
+        <v>434</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>472</v>
+        <v>428</v>
       </c>
       <c r="D50" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="E50" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F50" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G50" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H50" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I50" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="L50" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="M50" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="N50" t="s">
-        <v>478</v>
+        <v>434</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>479</v>
+        <v>428</v>
       </c>
       <c r="D51" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="E51" t="s">
-        <v>481</v>
+        <v>51</v>
       </c>
       <c r="F51" t="s">
-        <v>482</v>
+        <v>52</v>
       </c>
       <c r="G51" t="s">
-        <v>483</v>
+        <v>53</v>
       </c>
       <c r="H51" t="s">
-        <v>484</v>
+        <v>54</v>
       </c>
       <c r="I51" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="L51" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="M51" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
       <c r="N51" t="s">
-        <v>489</v>
+        <v>434</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="D52" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="E52" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="F52" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="G52" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="H52" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="I52" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="L52" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="M52" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="N52" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>501</v>
+        <v>428</v>
       </c>
       <c r="D53" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="E53" t="s">
-        <v>503</v>
+        <v>51</v>
       </c>
       <c r="F53" t="s">
-        <v>504</v>
+        <v>52</v>
       </c>
       <c r="G53" t="s">
-        <v>505</v>
+        <v>53</v>
       </c>
       <c r="H53" t="s">
-        <v>506</v>
+        <v>54</v>
       </c>
       <c r="I53" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="L53" t="s">
-        <v>509</v>
+        <v>490</v>
       </c>
       <c r="M53" t="s">
-        <v>510</v>
+        <v>491</v>
       </c>
       <c r="N53" t="s">
-        <v>511</v>
+        <v>434</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>512</v>
+        <v>492</v>
       </c>
       <c r="D54" t="s">
-        <v>513</v>
+        <v>493</v>
       </c>
       <c r="E54" t="s">
-        <v>514</v>
+        <v>494</v>
       </c>
       <c r="F54" t="s">
-        <v>515</v>
+        <v>495</v>
       </c>
       <c r="G54" t="s">
-        <v>516</v>
+        <v>496</v>
       </c>
       <c r="H54" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
       <c r="I54" t="s">
-        <v>518</v>
+        <v>498</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>519</v>
+        <v>499</v>
       </c>
       <c r="L54" t="s">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="M54" t="s">
-        <v>521</v>
+        <v>501</v>
       </c>
       <c r="N54" t="s">
-        <v>522</v>
+        <v>502</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>523</v>
+        <v>503</v>
       </c>
       <c r="D55" t="s">
-        <v>524</v>
+        <v>504</v>
       </c>
       <c r="E55" t="s">
-        <v>525</v>
+        <v>51</v>
       </c>
       <c r="F55" t="s">
-        <v>526</v>
+        <v>52</v>
       </c>
       <c r="G55" t="s">
-        <v>527</v>
+        <v>53</v>
       </c>
       <c r="H55" t="s">
-        <v>528</v>
+        <v>54</v>
       </c>
       <c r="I55" t="s">
-        <v>529</v>
+        <v>505</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>530</v>
+        <v>506</v>
       </c>
       <c r="L55" t="s">
-        <v>531</v>
+        <v>507</v>
       </c>
       <c r="M55" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="N55" t="s">
-        <v>533</v>
+        <v>509</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>534</v>
+        <v>510</v>
       </c>
       <c r="D56" t="s">
-        <v>535</v>
+        <v>511</v>
       </c>
       <c r="E56" t="s">
-        <v>536</v>
+        <v>512</v>
       </c>
       <c r="F56" t="s">
-        <v>537</v>
+        <v>513</v>
       </c>
       <c r="G56" t="s">
-        <v>538</v>
+        <v>514</v>
       </c>
       <c r="H56" t="s">
-        <v>539</v>
+        <v>515</v>
       </c>
       <c r="I56" t="s">
-        <v>540</v>
+        <v>516</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>541</v>
+        <v>517</v>
       </c>
       <c r="L56" t="s">
-        <v>542</v>
+        <v>518</v>
       </c>
       <c r="M56" t="s">
-        <v>543</v>
+        <v>519</v>
       </c>
       <c r="N56" t="s">
-        <v>544</v>
+        <v>520</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>545</v>
+        <v>521</v>
       </c>
       <c r="D57" t="s">
-        <v>546</v>
+        <v>522</v>
       </c>
       <c r="E57" t="s">
-        <v>218</v>
+        <v>523</v>
       </c>
       <c r="F57" t="s">
-        <v>219</v>
+        <v>524</v>
       </c>
       <c r="G57" t="s">
-        <v>220</v>
+        <v>525</v>
       </c>
       <c r="H57" t="s">
-        <v>221</v>
+        <v>526</v>
       </c>
       <c r="I57" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>548</v>
+        <v>528</v>
       </c>
       <c r="L57" t="s">
-        <v>549</v>
+        <v>529</v>
       </c>
       <c r="M57" t="s">
-        <v>550</v>
+        <v>530</v>
       </c>
       <c r="N57" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>545</v>
+        <v>532</v>
       </c>
       <c r="D58" t="s">
-        <v>552</v>
+        <v>533</v>
       </c>
       <c r="E58" t="s">
-        <v>218</v>
+        <v>534</v>
       </c>
       <c r="F58" t="s">
-        <v>219</v>
+        <v>535</v>
       </c>
       <c r="G58" t="s">
-        <v>220</v>
+        <v>536</v>
       </c>
       <c r="H58" t="s">
-        <v>221</v>
+        <v>537</v>
       </c>
       <c r="I58" t="s">
-        <v>553</v>
+        <v>538</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>554</v>
+        <v>539</v>
       </c>
       <c r="L58" t="s">
-        <v>555</v>
+        <v>540</v>
       </c>
       <c r="M58" t="s">
-        <v>556</v>
+        <v>541</v>
       </c>
       <c r="N58" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="D59" t="s">
-        <v>558</v>
+        <v>544</v>
       </c>
       <c r="E59" t="s">
-        <v>559</v>
+        <v>545</v>
       </c>
       <c r="F59" t="s">
-        <v>560</v>
+        <v>546</v>
       </c>
       <c r="G59" t="s">
-        <v>561</v>
+        <v>547</v>
       </c>
       <c r="H59" t="s">
-        <v>562</v>
+        <v>548</v>
       </c>
       <c r="I59" t="s">
-        <v>563</v>
+        <v>549</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>564</v>
+        <v>550</v>
       </c>
       <c r="L59" t="s">
-        <v>565</v>
+        <v>551</v>
       </c>
       <c r="M59" t="s">
-        <v>566</v>
+        <v>552</v>
       </c>
       <c r="N59" t="s">
-        <v>567</v>
+        <v>553</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>568</v>
+        <v>554</v>
       </c>
       <c r="D60" t="s">
-        <v>569</v>
+        <v>555</v>
       </c>
       <c r="E60" t="s">
-        <v>570</v>
+        <v>556</v>
       </c>
       <c r="F60" t="s">
-        <v>571</v>
+        <v>557</v>
       </c>
       <c r="G60" t="s">
-        <v>572</v>
+        <v>558</v>
       </c>
       <c r="H60" t="s">
-        <v>573</v>
+        <v>559</v>
       </c>
       <c r="I60" t="s">
-        <v>574</v>
+        <v>560</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="L60" t="s">
-        <v>576</v>
+        <v>562</v>
       </c>
       <c r="M60" t="s">
-        <v>577</v>
+        <v>563</v>
       </c>
       <c r="N60" t="s">
-        <v>578</v>
+        <v>564</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>579</v>
+        <v>565</v>
       </c>
       <c r="D61" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="E61" t="s">
-        <v>581</v>
+        <v>567</v>
       </c>
       <c r="F61" t="s">
-        <v>582</v>
+        <v>568</v>
       </c>
       <c r="G61" t="s">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="H61" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="I61" t="s">
-        <v>585</v>
+        <v>571</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>586</v>
+        <v>572</v>
       </c>
       <c r="L61" t="s">
-        <v>587</v>
+        <v>573</v>
       </c>
       <c r="M61" t="s">
-        <v>588</v>
+        <v>574</v>
       </c>
       <c r="N61" t="s">
-        <v>589</v>
+        <v>575</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>590</v>
+        <v>576</v>
       </c>
       <c r="D62" t="s">
-        <v>591</v>
+        <v>577</v>
       </c>
       <c r="E62" t="s">
-        <v>592</v>
+        <v>249</v>
       </c>
       <c r="F62" t="s">
-        <v>593</v>
+        <v>250</v>
       </c>
       <c r="G62" t="s">
-        <v>594</v>
+        <v>251</v>
       </c>
       <c r="H62" t="s">
-        <v>595</v>
+        <v>252</v>
       </c>
       <c r="I62" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="L62" t="s">
-        <v>598</v>
+        <v>580</v>
       </c>
       <c r="M62" t="s">
-        <v>599</v>
+        <v>581</v>
       </c>
       <c r="N62" t="s">
-        <v>600</v>
+        <v>582</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>568</v>
+        <v>576</v>
       </c>
       <c r="D63" t="s">
-        <v>601</v>
+        <v>583</v>
       </c>
       <c r="E63" t="s">
-        <v>570</v>
+        <v>249</v>
       </c>
       <c r="F63" t="s">
-        <v>571</v>
+        <v>250</v>
       </c>
       <c r="G63" t="s">
-        <v>572</v>
+        <v>251</v>
       </c>
       <c r="H63" t="s">
-        <v>573</v>
+        <v>252</v>
       </c>
       <c r="I63" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>603</v>
+        <v>585</v>
       </c>
       <c r="L63" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="M63" t="s">
-        <v>605</v>
+        <v>587</v>
       </c>
       <c r="N63" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="D64" t="s">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="E64" t="s">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="F64" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="G64" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="H64" t="s">
-        <v>611</v>
+        <v>593</v>
       </c>
       <c r="I64" t="s">
-        <v>612</v>
+        <v>594</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="L64" t="s">
-        <v>614</v>
+        <v>596</v>
       </c>
       <c r="M64" t="s">
-        <v>615</v>
+        <v>597</v>
       </c>
       <c r="N64" t="s">
-        <v>616</v>
+        <v>598</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>461</v>
+        <v>599</v>
       </c>
       <c r="D65" t="s">
-        <v>617</v>
+        <v>600</v>
       </c>
       <c r="E65" t="s">
-        <v>463</v>
+        <v>601</v>
       </c>
       <c r="F65" t="s">
-        <v>464</v>
+        <v>602</v>
       </c>
       <c r="G65" t="s">
-        <v>465</v>
+        <v>603</v>
       </c>
       <c r="H65" t="s">
-        <v>466</v>
+        <v>604</v>
       </c>
       <c r="I65" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="L65" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="M65" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="N65" t="s">
-        <v>471</v>
+        <v>609</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>461</v>
+        <v>610</v>
       </c>
       <c r="D66" t="s">
-        <v>622</v>
+        <v>611</v>
       </c>
       <c r="E66" t="s">
-        <v>463</v>
+        <v>612</v>
       </c>
       <c r="F66" t="s">
-        <v>464</v>
+        <v>613</v>
       </c>
       <c r="G66" t="s">
-        <v>465</v>
+        <v>614</v>
       </c>
       <c r="H66" t="s">
-        <v>466</v>
+        <v>615</v>
       </c>
       <c r="I66" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>624</v>
+        <v>617</v>
       </c>
       <c r="L66" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="M66" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="N66" t="s">
-        <v>471</v>
+        <v>620</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
+        <v>621</v>
+      </c>
+      <c r="D67" t="s">
+        <v>622</v>
+      </c>
+      <c r="E67" t="s">
+        <v>623</v>
+      </c>
+      <c r="F67" t="s">
+        <v>624</v>
+      </c>
+      <c r="G67" t="s">
+        <v>625</v>
+      </c>
+      <c r="H67" t="s">
+        <v>626</v>
+      </c>
+      <c r="I67" t="s">
         <v>627</v>
-      </c>
-[...16 lines deleted...]
-        <v>633</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="L67" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="M67" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="N67" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>638</v>
+        <v>599</v>
       </c>
       <c r="D68" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="E68" t="s">
-        <v>640</v>
+        <v>601</v>
       </c>
       <c r="F68" t="s">
-        <v>641</v>
+        <v>602</v>
       </c>
       <c r="G68" t="s">
-        <v>642</v>
+        <v>603</v>
       </c>
       <c r="H68" t="s">
-        <v>643</v>
+        <v>604</v>
       </c>
       <c r="I68" t="s">
-        <v>644</v>
+        <v>633</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>645</v>
+        <v>634</v>
       </c>
       <c r="L68" t="s">
-        <v>646</v>
+        <v>635</v>
       </c>
       <c r="M68" t="s">
-        <v>647</v>
+        <v>636</v>
       </c>
       <c r="N68" t="s">
-        <v>648</v>
+        <v>609</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>649</v>
+        <v>637</v>
       </c>
       <c r="D69" t="s">
-        <v>650</v>
+        <v>638</v>
       </c>
       <c r="E69" t="s">
-        <v>651</v>
+        <v>639</v>
       </c>
       <c r="F69" t="s">
-        <v>652</v>
+        <v>640</v>
       </c>
       <c r="G69" t="s">
-        <v>653</v>
+        <v>641</v>
       </c>
       <c r="H69" t="s">
-        <v>654</v>
+        <v>642</v>
       </c>
       <c r="I69" t="s">
-        <v>655</v>
+        <v>643</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>656</v>
+        <v>644</v>
       </c>
       <c r="L69" t="s">
-        <v>657</v>
+        <v>645</v>
       </c>
       <c r="M69" t="s">
-        <v>658</v>
+        <v>646</v>
       </c>
       <c r="N69" t="s">
-        <v>659</v>
+        <v>647</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>660</v>
+        <v>492</v>
       </c>
       <c r="D70" t="s">
-        <v>661</v>
+        <v>648</v>
       </c>
       <c r="E70" t="s">
-        <v>662</v>
+        <v>494</v>
       </c>
       <c r="F70" t="s">
-        <v>663</v>
+        <v>495</v>
       </c>
       <c r="G70" t="s">
-        <v>664</v>
+        <v>496</v>
       </c>
       <c r="H70" t="s">
-        <v>665</v>
+        <v>497</v>
       </c>
       <c r="I70" t="s">
-        <v>666</v>
+        <v>649</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>667</v>
+        <v>650</v>
       </c>
       <c r="L70" t="s">
-        <v>668</v>
+        <v>651</v>
       </c>
       <c r="M70" t="s">
-        <v>669</v>
+        <v>652</v>
       </c>
       <c r="N70" t="s">
-        <v>670</v>
+        <v>502</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>671</v>
+        <v>492</v>
       </c>
       <c r="D71" t="s">
-        <v>672</v>
+        <v>653</v>
       </c>
       <c r="E71" t="s">
-        <v>218</v>
+        <v>494</v>
       </c>
       <c r="F71" t="s">
-        <v>219</v>
+        <v>495</v>
       </c>
       <c r="G71" t="s">
-        <v>220</v>
+        <v>496</v>
       </c>
       <c r="H71" t="s">
-        <v>221</v>
+        <v>497</v>
       </c>
       <c r="I71" t="s">
-        <v>673</v>
+        <v>654</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>674</v>
+        <v>655</v>
       </c>
       <c r="L71" t="s">
-        <v>675</v>
+        <v>656</v>
       </c>
       <c r="M71" t="s">
-        <v>676</v>
+        <v>657</v>
       </c>
       <c r="N71" t="s">
-        <v>677</v>
+        <v>502</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>678</v>
+        <v>658</v>
       </c>
       <c r="D72" t="s">
-        <v>679</v>
+        <v>659</v>
       </c>
       <c r="E72" t="s">
-        <v>680</v>
+        <v>660</v>
       </c>
       <c r="F72" t="s">
-        <v>681</v>
+        <v>661</v>
       </c>
       <c r="G72" t="s">
-        <v>682</v>
+        <v>662</v>
       </c>
       <c r="H72" t="s">
-        <v>683</v>
+        <v>663</v>
       </c>
       <c r="I72" t="s">
-        <v>684</v>
+        <v>664</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>685</v>
+        <v>665</v>
       </c>
       <c r="L72" t="s">
-        <v>686</v>
+        <v>666</v>
       </c>
       <c r="M72" t="s">
-        <v>687</v>
+        <v>667</v>
       </c>
       <c r="N72" t="s">
-        <v>688</v>
+        <v>668</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>689</v>
+        <v>669</v>
       </c>
       <c r="D73" t="s">
-        <v>690</v>
+        <v>670</v>
       </c>
       <c r="E73" t="s">
-        <v>691</v>
+        <v>671</v>
       </c>
       <c r="F73" t="s">
-        <v>692</v>
+        <v>672</v>
       </c>
       <c r="G73" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H73" t="s">
-        <v>694</v>
+        <v>674</v>
       </c>
       <c r="I73" t="s">
-        <v>695</v>
+        <v>675</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>696</v>
+        <v>676</v>
       </c>
       <c r="L73" t="s">
-        <v>697</v>
+        <v>677</v>
       </c>
       <c r="M73" t="s">
-        <v>698</v>
+        <v>678</v>
       </c>
       <c r="N73" t="s">
-        <v>699</v>
+        <v>679</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>700</v>
+        <v>680</v>
       </c>
       <c r="D74" t="s">
-        <v>701</v>
+        <v>681</v>
       </c>
       <c r="E74" t="s">
-        <v>702</v>
+        <v>682</v>
       </c>
       <c r="F74" t="s">
-        <v>703</v>
+        <v>683</v>
       </c>
       <c r="G74" t="s">
-        <v>704</v>
+        <v>684</v>
       </c>
       <c r="H74" t="s">
-        <v>705</v>
+        <v>685</v>
       </c>
       <c r="I74" t="s">
-        <v>706</v>
+        <v>686</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>707</v>
+        <v>687</v>
       </c>
       <c r="L74" t="s">
-        <v>708</v>
+        <v>688</v>
       </c>
       <c r="M74" t="s">
-        <v>709</v>
+        <v>689</v>
       </c>
       <c r="N74" t="s">
-        <v>710</v>
+        <v>690</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>479</v>
+        <v>691</v>
       </c>
       <c r="D75" t="s">
-        <v>711</v>
+        <v>692</v>
       </c>
       <c r="E75" t="s">
-        <v>481</v>
+        <v>693</v>
       </c>
       <c r="F75" t="s">
-        <v>712</v>
+        <v>694</v>
       </c>
       <c r="G75" t="s">
-        <v>483</v>
+        <v>695</v>
       </c>
       <c r="H75" t="s">
-        <v>484</v>
+        <v>696</v>
       </c>
       <c r="I75" t="s">
-        <v>713</v>
+        <v>697</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>714</v>
+        <v>698</v>
       </c>
       <c r="L75" t="s">
-        <v>715</v>
+        <v>699</v>
       </c>
       <c r="M75" t="s">
-        <v>716</v>
+        <v>700</v>
       </c>
       <c r="N75" t="s">
-        <v>489</v>
+        <v>701</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>717</v>
+        <v>702</v>
       </c>
       <c r="D76" t="s">
-        <v>718</v>
+        <v>703</v>
       </c>
       <c r="E76" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="F76"/>
+        <v>249</v>
+      </c>
+      <c r="F76" t="s">
+        <v>250</v>
+      </c>
       <c r="G76" t="s">
-        <v>720</v>
+        <v>251</v>
       </c>
       <c r="H76" t="s">
-        <v>721</v>
+        <v>252</v>
       </c>
       <c r="I76" t="s">
-        <v>722</v>
+        <v>704</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
+        <v>705</v>
+      </c>
+      <c r="L76" t="s">
+        <v>706</v>
+      </c>
+      <c r="M76" t="s">
+        <v>707</v>
+      </c>
+      <c r="N76" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" t="s">
+        <v>709</v>
+      </c>
+      <c r="D77" t="s">
+        <v>710</v>
+      </c>
+      <c r="E77" t="s">
+        <v>711</v>
+      </c>
+      <c r="F77" t="s">
+        <v>712</v>
+      </c>
+      <c r="G77" t="s">
+        <v>713</v>
+      </c>
+      <c r="H77" t="s">
+        <v>714</v>
+      </c>
+      <c r="I77" t="s">
+        <v>715</v>
+      </c>
+      <c r="J77"/>
+      <c r="K77" t="s">
+        <v>716</v>
+      </c>
+      <c r="L77" t="s">
+        <v>717</v>
+      </c>
+      <c r="M77" t="s">
+        <v>718</v>
+      </c>
+      <c r="N77" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>720</v>
+      </c>
+      <c r="D78" t="s">
+        <v>721</v>
+      </c>
+      <c r="E78" t="s">
+        <v>722</v>
+      </c>
+      <c r="F78" t="s">
         <v>723</v>
       </c>
-      <c r="L76" t="s">
+      <c r="G78" t="s">
         <v>724</v>
       </c>
-      <c r="M76" t="s">
+      <c r="H78" t="s">
         <v>725</v>
       </c>
-      <c r="N76"/>
+      <c r="I78" t="s">
+        <v>726</v>
+      </c>
+      <c r="J78"/>
+      <c r="K78" t="s">
+        <v>727</v>
+      </c>
+      <c r="L78" t="s">
+        <v>728</v>
+      </c>
+      <c r="M78" t="s">
+        <v>729</v>
+      </c>
+      <c r="N78" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
+        <v>731</v>
+      </c>
+      <c r="D79" t="s">
+        <v>732</v>
+      </c>
+      <c r="E79" t="s">
+        <v>733</v>
+      </c>
+      <c r="F79" t="s">
+        <v>734</v>
+      </c>
+      <c r="G79" t="s">
+        <v>735</v>
+      </c>
+      <c r="H79" t="s">
+        <v>736</v>
+      </c>
+      <c r="I79" t="s">
+        <v>737</v>
+      </c>
+      <c r="J79"/>
+      <c r="K79" t="s">
+        <v>738</v>
+      </c>
+      <c r="L79" t="s">
+        <v>739</v>
+      </c>
+      <c r="M79" t="s">
+        <v>740</v>
+      </c>
+      <c r="N79" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>510</v>
+      </c>
+      <c r="D80" t="s">
+        <v>742</v>
+      </c>
+      <c r="E80" t="s">
+        <v>512</v>
+      </c>
+      <c r="F80" t="s">
+        <v>743</v>
+      </c>
+      <c r="G80" t="s">
+        <v>514</v>
+      </c>
+      <c r="H80" t="s">
+        <v>515</v>
+      </c>
+      <c r="I80" t="s">
+        <v>744</v>
+      </c>
+      <c r="J80"/>
+      <c r="K80" t="s">
+        <v>745</v>
+      </c>
+      <c r="L80" t="s">
+        <v>746</v>
+      </c>
+      <c r="M80" t="s">
+        <v>747</v>
+      </c>
+      <c r="N80" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>748</v>
+      </c>
+      <c r="D81" t="s">
+        <v>749</v>
+      </c>
+      <c r="E81" t="s">
+        <v>750</v>
+      </c>
+      <c r="F81"/>
+      <c r="G81" t="s">
+        <v>751</v>
+      </c>
+      <c r="H81" t="s">
+        <v>752</v>
+      </c>
+      <c r="I81" t="s">
+        <v>753</v>
+      </c>
+      <c r="J81"/>
+      <c r="K81" t="s">
+        <v>754</v>
+      </c>
+      <c r="L81" t="s">
+        <v>755</v>
+      </c>
+      <c r="M81" t="s">
+        <v>756</v>
+      </c>
+      <c r="N81"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>