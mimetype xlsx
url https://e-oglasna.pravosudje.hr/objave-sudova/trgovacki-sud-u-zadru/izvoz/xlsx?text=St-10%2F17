--- v1 (2026-07-24)
+++ v2 (2026-09-16)
@@ -6,98 +6,263 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1050" uniqueCount="757">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1167" uniqueCount="812">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
+  </si>
+  <si>
+    <t>St-218/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.; Podnesak od 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.</t>
+  </si>
+  <si>
+    <t>B.G. GRADNJA d.o.o.</t>
+  </si>
+  <si>
+    <t>Put Pudarice 9 A, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>36901637360</t>
+  </si>
+  <si>
+    <t>B.G. GRADNJA d.o.o. 36901637360</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:44:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bab8f4-ced7-4e91-955f-e759112efd99</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-218_2026-15-1 - B.G. Gradnja prilozi.pdf; Prilog St-218_2026-15-2 - BG GRADNJA Hzmo.pdf; Prilog St-218_2026-15-3 - DUGOTRAJNA IMOVINA 31.12.2025.pdf; Prilog St-218_2026-15-4 - PREDUJMOVI.pdf; Prilog St-218_2026-15-5 - ZALIHE SIROVINA I MATERIJALA.pdf; Prilog St-218_2026-15-6 - Obrazac PDV 1-3.pdf; Prilog St-218_2026-15-7 - Kartice kupaca 31.03.2026.pdf; Prilog St-218_2026-15-8 - KNJIGA IRA 1-3.pdf; Prilog St-218_2026-15-9 - bruto bilanca 01.01.2026-31.03.2026.pdf; Prilog St-218_2026-15-10 - Brutto bilanca.pdf; Prilog St-218_2026-15-11 - (e) Racun 1.pdf; Prilog St-218_2026-15-12 - Kartice dobavljaca 31.03.2026.pdf; Prilog St-218_2026-15-13 - KNJIGA URA 1-3.pdf; Prilog St-218_2026-15-14 - SITNI INVENTAR.pdf; Prilog St-218_2026-15-15 - Racun G 1.pdf; Prilog St-218_2026-15-16 - OBVEZE-dobavljači 31.12.2025.pdf; Prilog St-218_2026-15-17 - POTRAŽIVANJA -kupci 31.12.2025.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03bab8f4-ced7-4e91-955f-e759112efd99/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>St-16/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2026.; Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>PLEH TEAM d.o.o.</t>
+  </si>
+  <si>
+    <t>Ul. Marka Pola 8, 23233 Privlaka, Hrvatska</t>
+  </si>
+  <si>
+    <t>15847715211</t>
+  </si>
+  <si>
+    <t>PLEH TEAM d.o.o. 15847715211</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:13:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836454d5-94ea-4ea4-bfed-44db0ed565dd</t>
+  </si>
+  <si>
+    <t>Prilog St-16_2023-66-1 - Iznosi tražbina i troškova postupka na dan 24.07.2026. u 09_48 sati.pdf; Podnesak.pdf P75P; Prilog St-16_2023-68-1 - Ugovor knjigovodstvo.pdf; Prilog St-16_2023-68-2 - Porezna kartica .pdf; Prilog St-16_2023-68-3 - 24 - 02 Izvod 14.02.2024. .pdf; Prilog St-16_2023-68-4 - 24 - 03. Izvod_1101406541_3_2024.pdf; Prilog St-16_2023-68-5 - 25 - 01.   Izvod_1101406541_1_2025.pdf; Prilog St-16_2023-68-6 - 25 - 02   Izvod_1101406541_2_2025.pdf; Prilog St-16_2023-68-7 - 24 - 01. Izvod_1101406541_1_2024.pdf; Prilog St-16_2023-68-8 - 25 - 05.  Izvod_1101406541_5_2025.pdf; Prilog St-16_2023-68-9 - 25 - 06.  Izvod_1101406541_6_2025.pdf; Prilog St-16_2023-68-10 - 26 - 01.    Izvod_1101406541_1_2026.pdf; Prilog St-16_2023-68-11 - 26 - 05.    Izvod_1101406541_5_2026.pdf; Prilog St-16_2023-68-12 - 26 - 08     Izvod_1101406541_8_2026.pdf; Prilog St-16_2023-68-13 - 26 - 09.    Izvod_1101406541_9_2026.pdf; Prilog St-16_2023-68-14 - 26 - 11.    Izvod_1101406541_11_2026.pdf; Prilog St-16_2023-68-15 - 26 - 13.   Izvod_1101406541_13_2026.pdf; Prilog St-16_2023-68-16 - 26 - 03.  . Izvod_1101406541_3_2026.pdf; Prilog St-16_2023-68-17 - 25 - 03.  Izvod_1101406541_3_2025.pdf; Prilog St-16_2023-68-18 - 23 - 02. Izvod 14.12.2023 .pdf; Prilog St-16_2023-68-19 - 24 - 06. Izvod 15.04.2024..pdf; Prilog St-16_2023-68-20 - 830-1-1-2026 PLEH TEAM d.o.o. u stečaju.pdf; Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O; Prilog St-16_2023-66-2 - Ispitani Završni račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836454d5-94ea-4ea4-bfed-44db0ed565dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=16&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>St-893/2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo</t>
+  </si>
+  <si>
+    <t>Zagrebačka 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>44864755840</t>
+  </si>
+  <si>
+    <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo 44864755840</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:28:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0e2d81-12af-4916-a3c9-75acff838cb3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-255-1 - Izvod 82024.pdf; Prilog St-893_2016-255-2 - Izvod 312021.pdf; Prilog St-893_2016-255-3 - Izvod 342021.pdf; Prilog St-893_2016-255-4 - Izvod 352021.pdf; Prilog St-893_2016-255-5 - Izvod 362021.pdf; Prilog St-893_2016-255-6 - Izvod 372021.pdf; Prilog St-893_2016-255-7 - Izvod 12022.pdf; Prilog St-893_2016-255-8 - Izvod 22022.pdf; Prilog St-893_2016-255-9 - Izvod 32022.pdf; Prilog St-893_2016-255-10 - Izvod 42022.pdf; Prilog St-893_2016-255-11 - Izvod 52022.pdf; Prilog St-893_2016-255-12 - Izvod 62022.pdf; Prilog St-893_2016-255-13 - Izvod 72022.pdf; Prilog St-893_2016-255-14 - Izvod 102022.pdf; Prilog St-893_2016-255-15 - Izvod 82022.pdf; Prilog St-893_2016-255-16 - Izvod 112022.pdf; Prilog St-893_2016-255-17 - Izvod 122022.pdf; Prilog St-893_2016-255-18 - Izvod 132022.pdf; Prilog St-893_2016-255-19 - Izvod 152022.pdf; Prilog St-893_2016-255-20 - Izvod 162022.pdf; Prilog St-893_2016-255-21 - Izvod 172022.pdf; Prilog St-893_2016-255-22 - Izvod 182022.pdf; Prilog St-893_2016-255-23 - Izvod 192022.pdf; Prilog St-893_2016-255-24 - Izvod 202022.pdf; Prilog St-893_2016-255-25 - Izvod 212022.pdf; Prilog St-893_2016-255-26 - Izvod 142022.pdf; Prilog St-893_2016-255-27 - Izvod 92022.pdf; Prilog St-893_2016-255-28 - Izvod 322021.pdf; Prilog St-893_2016-255-29 - Izvod  332021.pdf; Prilog St-893_2016-255-30 - Izvod 302021.pdf; Prilog St-893_2016-255-31 - Izvod 222022.pdf; Prilog St-893_2016-255-32 - Izvod 242022.pdf; Prilog St-893_2016-255-33 - Izvod 232022.pdf; Prilog St-893_2016-255-34 - Izvod 272022.pdf; Prilog St-893_2016-255-35 - Izvod 252022.pdf; Prilog St-893_2016-255-36 - Izvod  262022.pdf; Prilog St-893_2016-255-37 - Izvod  282022.pdf; Prilog St-893_2016-255-38 - Izvod 292022.pdf; Prilog St-893_2016-255-39 - Izvod 302022.pdf; Prilog St-893_2016-255-40 - Izvod 352022.pdf; Prilog St-893_2016-255-41 - Izvod 322022.pdf; Prilog St-893_2016-255-42 - Izvod 332022.pdf; Prilog St-893_2016-255-43 - Izvod 312022.pdf; Prilog St-893_2016-255-44 - Izvod 342022.pdf; Prilog St-893_2016-255-45 - Izvod 362022.pdf; Prilog St-893_2016-255-46 - Izvod 382022.pdf; Prilog St-893_2016-255-47 - Izvod  392022.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0e2d81-12af-4916-a3c9-75acff838cb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=893&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:27:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571ac207-c349-4476-9df5-09a9f73a5a56</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-254-1 - Dokazi o podmirenim ostalim obvezama stečajne mase iz točke 2.2. Završnog računa.pdf; Prilog St-893_2016-254-2 - Dokazi o naplaćenim prihodima.pdf; Prilog St-893_2016-254-3 - Ugovor o pružanju knjigovodstvenih usluga.pdf; Prilog St-893_2016-254-4 - Izvod 22018.pdf; Prilog St-893_2016-254-5 - Izvod 12019.pdf; Prilog St-893_2016-254-6 - Izvod 32019.pdf; Prilog St-893_2016-254-7 - Izvod 42019.pdf; Prilog St-893_2016-254-8 - Izvod 52019.pdf; Prilog St-893_2016-254-9 - Izvod 62019.pdf; Prilog St-893_2016-254-10 - Izvod 72019.pdf; Prilog St-893_2016-254-11 - Izvod 92019.pdf; Prilog St-893_2016-254-12 - Izvod 122019.pdf; Prilog St-893_2016-254-13 - Izvod 312020.pdf; Prilog St-893_2016-254-14 - Izvod 142019.pdf; Prilog St-893_2016-254-15 - Izvod 132019.pdf; Prilog St-893_2016-254-16 - Izvod 162019.pdf; Prilog St-893_2016-254-17 - Izvod 152019.pdf; Prilog St-893_2016-254-18 - Izvod 182019.pdf; Prilog St-893_2016-254-19 - Izvod 192019.pdf; Prilog St-893_2016-254-20 - Izvod 102019.pdf; Prilog St-893_2016-254-21 - Izvod 82019.pdf; Prilog St-893_2016-254-22 - Izvod 112019.pdf; Prilog St-893_2016-254-23 - Izvod 202019.pdf; Prilog St-893_2016-254-24 - Izvod 212019.pdf; Prilog St-893_2016-254-25 - Izvod 222019.pdf; Prilog St-893_2016-254-26 - Izvod 232019.pdf; Prilog St-893_2016-254-27 - Izvod 242019.pdf; Prilog St-893_2016-254-28 - Izvod 252019.pdf; Prilog St-893_2016-254-29 - Izvod 262019.pdf; Prilog St-893_2016-254-30 - Izvod 272019.pdf; Prilog St-893_2016-254-31 - Izvod 292019.pdf; Prilog St-893_2016-254-32 - Izvod  282019.pdf; Prilog St-893_2016-254-33 - Izvod 322019.pdf; Prilog St-893_2016-254-34 - Izvod 312019.pdf; Prilog St-893_2016-254-35 - Izvod  302019.pdf; Prilog St-893_2016-254-36 - Izvod 332019.pdf; Prilog St-893_2016-254-37 - Izvod 22020.pdf; Prilog St-893_2016-254-38 - Izvod 32020.pdf; Prilog St-893_2016-254-39 - Izvod 52020.pdf; Prilog St-893_2016-254-40 - Izvod 42020.pdf; Prilog St-893_2016-254-41 - Izvod 12020.pdf; Prilog St-893_2016-254-42 - Izvod 62020.pdf; Prilog St-893_2016-254-43 - Izvod 72020.pdf; Prilog St-893_2016-254-44 - Izvod 82020.pdf; Prilog St-893_2016-254-45 - Izvod 92020.pdf; Prilog St-893_2016-254-46 - Izvod 112020.pdf; Prilog St-893_2016-254-47 - Izvod 102020.pdf; Prilog St-893_2016-254-48 - Izvod 142020.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571ac207-c349-4476-9df5-09a9f73a5a56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:21:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2ec6a0-3b91-4c51-b4b7-0833a26f41af</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-255-1 - Izvod 82024.pdf; Prilog St-893_2016-255-2 - Izvod 312021.pdf; Prilog St-893_2016-255-3 - Izvod 342021.pdf; Prilog St-893_2016-255-4 - Izvod 352021.pdf; Prilog St-893_2016-255-5 - Izvod 362021.pdf; Prilog St-893_2016-255-6 - Izvod 372021.pdf; Prilog St-893_2016-255-7 - Izvod 12022.pdf; Prilog St-893_2016-255-8 - Izvod 22022.pdf; Prilog St-893_2016-255-9 - Izvod 32022.pdf; Prilog St-893_2016-255-10 - Izvod 42022.pdf; Prilog St-893_2016-255-11 - Izvod 52022.pdf; Prilog St-893_2016-255-12 - Izvod 62022.pdf; Prilog St-893_2016-255-13 - Izvod 72022.pdf; Prilog St-893_2016-255-14 - Izvod 102022.pdf; Prilog St-893_2016-255-15 - Izvod 82022.pdf; Prilog St-893_2016-255-16 - Izvod 112022.pdf; Prilog St-893_2016-255-17 - Izvod 122022.pdf; Prilog St-893_2016-255-18 - Izvod 132022.pdf; Prilog St-893_2016-255-19 - Izvod 152022.pdf; Prilog St-893_2016-255-20 - Izvod 162022.pdf; Prilog St-893_2016-255-21 - Izvod 172022.pdf; Prilog St-893_2016-255-22 - Izvod 182022.pdf; Prilog St-893_2016-255-23 - Izvod 192022.pdf; Prilog St-893_2016-255-24 - Izvod 202022.pdf; Prilog St-893_2016-255-25 - Izvod 212022.pdf; Prilog St-893_2016-255-26 - Izvod 142022.pdf; Prilog St-893_2016-255-27 - Izvod 92022.pdf; Prilog St-893_2016-255-28 - Izvod 322021.pdf; Prilog St-893_2016-255-29 - Izvod  332021.pdf; Prilog St-893_2016-255-30 - Izvod 302021.pdf; Prilog St-893_2016-255-31 - Izvod 222022.pdf; Prilog St-893_2016-255-32 - Izvod 242022.pdf; Prilog St-893_2016-255-33 - Izvod 232022.pdf; Prilog St-893_2016-255-34 - Izvod 272022.pdf; Prilog St-893_2016-255-35 - Izvod 252022.pdf; Prilog St-893_2016-255-36 - Izvod  262022.pdf; Prilog St-893_2016-255-37 - Izvod  282022.pdf; Prilog St-893_2016-255-38 - Izvod 292022.pdf; Prilog St-893_2016-255-39 - Izvod 302022.pdf; Prilog St-893_2016-255-40 - Izvod 352022.pdf; Prilog St-893_2016-255-41 - Izvod 322022.pdf; Prilog St-893_2016-255-42 - Izvod 332022.pdf; Prilog St-893_2016-255-43 - Izvod 312022.pdf; Prilog St-893_2016-255-44 - Izvod 342022.pdf; Prilog St-893_2016-255-45 - Izvod 362022.pdf; Prilog St-893_2016-255-46 - Izvod 382022.pdf; Prilog St-893_2016-255-47 - Izvod  392022.pdf; Prilog St-893_2016-255-48 - Izvod 372022.pdf; Prilog St-893_2016-255-49 - Izvod 402022.pdf; Prilog St-893_2016-255-50 - Izvod 22023.pdf; Prilog St-893_2016-255-51 - Izvod  12023.pdf; Prilog St-893_2016-255-52 - Izvod  32023.pdf; Prilog St-893_2016-255-53 - Izvod 52023.pdf; Prilog St-893_2016-255-54 - Izvod 42023.pdf; Prilog St-893_2016-255-55 - Izvod 72023.pdf; Prilog St-893_2016-255-56 - Izvod 62023.pdf; Prilog St-893_2016-255-57 - Izvod 82023.pdf; Prilog St-893_2016-255-58 - Izvod 92023.pdf; Prilog St-893_2016-255-59 - Izvod 102023.pdf; Prilog St-893_2016-255-60 - Izvod 112023.pdf; Prilog St-893_2016-255-61 - Izvod 122023.pdf; Prilog St-893_2016-255-62 - Izvod 132023.pdf; Prilog St-893_2016-255-63 - Izvod 142023.pdf; Prilog St-893_2016-255-64 - Izvod 152023.pdf; Prilog St-893_2016-255-65 - Izvod 172023.pdf; Prilog St-893_2016-255-66 - Izvod 162023.pdf; Prilog St-893_2016-255-67 - Izvod 182023.pdf; Prilog St-893_2016-255-68 - Izvod 192023.pdf; Prilog St-893_2016-255-69 - Izvod 202023.pdf; Prilog St-893_2016-255-70 - Izvod 212023.pdf; Prilog St-893_2016-255-71 - Izvod 232023.pdf; Prilog St-893_2016-255-72 - Izvod 222023.pdf; Prilog St-893_2016-255-73 - Izvod 242023.pdf; Prilog St-893_2016-255-74 - Izvod 252023.pdf; Prilog St-893_2016-255-75 - Izvod 262023.pdf; Prilog St-893_2016-255-76 - Izvod  272023.pdf; Prilog St-893_2016-255-77 - Izvod  282023.pdf; Prilog St-893_2016-255-78 - Izvod  292023.pdf; Prilog St-893_2016-255-79 - Izvod 302023.pdf; Prilog St-893_2016-255-80 - Izvod 312023.pdf; Prilog St-893_2016-255-81 - Izvod 322023.pdf; Prilog St-893_2016-255-82 - Izvod 332023.pdf; Prilog St-893_2016-255-83 - Izvod 342023.pdf; Prilog St-893_2016-255-84 - Izvod 352023.pdf; Prilog St-893_2016-255-85 - Izvod 362023.pdf; Prilog St-893_2016-255-86 - Izvod 372023.pdf; Prilog St-893_2016-255-87 - Izvod  382023.pdf; Prilog St-893_2016-255-88 - Izvod 392023.pdf; Prilog St-893_2016-255-89 - Izvod  402023.pdf; Prilog St-893_2016-255-90 - Izvod 412023.pdf; Prilog St-893_2016-255-91 - Izvod 22024.pdf; Prilog St-893_2016-255-92 - Izvod  12024.pdf; Prilog St-893_2016-255-93 - Izvod  32024.pdf; Prilog St-893_2016-255-94 - Izvod  42024.pdf; Prilog St-893_2016-255-95 - Izvod  52024.pdf; Prilog St-893_2016-255-96 - Izvod  62024.pdf; Prilog St-893_2016-255-97 - Izvod  72024.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2ec6a0-3b91-4c51-b4b7-0833a26f41af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:20:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970cae90-400b-4908-8de0-eb12369762a2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-254-1 - Dokazi o podmirenim ostalim obvezama stečajne mase iz točke 2.2. Završnog računa.pdf; Prilog St-893_2016-254-2 - Dokazi o naplaćenim prihodima.pdf; Prilog St-893_2016-254-3 - Ugovor o pružanju knjigovodstvenih usluga.pdf; Prilog St-893_2016-254-4 - Izvod 22018.pdf; Prilog St-893_2016-254-5 - Izvod 12019.pdf; Prilog St-893_2016-254-6 - Izvod 32019.pdf; Prilog St-893_2016-254-7 - Izvod 42019.pdf; Prilog St-893_2016-254-8 - Izvod 52019.pdf; Prilog St-893_2016-254-9 - Izvod 62019.pdf; Prilog St-893_2016-254-10 - Izvod 72019.pdf; Prilog St-893_2016-254-11 - Izvod 92019.pdf; Prilog St-893_2016-254-12 - Izvod 122019.pdf; Prilog St-893_2016-254-13 - Izvod 312020.pdf; Prilog St-893_2016-254-14 - Izvod 142019.pdf; Prilog St-893_2016-254-15 - Izvod 132019.pdf; Prilog St-893_2016-254-16 - Izvod 162019.pdf; Prilog St-893_2016-254-17 - Izvod 152019.pdf; Prilog St-893_2016-254-18 - Izvod 182019.pdf; Prilog St-893_2016-254-19 - Izvod 192019.pdf; Prilog St-893_2016-254-20 - Izvod 102019.pdf; Prilog St-893_2016-254-21 - Izvod 82019.pdf; Prilog St-893_2016-254-22 - Izvod 112019.pdf; Prilog St-893_2016-254-23 - Izvod 202019.pdf; Prilog St-893_2016-254-24 - Izvod 212019.pdf; Prilog St-893_2016-254-25 - Izvod 222019.pdf; Prilog St-893_2016-254-26 - Izvod 232019.pdf; Prilog St-893_2016-254-27 - Izvod 242019.pdf; Prilog St-893_2016-254-28 - Izvod 252019.pdf; Prilog St-893_2016-254-29 - Izvod 262019.pdf; Prilog St-893_2016-254-30 - Izvod 272019.pdf; Prilog St-893_2016-254-31 - Izvod 292019.pdf; Prilog St-893_2016-254-32 - Izvod  282019.pdf; Prilog St-893_2016-254-33 - Izvod 322019.pdf; Prilog St-893_2016-254-34 - Izvod 312019.pdf; Prilog St-893_2016-254-35 - Izvod  302019.pdf; Prilog St-893_2016-254-36 - Izvod 332019.pdf; Prilog St-893_2016-254-37 - Izvod 22020.pdf; Prilog St-893_2016-254-38 - Izvod 32020.pdf; Prilog St-893_2016-254-39 - Izvod 52020.pdf; Prilog St-893_2016-254-40 - Izvod 42020.pdf; Prilog St-893_2016-254-41 - Izvod 12020.pdf; Prilog St-893_2016-254-42 - Izvod 62020.pdf; Prilog St-893_2016-254-43 - Izvod 72020.pdf; Prilog St-893_2016-254-44 - Izvod 82020.pdf; Prilog St-893_2016-254-45 - Izvod 92020.pdf; Prilog St-893_2016-254-46 - Izvod 112020.pdf; Prilog St-893_2016-254-47 - Izvod 102020.pdf; Prilog St-893_2016-254-48 - Izvod 142020.pdf; Prilog St-893_2016-254-49 - Izvod  132020.pdf; Prilog St-893_2016-254-50 - Izvod 162020.pdf; Prilog St-893_2016-254-51 - Izvod 182020.pdf; Prilog St-893_2016-254-52 - Izvod 172020.pdf; Prilog St-893_2016-254-53 - Izvod 192020.pdf; Prilog St-893_2016-254-54 - Izvod 202020.pdf; Prilog St-893_2016-254-55 - Izvod 122020.pdf; Prilog St-893_2016-254-56 - Izvod 152020.pdf; Prilog St-893_2016-254-57 - Izvod 212020.pdf; Prilog St-893_2016-254-58 - Izvod 222020.pdf; Prilog St-893_2016-254-59 - Izvod 232020.pdf; Prilog St-893_2016-254-60 - Izvod 242020.pdf; Prilog St-893_2016-254-61 - Izvod 272020.pdf; Prilog St-893_2016-254-62 - Izvod 252020.pdf; Prilog St-893_2016-254-63 - Izvod 262020.pdf; Prilog St-893_2016-254-64 - Izvod 302020.pdf; Prilog St-893_2016-254-65 - Izvod 292020.pdf; Prilog St-893_2016-254-66 - Izvod 302021.pdf; Prilog St-893_2016-254-67 - Izvod 22021.pdf; Prilog St-893_2016-254-68 - Izvod 12021.pdf; Prilog St-893_2016-254-69 - Izvod 32021.pdf; Prilog St-893_2016-254-70 - Izvod 312020.pdf; Prilog St-893_2016-254-71 - Izvod 42021.pdf; Prilog St-893_2016-254-72 - Izvod 282020.pdf; Prilog St-893_2016-254-73 - Izvod 52021.pdf; Prilog St-893_2016-254-74 - Izvod 82021.pdf; Prilog St-893_2016-254-75 - Izvod 72021.pdf; Prilog St-893_2016-254-76 - Izvod 92021.pdf; Prilog St-893_2016-254-77 - Izvod 102021.pdf; Prilog St-893_2016-254-78 - Izvod 62021.pdf; Prilog St-893_2016-254-79 - Izvod 142021.pdf; Prilog St-893_2016-254-80 - Izvod 132021.pdf; Prilog St-893_2016-254-81 - Izvod 162021.pdf; Prilog St-893_2016-254-82 - Izvod 172021.pdf; Prilog St-893_2016-254-83 - Izvod 122021.pdf; Prilog St-893_2016-254-84 - Izvod 152021.pdf; Prilog St-893_2016-254-85 - Izvod 182021.pdf; Prilog St-893_2016-254-86 - Izvod 192021.pdf; Prilog St-893_2016-254-87 - Izvod 232021.pdf; Prilog St-893_2016-254-88 - Izvod 212021.pdf; Prilog St-893_2016-254-89 - Izvod 202021.pdf; Prilog St-893_2016-254-90 - Izvod 222021.pdf; Prilog St-893_2016-254-91 - Izvod 252021.pdf; Prilog St-893_2016-254-92 - Izvod 242021.pdf; Prilog St-893_2016-254-93 - Izvod 262021.pdf; Prilog St-893_2016-254-94 - Izvod 272021.pdf; Prilog St-893_2016-254-95 - Izvod 292021.pdf; Prilog St-893_2016-254-96 - Izvod 282021.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970cae90-400b-4908-8de0-eb12369762a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:20:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6533278-b1ca-472d-999a-b7ee5bd567c0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-256-1 - Izvod 82024.pdf; Prilog St-893_2016-256-2 - Izvod  132024.pdf; Prilog St-893_2016-256-3 - Izvod 142024.pdf; Prilog St-893_2016-256-4 - Izvod 152024.pdf; Prilog St-893_2016-256-5 - Izvod  162024.pdf; Prilog St-893_2016-256-6 - Izvod 172024.pdf; Prilog St-893_2016-256-7 - Izvod 182024.pdf; Prilog St-893_2016-256-8 - Izvod  192024.pdf; Prilog St-893_2016-256-9 - Izvod 202024.pdf; Prilog St-893_2016-256-10 - Izvod 212024.pdf; Prilog St-893_2016-256-11 - Izvod 222024.pdf; Prilog St-893_2016-256-12 - Izvod 232024.pdf; Prilog St-893_2016-256-13 - Izvod 242024.pdf; Prilog St-893_2016-256-14 - Izvod 252024.pdf; Prilog St-893_2016-256-15 - Izvod 262024.pdf; Prilog St-893_2016-256-16 - Izvod_ 272024.pdf; Prilog St-893_2016-256-17 - Izvod_282024.pdf; Prilog St-893_2016-256-18 - Izvod  292024.pdf; Prilog St-893_2016-256-19 - Izvod 302024.pdf; Prilog St-893_2016-256-20 - Izvod  322024.pdf; Prilog St-893_2016-256-21 - Izvod_332024.pdf; Prilog St-893_2016-256-22 - Izvod 342024.pdf; Prilog St-893_2016-256-23 - Izvod  362024.pdf; Prilog St-893_2016-256-24 - Izvod_372024.pdf; Prilog St-893_2016-256-25 - Izvod  382024.pdf; Prilog St-893_2016-256-26 - Izvod  392024.pdf; Prilog St-893_2016-256-27 - Izvod_12025.pdf; Prilog St-893_2016-256-28 - Izvod 22025.pdf; Prilog St-893_2016-256-29 - Izvod 32025.pdf; Prilog St-893_2016-256-30 - Izvod 42025.pdf; Prilog St-893_2016-256-31 - Izvod  62025.pdf; Prilog St-893_2016-256-32 - Izvod 92024.pdf; Prilog St-893_2016-256-33 - Izvod 102024.pdf; Prilog St-893_2016-256-34 - Izvod 112024.pdf; Prilog St-893_2016-256-35 - Izvod 122024.pdf; Prilog St-893_2016-256-36 - Izvod 172026.pdf; Prilog St-893_2016-256-37 - Izvod  72025.pdf; Prilog St-893_2016-256-38 - Izvod 82025.pdf; Prilog St-893_2016-256-39 - Izvod 102025.pdf; Prilog St-893_2016-256-40 - Izvod 112025.pdf; Prilog St-893_2016-256-41 - Izvod  122025.pdf; Prilog St-893_2016-256-42 - Izvod  142025.pdf; Prilog St-893_2016-256-43 - Izvod 132025.pdf; Prilog St-893_2016-256-44 - Izvod 152025.pdf; Prilog St-893_2016-256-45 - Izvod 172025.pdf; Prilog St-893_2016-256-46 - Izvod 192025.pdf; Prilog St-893_2016-256-47 - Izvod 182025.pdf; Prilog St-893_2016-256-48 - Izvod 202025.pdf; Prilog St-893_2016-256-49 - Izvod 212025.pdf; Prilog St-893_2016-256-50 - Izvod 232025).pdf; Prilog St-893_2016-256-51 - Izvod 222025.pdf; Prilog St-893_2016-256-52 - Izvod 242025.pdf; Prilog St-893_2016-256-53 - Izvod 262025.pdf; Prilog St-893_2016-256-54 - Izvod 272025.pdf; Prilog St-893_2016-256-55 - Izvod  282025.pdf; Prilog St-893_2016-256-56 - Izvod 292025.pdf; Prilog St-893_2016-256-57 - Izvod 302025.pdf; Prilog St-893_2016-256-58 - Izvod 312025.pdf; Prilog St-893_2016-256-59 - Izvod 322025.pdf; Prilog St-893_2016-256-60 - Izvod 342025.pdf; Prilog St-893_2016-256-61 - Izvod 352025.pdf; Prilog St-893_2016-256-62 - Izvod 382025.pdf; Prilog St-893_2016-256-63 - Izvod 362025.pdf; Prilog St-893_2016-256-64 - Izvod 392025.pdf; Prilog St-893_2016-256-65 - Izvod 412025.pdf; Prilog St-893_2016-256-66 - Izvod 432025.pdf; Prilog St-893_2016-256-67 - Izvod 442025.pdf; Prilog St-893_2016-256-68 - Izvod 12026.pdf; Prilog St-893_2016-256-69 - Izvod 22026.pdf; Prilog St-893_2016-256-70 - Izvod  32026.pdf; Prilog St-893_2016-256-71 - Izvod 42026.pdf; Prilog St-893_2016-256-72 - Izvod 52026.pdf; Prilog St-893_2016-256-73 - Izvod 72026.pdf; Prilog St-893_2016-256-74 - Izvod 62026.pdf; Prilog St-893_2016-256-75 - Izvod 102026.pdf; Prilog St-893_2016-256-76 - Izvod 82026.pdf; Prilog St-893_2016-256-77 - Izvod 122026.pdf; Prilog St-893_2016-256-78 - Izvod 132026.pdf; Prilog St-893_2016-256-79 - Izvod 92026.pdf; Prilog St-893_2016-256-80 - Izvod 112026.pdf; Prilog St-893_2016-256-81 - Izvod 142026.pdf; Prilog St-893_2016-256-82 - Izvod 152026.pdf; Prilog St-893_2016-256-83 - Izvod 162026.pdf; Prilog St-893_2016-256-84 - Izvod 172026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6533278-b1ca-472d-999a-b7ee5bd567c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:19:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dcf50ab-a97d-4d93-bb9e-3b7d5e8ab269</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dcf50ab-a97d-4d93-bb9e-3b7d5e8ab269/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:18:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d9033f4-9003-4bf3-8457-6e47dc2ce905</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d9033f4-9003-4bf3-8457-6e47dc2ce905/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-182/2026</t>
   </si>
   <si>
     <t>Podnesak od 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.; Prilog od: 17.07.2026.</t>
   </si>
   <si>
     <t>ROYAL ING društvo s ograničenom odgovornošću za građenje, ugostiteljstvo i usluge</t>
   </si>
   <si>
     <t>Ulica Franka Lisice 65, 23000 Zadar, Hrvatska</t>
   </si>
   <si>
     <t>16742068723</t>
   </si>
   <si>
     <t>ROYAL ING društvo s ograničenom odgovornošću za građenje, ugostiteljstvo i usluge 16742068723</t>
   </si>
   <si>
     <t>17.07.2026. 10:54:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4e7b612d-05f4-4a32-97e6-808e8919a6a5</t>
   </si>
@@ -2324,51 +2489,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N81"/>
+  <dimension ref="A1:N90"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2508,3260 +2673,3638 @@
       <c r="I4" t="s">
         <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>40</v>
+      </c>
+      <c r="F5" t="s">
+        <v>41</v>
+      </c>
+      <c r="G5" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" t="s">
         <v>49</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="L5" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="M5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="N5" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E6" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="G6" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="E7" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="G7" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="H7" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="I7" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>69</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="E8" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="G8" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="H8" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="I8" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="L8" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="M8" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="N8" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="G9"/>
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" t="s">
+        <v>42</v>
+      </c>
       <c r="H9" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>80</v>
+        <v>66</v>
       </c>
       <c r="L9" t="s">
-        <v>81</v>
+        <v>55</v>
       </c>
       <c r="M9" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="N9" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>84</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="G10" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="I10" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="L10" t="s">
-        <v>87</v>
+        <v>59</v>
       </c>
       <c r="M10" t="s">
-        <v>88</v>
+        <v>70</v>
       </c>
       <c r="N10" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s">
-        <v>90</v>
+        <v>72</v>
       </c>
       <c r="E11" t="s">
-        <v>91</v>
+        <v>73</v>
       </c>
       <c r="F11" t="s">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="G11" t="s">
-        <v>93</v>
+        <v>75</v>
       </c>
       <c r="H11" t="s">
-        <v>94</v>
+        <v>76</v>
       </c>
       <c r="I11" t="s">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="L11" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="M11" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="N11" t="s">
-        <v>99</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
       <c r="D12" t="s">
-        <v>101</v>
+        <v>83</v>
       </c>
       <c r="E12" t="s">
-        <v>102</v>
+        <v>84</v>
       </c>
       <c r="F12" t="s">
-        <v>103</v>
+        <v>85</v>
       </c>
       <c r="G12" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
       <c r="H12" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="I12" t="s">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>107</v>
+        <v>89</v>
       </c>
       <c r="L12" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="M12" t="s">
-        <v>109</v>
+        <v>91</v>
       </c>
       <c r="N12" t="s">
-        <v>110</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>111</v>
+        <v>93</v>
       </c>
       <c r="D13" t="s">
-        <v>112</v>
+        <v>94</v>
       </c>
       <c r="E13" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="F13" t="s">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="G13" t="s">
-        <v>115</v>
+        <v>97</v>
       </c>
       <c r="H13" t="s">
-        <v>116</v>
+        <v>98</v>
       </c>
       <c r="I13" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>118</v>
+        <v>100</v>
       </c>
       <c r="L13" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="M13" t="s">
-        <v>120</v>
+        <v>102</v>
       </c>
       <c r="N13" t="s">
-        <v>121</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="D14" t="s">
-        <v>122</v>
+        <v>105</v>
       </c>
       <c r="E14" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="F14" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
       <c r="G14" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="H14" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="I14" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="L14" t="s">
-        <v>125</v>
+        <v>112</v>
       </c>
       <c r="M14" t="s">
-        <v>126</v>
+        <v>113</v>
       </c>
       <c r="N14" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="D15" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>106</v>
       </c>
       <c r="F15" t="s">
-        <v>41</v>
+        <v>107</v>
       </c>
       <c r="G15" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>109</v>
       </c>
       <c r="I15" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="L15" t="s">
-        <v>130</v>
+        <v>118</v>
       </c>
       <c r="M15" t="s">
-        <v>131</v>
+        <v>119</v>
       </c>
       <c r="N15" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="D16" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
       <c r="E16" t="s">
-        <v>134</v>
+        <v>106</v>
       </c>
       <c r="F16" t="s">
-        <v>135</v>
+        <v>107</v>
       </c>
       <c r="G16" t="s">
-        <v>136</v>
+        <v>108</v>
       </c>
       <c r="H16" t="s">
-        <v>137</v>
+        <v>109</v>
       </c>
       <c r="I16" t="s">
-        <v>138</v>
+        <v>121</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>139</v>
+        <v>122</v>
       </c>
       <c r="L16" t="s">
-        <v>140</v>
+        <v>123</v>
       </c>
       <c r="M16" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="N16" t="s">
-        <v>142</v>
+        <v>114</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>104</v>
       </c>
       <c r="D17" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>106</v>
       </c>
       <c r="F17" t="s">
-        <v>41</v>
+        <v>107</v>
       </c>
       <c r="G17" t="s">
-        <v>42</v>
+        <v>108</v>
       </c>
       <c r="H17" t="s">
-        <v>43</v>
+        <v>109</v>
       </c>
       <c r="I17" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>145</v>
+        <v>127</v>
       </c>
       <c r="L17" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="M17" t="s">
-        <v>147</v>
+        <v>129</v>
       </c>
       <c r="N17" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>148</v>
+        <v>130</v>
       </c>
       <c r="D18" t="s">
-        <v>149</v>
+        <v>131</v>
       </c>
       <c r="E18" t="s">
-        <v>150</v>
-[...6 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="F18"/>
+      <c r="G18"/>
       <c r="H18" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="I18" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="L18" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="M18" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="N18" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>159</v>
+        <v>104</v>
       </c>
       <c r="D19" t="s">
-        <v>160</v>
+        <v>139</v>
       </c>
       <c r="E19" t="s">
-        <v>161</v>
+        <v>106</v>
       </c>
       <c r="F19" t="s">
-        <v>162</v>
+        <v>107</v>
       </c>
       <c r="G19" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="H19" t="s">
-        <v>164</v>
+        <v>109</v>
       </c>
       <c r="I19" t="s">
-        <v>165</v>
+        <v>140</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="L19" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="M19" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="N19" t="s">
-        <v>169</v>
+        <v>114</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>170</v>
+        <v>144</v>
       </c>
       <c r="D20" t="s">
-        <v>171</v>
+        <v>145</v>
       </c>
       <c r="E20" t="s">
-        <v>172</v>
+        <v>146</v>
       </c>
       <c r="F20" t="s">
-        <v>173</v>
+        <v>147</v>
       </c>
       <c r="G20" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
       <c r="H20" t="s">
-        <v>175</v>
+        <v>149</v>
       </c>
       <c r="I20" t="s">
-        <v>176</v>
+        <v>150</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>177</v>
+        <v>151</v>
       </c>
       <c r="L20" t="s">
-        <v>178</v>
+        <v>152</v>
       </c>
       <c r="M20" t="s">
-        <v>179</v>
+        <v>153</v>
       </c>
       <c r="N20" t="s">
-        <v>180</v>
+        <v>154</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>181</v>
+        <v>155</v>
       </c>
       <c r="D21" t="s">
-        <v>182</v>
+        <v>156</v>
       </c>
       <c r="E21" t="s">
-        <v>183</v>
+        <v>157</v>
       </c>
       <c r="F21" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="G21" t="s">
-        <v>185</v>
+        <v>159</v>
       </c>
       <c r="H21" t="s">
-        <v>186</v>
+        <v>160</v>
       </c>
       <c r="I21" t="s">
-        <v>187</v>
+        <v>161</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>188</v>
+        <v>162</v>
       </c>
       <c r="L21" t="s">
-        <v>189</v>
+        <v>163</v>
       </c>
       <c r="M21" t="s">
-        <v>190</v>
+        <v>164</v>
       </c>
       <c r="N21" t="s">
-        <v>191</v>
+        <v>165</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>192</v>
+        <v>166</v>
       </c>
       <c r="D22" t="s">
-        <v>193</v>
+        <v>167</v>
       </c>
       <c r="E22" t="s">
-        <v>194</v>
+        <v>168</v>
       </c>
       <c r="F22" t="s">
-        <v>195</v>
+        <v>169</v>
       </c>
       <c r="G22" t="s">
-        <v>196</v>
+        <v>170</v>
       </c>
       <c r="H22" t="s">
-        <v>197</v>
+        <v>171</v>
       </c>
       <c r="I22" t="s">
-        <v>198</v>
+        <v>172</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>199</v>
+        <v>173</v>
       </c>
       <c r="L22" t="s">
-        <v>200</v>
+        <v>174</v>
       </c>
       <c r="M22" t="s">
-        <v>201</v>
+        <v>175</v>
       </c>
       <c r="N22" t="s">
-        <v>202</v>
+        <v>176</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>203</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
-        <v>204</v>
+        <v>177</v>
       </c>
       <c r="E23" t="s">
-        <v>205</v>
+        <v>84</v>
       </c>
       <c r="F23" t="s">
-        <v>206</v>
+        <v>85</v>
       </c>
       <c r="G23" t="s">
-        <v>207</v>
+        <v>86</v>
       </c>
       <c r="H23" t="s">
-        <v>208</v>
+        <v>87</v>
       </c>
       <c r="I23" t="s">
-        <v>209</v>
+        <v>178</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>210</v>
+        <v>179</v>
       </c>
       <c r="L23" t="s">
-        <v>211</v>
+        <v>180</v>
       </c>
       <c r="M23" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="N23" t="s">
-        <v>213</v>
+        <v>92</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>214</v>
+        <v>93</v>
       </c>
       <c r="D24" t="s">
-        <v>215</v>
+        <v>182</v>
       </c>
       <c r="E24" t="s">
-        <v>216</v>
+        <v>95</v>
       </c>
       <c r="F24" t="s">
-        <v>217</v>
+        <v>96</v>
       </c>
       <c r="G24" t="s">
-        <v>218</v>
+        <v>97</v>
       </c>
       <c r="H24" t="s">
-        <v>219</v>
+        <v>98</v>
       </c>
       <c r="I24" t="s">
-        <v>220</v>
+        <v>183</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>221</v>
+        <v>184</v>
       </c>
       <c r="L24" t="s">
-        <v>222</v>
+        <v>185</v>
       </c>
       <c r="M24" t="s">
-        <v>223</v>
+        <v>186</v>
       </c>
       <c r="N24" t="s">
-        <v>224</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>225</v>
+        <v>187</v>
       </c>
       <c r="D25" t="s">
-        <v>226</v>
+        <v>188</v>
       </c>
       <c r="E25" t="s">
-        <v>227</v>
+        <v>189</v>
       </c>
       <c r="F25" t="s">
-        <v>228</v>
+        <v>190</v>
       </c>
       <c r="G25" t="s">
-        <v>229</v>
+        <v>191</v>
       </c>
       <c r="H25" t="s">
-        <v>230</v>
+        <v>192</v>
       </c>
       <c r="I25" t="s">
-        <v>231</v>
+        <v>193</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>232</v>
+        <v>194</v>
       </c>
       <c r="L25" t="s">
-        <v>233</v>
+        <v>195</v>
       </c>
       <c r="M25" t="s">
-        <v>234</v>
+        <v>196</v>
       </c>
       <c r="N25" t="s">
-        <v>235</v>
+        <v>197</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>236</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>237</v>
+        <v>198</v>
       </c>
       <c r="E26" t="s">
-        <v>238</v>
+        <v>95</v>
       </c>
       <c r="F26" t="s">
-        <v>239</v>
+        <v>96</v>
       </c>
       <c r="G26" t="s">
-        <v>240</v>
+        <v>97</v>
       </c>
       <c r="H26" t="s">
-        <v>241</v>
+        <v>98</v>
       </c>
       <c r="I26" t="s">
-        <v>242</v>
+        <v>199</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>243</v>
+        <v>200</v>
       </c>
       <c r="L26" t="s">
-        <v>244</v>
+        <v>201</v>
       </c>
       <c r="M26" t="s">
-        <v>245</v>
+        <v>202</v>
       </c>
       <c r="N26" t="s">
-        <v>246</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>247</v>
+        <v>203</v>
       </c>
       <c r="D27" t="s">
-        <v>248</v>
+        <v>204</v>
       </c>
       <c r="E27" t="s">
-        <v>249</v>
+        <v>205</v>
       </c>
       <c r="F27" t="s">
-        <v>250</v>
+        <v>206</v>
       </c>
       <c r="G27" t="s">
-        <v>251</v>
+        <v>207</v>
       </c>
       <c r="H27" t="s">
-        <v>252</v>
+        <v>208</v>
       </c>
       <c r="I27" t="s">
-        <v>253</v>
+        <v>209</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>254</v>
+        <v>210</v>
       </c>
       <c r="L27" t="s">
-        <v>255</v>
+        <v>211</v>
       </c>
       <c r="M27" t="s">
-        <v>256</v>
+        <v>212</v>
       </c>
       <c r="N27" t="s">
-        <v>257</v>
+        <v>213</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>258</v>
+        <v>214</v>
       </c>
       <c r="D28" t="s">
-        <v>259</v>
+        <v>215</v>
       </c>
       <c r="E28" t="s">
-        <v>260</v>
+        <v>216</v>
       </c>
       <c r="F28" t="s">
-        <v>261</v>
+        <v>217</v>
       </c>
       <c r="G28" t="s">
-        <v>262</v>
+        <v>218</v>
       </c>
       <c r="H28" t="s">
-        <v>263</v>
+        <v>219</v>
       </c>
       <c r="I28" t="s">
-        <v>264</v>
+        <v>220</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>265</v>
+        <v>221</v>
       </c>
       <c r="L28" t="s">
-        <v>266</v>
+        <v>222</v>
       </c>
       <c r="M28" t="s">
-        <v>267</v>
+        <v>223</v>
       </c>
       <c r="N28" t="s">
-        <v>268</v>
+        <v>224</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>269</v>
+        <v>225</v>
       </c>
       <c r="D29" t="s">
-        <v>270</v>
+        <v>226</v>
       </c>
       <c r="E29" t="s">
-        <v>271</v>
+        <v>227</v>
       </c>
       <c r="F29" t="s">
-        <v>272</v>
+        <v>228</v>
       </c>
       <c r="G29" t="s">
-        <v>273</v>
+        <v>229</v>
       </c>
       <c r="H29" t="s">
-        <v>274</v>
+        <v>230</v>
       </c>
       <c r="I29" t="s">
-        <v>275</v>
+        <v>231</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>276</v>
+        <v>232</v>
       </c>
       <c r="L29" t="s">
-        <v>277</v>
+        <v>233</v>
       </c>
       <c r="M29" t="s">
-        <v>278</v>
+        <v>234</v>
       </c>
       <c r="N29" t="s">
-        <v>279</v>
+        <v>235</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>280</v>
+        <v>236</v>
       </c>
       <c r="D30" t="s">
-        <v>281</v>
+        <v>237</v>
       </c>
       <c r="E30" t="s">
-        <v>282</v>
+        <v>238</v>
       </c>
       <c r="F30" t="s">
-        <v>283</v>
+        <v>239</v>
       </c>
       <c r="G30" t="s">
-        <v>284</v>
+        <v>240</v>
       </c>
       <c r="H30" t="s">
-        <v>285</v>
+        <v>241</v>
       </c>
       <c r="I30" t="s">
-        <v>286</v>
+        <v>242</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>287</v>
+        <v>243</v>
       </c>
       <c r="L30" t="s">
-        <v>288</v>
+        <v>244</v>
       </c>
       <c r="M30" t="s">
-        <v>289</v>
+        <v>245</v>
       </c>
       <c r="N30" t="s">
-        <v>290</v>
+        <v>246</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>291</v>
+        <v>247</v>
       </c>
       <c r="D31" t="s">
-        <v>292</v>
+        <v>248</v>
       </c>
       <c r="E31" t="s">
-        <v>293</v>
+        <v>249</v>
       </c>
       <c r="F31" t="s">
-        <v>294</v>
+        <v>250</v>
       </c>
       <c r="G31" t="s">
-        <v>295</v>
+        <v>251</v>
       </c>
       <c r="H31" t="s">
-        <v>296</v>
+        <v>252</v>
       </c>
       <c r="I31" t="s">
-        <v>297</v>
+        <v>253</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>298</v>
+        <v>254</v>
       </c>
       <c r="L31" t="s">
-        <v>299</v>
+        <v>255</v>
       </c>
       <c r="M31" t="s">
-        <v>300</v>
+        <v>256</v>
       </c>
       <c r="N31" t="s">
-        <v>301</v>
+        <v>257</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="D32" t="s">
-        <v>302</v>
+        <v>259</v>
       </c>
       <c r="E32" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="F32" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="G32" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="H32" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="I32" t="s">
-        <v>303</v>
+        <v>264</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>304</v>
+        <v>265</v>
       </c>
       <c r="L32" t="s">
-        <v>305</v>
+        <v>266</v>
       </c>
       <c r="M32" t="s">
-        <v>306</v>
+        <v>267</v>
       </c>
       <c r="N32" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>307</v>
+        <v>269</v>
       </c>
       <c r="D33" t="s">
-        <v>308</v>
+        <v>270</v>
       </c>
       <c r="E33" t="s">
-        <v>309</v>
+        <v>271</v>
       </c>
       <c r="F33" t="s">
-        <v>310</v>
+        <v>272</v>
       </c>
       <c r="G33" t="s">
-        <v>311</v>
+        <v>273</v>
       </c>
       <c r="H33" t="s">
-        <v>312</v>
+        <v>274</v>
       </c>
       <c r="I33" t="s">
-        <v>313</v>
+        <v>275</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>314</v>
+        <v>276</v>
       </c>
       <c r="L33" t="s">
-        <v>315</v>
+        <v>277</v>
       </c>
       <c r="M33" t="s">
-        <v>316</v>
+        <v>278</v>
       </c>
       <c r="N33" t="s">
-        <v>317</v>
+        <v>279</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>318</v>
+        <v>280</v>
       </c>
       <c r="D34" t="s">
-        <v>319</v>
+        <v>281</v>
       </c>
       <c r="E34" t="s">
-        <v>320</v>
+        <v>282</v>
       </c>
       <c r="F34" t="s">
-        <v>321</v>
+        <v>283</v>
       </c>
       <c r="G34" t="s">
-        <v>322</v>
+        <v>284</v>
       </c>
       <c r="H34" t="s">
-        <v>323</v>
+        <v>285</v>
       </c>
       <c r="I34" t="s">
-        <v>324</v>
+        <v>286</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
-        <v>325</v>
+        <v>287</v>
       </c>
       <c r="L34" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
       <c r="M34" t="s">
-        <v>327</v>
+        <v>289</v>
       </c>
       <c r="N34" t="s">
-        <v>328</v>
+        <v>290</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>329</v>
+        <v>291</v>
       </c>
       <c r="D35" t="s">
-        <v>330</v>
+        <v>292</v>
       </c>
       <c r="E35" t="s">
-        <v>331</v>
+        <v>293</v>
       </c>
       <c r="F35" t="s">
-        <v>332</v>
+        <v>294</v>
       </c>
       <c r="G35" t="s">
-        <v>333</v>
+        <v>295</v>
       </c>
       <c r="H35" t="s">
-        <v>334</v>
+        <v>296</v>
       </c>
       <c r="I35" t="s">
-        <v>335</v>
+        <v>297</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>336</v>
+        <v>298</v>
       </c>
       <c r="L35" t="s">
-        <v>337</v>
+        <v>299</v>
       </c>
       <c r="M35" t="s">
-        <v>338</v>
+        <v>300</v>
       </c>
       <c r="N35" t="s">
-        <v>339</v>
+        <v>301</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>340</v>
+        <v>302</v>
       </c>
       <c r="D36" t="s">
-        <v>341</v>
+        <v>303</v>
       </c>
       <c r="E36" t="s">
-        <v>342</v>
+        <v>304</v>
       </c>
       <c r="F36" t="s">
-        <v>343</v>
+        <v>305</v>
       </c>
       <c r="G36" t="s">
-        <v>344</v>
+        <v>306</v>
       </c>
       <c r="H36" t="s">
-        <v>345</v>
+        <v>307</v>
       </c>
       <c r="I36" t="s">
-        <v>346</v>
+        <v>308</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
-        <v>347</v>
+        <v>309</v>
       </c>
       <c r="L36" t="s">
-        <v>348</v>
+        <v>310</v>
       </c>
       <c r="M36" t="s">
-        <v>349</v>
+        <v>311</v>
       </c>
       <c r="N36" t="s">
-        <v>350</v>
+        <v>312</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>351</v>
+        <v>313</v>
       </c>
       <c r="D37" t="s">
-        <v>352</v>
+        <v>314</v>
       </c>
       <c r="E37" t="s">
-        <v>353</v>
+        <v>315</v>
       </c>
       <c r="F37" t="s">
-        <v>354</v>
+        <v>316</v>
       </c>
       <c r="G37" t="s">
-        <v>355</v>
+        <v>317</v>
       </c>
       <c r="H37" t="s">
-        <v>356</v>
+        <v>318</v>
       </c>
       <c r="I37" t="s">
-        <v>357</v>
+        <v>319</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
-        <v>358</v>
+        <v>320</v>
       </c>
       <c r="L37" t="s">
-        <v>359</v>
+        <v>321</v>
       </c>
       <c r="M37" t="s">
-        <v>360</v>
+        <v>322</v>
       </c>
       <c r="N37" t="s">
-        <v>361</v>
+        <v>323</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>362</v>
+        <v>324</v>
       </c>
       <c r="D38" t="s">
-        <v>363</v>
+        <v>325</v>
       </c>
       <c r="E38" t="s">
-        <v>364</v>
+        <v>326</v>
       </c>
       <c r="F38" t="s">
-        <v>365</v>
+        <v>327</v>
       </c>
       <c r="G38" t="s">
-        <v>366</v>
+        <v>328</v>
       </c>
       <c r="H38" t="s">
-        <v>367</v>
+        <v>329</v>
       </c>
       <c r="I38" t="s">
-        <v>368</v>
+        <v>330</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>369</v>
+        <v>331</v>
       </c>
       <c r="L38" t="s">
-        <v>370</v>
+        <v>332</v>
       </c>
       <c r="M38" t="s">
-        <v>371</v>
+        <v>333</v>
       </c>
       <c r="N38" t="s">
-        <v>372</v>
+        <v>334</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>373</v>
+        <v>335</v>
       </c>
       <c r="D39" t="s">
-        <v>374</v>
+        <v>336</v>
       </c>
       <c r="E39" t="s">
-        <v>375</v>
+        <v>337</v>
       </c>
       <c r="F39" t="s">
-        <v>376</v>
+        <v>338</v>
       </c>
       <c r="G39" t="s">
-        <v>377</v>
+        <v>339</v>
       </c>
       <c r="H39" t="s">
-        <v>378</v>
+        <v>340</v>
       </c>
       <c r="I39" t="s">
-        <v>379</v>
+        <v>341</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>380</v>
+        <v>342</v>
       </c>
       <c r="L39" t="s">
-        <v>381</v>
+        <v>343</v>
       </c>
       <c r="M39" t="s">
-        <v>382</v>
+        <v>344</v>
       </c>
       <c r="N39" t="s">
-        <v>383</v>
+        <v>345</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>384</v>
+        <v>346</v>
       </c>
       <c r="D40" t="s">
-        <v>385</v>
+        <v>347</v>
       </c>
       <c r="E40" t="s">
-        <v>386</v>
+        <v>348</v>
       </c>
       <c r="F40" t="s">
-        <v>387</v>
+        <v>349</v>
       </c>
       <c r="G40" t="s">
-        <v>388</v>
+        <v>350</v>
       </c>
       <c r="H40" t="s">
-        <v>389</v>
+        <v>351</v>
       </c>
       <c r="I40" t="s">
-        <v>390</v>
+        <v>352</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>391</v>
+        <v>353</v>
       </c>
       <c r="L40" t="s">
-        <v>392</v>
+        <v>354</v>
       </c>
       <c r="M40" t="s">
-        <v>393</v>
+        <v>355</v>
       </c>
       <c r="N40" t="s">
-        <v>394</v>
+        <v>356</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>395</v>
+        <v>324</v>
       </c>
       <c r="D41" t="s">
-        <v>396</v>
+        <v>357</v>
       </c>
       <c r="E41" t="s">
-        <v>397</v>
+        <v>326</v>
       </c>
       <c r="F41" t="s">
-        <v>398</v>
+        <v>327</v>
       </c>
       <c r="G41" t="s">
-        <v>399</v>
+        <v>328</v>
       </c>
       <c r="H41" t="s">
-        <v>400</v>
+        <v>329</v>
       </c>
       <c r="I41" t="s">
-        <v>401</v>
+        <v>358</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>402</v>
+        <v>359</v>
       </c>
       <c r="L41" t="s">
-        <v>403</v>
+        <v>360</v>
       </c>
       <c r="M41" t="s">
-        <v>404</v>
+        <v>361</v>
       </c>
       <c r="N41" t="s">
-        <v>405</v>
+        <v>334</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>406</v>
+        <v>362</v>
       </c>
       <c r="D42" t="s">
-        <v>407</v>
+        <v>363</v>
       </c>
       <c r="E42" t="s">
-        <v>408</v>
+        <v>364</v>
       </c>
       <c r="F42" t="s">
-        <v>409</v>
+        <v>365</v>
       </c>
       <c r="G42" t="s">
-        <v>410</v>
+        <v>366</v>
       </c>
       <c r="H42" t="s">
-        <v>411</v>
+        <v>367</v>
       </c>
       <c r="I42" t="s">
-        <v>412</v>
+        <v>368</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>413</v>
+        <v>369</v>
       </c>
       <c r="L42" t="s">
-        <v>414</v>
+        <v>370</v>
       </c>
       <c r="M42" t="s">
-        <v>415</v>
+        <v>371</v>
       </c>
       <c r="N42" t="s">
-        <v>416</v>
+        <v>372</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>417</v>
+        <v>373</v>
       </c>
       <c r="D43" t="s">
-        <v>418</v>
+        <v>374</v>
       </c>
       <c r="E43" t="s">
-        <v>419</v>
+        <v>375</v>
       </c>
       <c r="F43" t="s">
-        <v>420</v>
+        <v>376</v>
       </c>
       <c r="G43" t="s">
-        <v>421</v>
+        <v>377</v>
       </c>
       <c r="H43" t="s">
-        <v>422</v>
+        <v>378</v>
       </c>
       <c r="I43" t="s">
-        <v>423</v>
+        <v>379</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>424</v>
+        <v>380</v>
       </c>
       <c r="L43" t="s">
-        <v>425</v>
+        <v>381</v>
       </c>
       <c r="M43" t="s">
-        <v>426</v>
+        <v>382</v>
       </c>
       <c r="N43" t="s">
-        <v>427</v>
+        <v>383</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>428</v>
+        <v>384</v>
       </c>
       <c r="D44" t="s">
-        <v>429</v>
+        <v>385</v>
       </c>
       <c r="E44" t="s">
-        <v>51</v>
+        <v>386</v>
       </c>
       <c r="F44" t="s">
-        <v>52</v>
+        <v>387</v>
       </c>
       <c r="G44" t="s">
-        <v>53</v>
+        <v>388</v>
       </c>
       <c r="H44" t="s">
-        <v>54</v>
+        <v>389</v>
       </c>
       <c r="I44" t="s">
-        <v>430</v>
+        <v>390</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>431</v>
+        <v>391</v>
       </c>
       <c r="L44" t="s">
-        <v>432</v>
+        <v>392</v>
       </c>
       <c r="M44" t="s">
-        <v>433</v>
+        <v>393</v>
       </c>
       <c r="N44" t="s">
-        <v>434</v>
+        <v>394</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>435</v>
+        <v>395</v>
       </c>
       <c r="D45" t="s">
-        <v>436</v>
+        <v>396</v>
       </c>
       <c r="E45" t="s">
-        <v>437</v>
+        <v>397</v>
       </c>
       <c r="F45" t="s">
-        <v>438</v>
+        <v>398</v>
       </c>
       <c r="G45" t="s">
-        <v>439</v>
+        <v>399</v>
       </c>
       <c r="H45" t="s">
-        <v>440</v>
+        <v>400</v>
       </c>
       <c r="I45" t="s">
-        <v>441</v>
+        <v>401</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>442</v>
+        <v>402</v>
       </c>
       <c r="L45" t="s">
-        <v>443</v>
+        <v>403</v>
       </c>
       <c r="M45" t="s">
-        <v>444</v>
+        <v>404</v>
       </c>
       <c r="N45" t="s">
-        <v>445</v>
+        <v>405</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>428</v>
+        <v>406</v>
       </c>
       <c r="D46" t="s">
-        <v>446</v>
+        <v>407</v>
       </c>
       <c r="E46" t="s">
-        <v>51</v>
+        <v>408</v>
       </c>
       <c r="F46" t="s">
-        <v>52</v>
+        <v>409</v>
       </c>
       <c r="G46" t="s">
-        <v>53</v>
+        <v>410</v>
       </c>
       <c r="H46" t="s">
-        <v>54</v>
+        <v>411</v>
       </c>
       <c r="I46" t="s">
-        <v>447</v>
+        <v>412</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>448</v>
+        <v>413</v>
       </c>
       <c r="L46" t="s">
-        <v>449</v>
+        <v>414</v>
       </c>
       <c r="M46" t="s">
-        <v>450</v>
+        <v>415</v>
       </c>
       <c r="N46" t="s">
-        <v>434</v>
+        <v>416</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>170</v>
+        <v>417</v>
       </c>
       <c r="D47" t="s">
-        <v>451</v>
+        <v>418</v>
       </c>
       <c r="E47" t="s">
-        <v>452</v>
+        <v>419</v>
       </c>
       <c r="F47" t="s">
-        <v>173</v>
+        <v>420</v>
       </c>
       <c r="G47" t="s">
-        <v>174</v>
+        <v>421</v>
       </c>
       <c r="H47" t="s">
-        <v>453</v>
+        <v>422</v>
       </c>
       <c r="I47" t="s">
-        <v>454</v>
+        <v>423</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>455</v>
+        <v>424</v>
       </c>
       <c r="L47" t="s">
-        <v>456</v>
+        <v>425</v>
       </c>
       <c r="M47" t="s">
-        <v>457</v>
+        <v>426</v>
       </c>
       <c r="N47" t="s">
-        <v>180</v>
+        <v>427</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>428</v>
       </c>
       <c r="D48" t="s">
-        <v>458</v>
+        <v>429</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>430</v>
       </c>
       <c r="F48" t="s">
-        <v>52</v>
+        <v>431</v>
       </c>
       <c r="G48" t="s">
-        <v>53</v>
+        <v>432</v>
       </c>
       <c r="H48" t="s">
-        <v>54</v>
+        <v>433</v>
       </c>
       <c r="I48" t="s">
-        <v>459</v>
+        <v>434</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>460</v>
+        <v>435</v>
       </c>
       <c r="L48" t="s">
-        <v>461</v>
+        <v>436</v>
       </c>
       <c r="M48" t="s">
-        <v>462</v>
+        <v>437</v>
       </c>
       <c r="N48" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="D49" t="s">
-        <v>463</v>
+        <v>440</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>441</v>
       </c>
       <c r="F49" t="s">
-        <v>52</v>
+        <v>442</v>
       </c>
       <c r="G49" t="s">
-        <v>53</v>
+        <v>443</v>
       </c>
       <c r="H49" t="s">
-        <v>54</v>
+        <v>444</v>
       </c>
       <c r="I49" t="s">
-        <v>464</v>
+        <v>445</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>465</v>
+        <v>446</v>
       </c>
       <c r="L49" t="s">
-        <v>466</v>
+        <v>447</v>
       </c>
       <c r="M49" t="s">
-        <v>467</v>
+        <v>448</v>
       </c>
       <c r="N49" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="D50" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="E50" t="s">
-        <v>51</v>
+        <v>452</v>
       </c>
       <c r="F50" t="s">
-        <v>52</v>
+        <v>453</v>
       </c>
       <c r="G50" t="s">
-        <v>53</v>
+        <v>454</v>
       </c>
       <c r="H50" t="s">
-        <v>54</v>
+        <v>455</v>
       </c>
       <c r="I50" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="L50" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="M50" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="N50" t="s">
-        <v>434</v>
+        <v>460</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>428</v>
+        <v>461</v>
       </c>
       <c r="D51" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="E51" t="s">
-        <v>51</v>
+        <v>463</v>
       </c>
       <c r="F51" t="s">
-        <v>52</v>
+        <v>464</v>
       </c>
       <c r="G51" t="s">
-        <v>53</v>
+        <v>465</v>
       </c>
       <c r="H51" t="s">
-        <v>54</v>
+        <v>466</v>
       </c>
       <c r="I51" t="s">
-        <v>473</v>
+        <v>467</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="L51" t="s">
+        <v>469</v>
+      </c>
+      <c r="M51" t="s">
+        <v>470</v>
+      </c>
+      <c r="N51" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
+        <v>472</v>
+      </c>
+      <c r="D52" t="s">
+        <v>473</v>
+      </c>
+      <c r="E52" t="s">
+        <v>474</v>
+      </c>
+      <c r="F52" t="s">
+        <v>475</v>
+      </c>
+      <c r="G52" t="s">
         <v>476</v>
       </c>
-      <c r="D52" t="s">
+      <c r="H52" t="s">
         <v>477</v>
       </c>
-      <c r="E52" t="s">
+      <c r="I52" t="s">
         <v>478</v>
-      </c>
-[...10 lines deleted...]
-        <v>482</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="L52" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="M52" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="N52" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>428</v>
+        <v>483</v>
       </c>
       <c r="D53" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="E53" t="s">
-        <v>51</v>
+        <v>106</v>
       </c>
       <c r="F53" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="G53" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="H53" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="I53" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
+        <v>486</v>
+      </c>
+      <c r="L53" t="s">
+        <v>487</v>
+      </c>
+      <c r="M53" t="s">
+        <v>488</v>
+      </c>
+      <c r="N53" t="s">
         <v>489</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
+        <v>490</v>
+      </c>
+      <c r="D54" t="s">
+        <v>491</v>
+      </c>
+      <c r="E54" t="s">
         <v>492</v>
       </c>
-      <c r="D54" t="s">
+      <c r="F54" t="s">
         <v>493</v>
       </c>
-      <c r="E54" t="s">
+      <c r="G54" t="s">
         <v>494</v>
       </c>
-      <c r="F54" t="s">
+      <c r="H54" t="s">
         <v>495</v>
       </c>
-      <c r="G54" t="s">
+      <c r="I54" t="s">
         <v>496</v>
-      </c>
-[...4 lines deleted...]
-        <v>498</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
+        <v>497</v>
+      </c>
+      <c r="L54" t="s">
+        <v>498</v>
+      </c>
+      <c r="M54" t="s">
         <v>499</v>
       </c>
-      <c r="L54" t="s">
+      <c r="N54" t="s">
         <v>500</v>
-      </c>
-[...4 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>503</v>
+        <v>483</v>
       </c>
       <c r="D55" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="E55" t="s">
-        <v>51</v>
+        <v>106</v>
       </c>
       <c r="F55" t="s">
-        <v>52</v>
+        <v>107</v>
       </c>
       <c r="G55" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="H55" t="s">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="I55" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="L55" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="M55" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="N55" t="s">
-        <v>509</v>
+        <v>489</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>510</v>
+        <v>225</v>
       </c>
       <c r="D56" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="E56" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="F56" t="s">
-        <v>513</v>
+        <v>228</v>
       </c>
       <c r="G56" t="s">
-        <v>514</v>
+        <v>229</v>
       </c>
       <c r="H56" t="s">
-        <v>515</v>
+        <v>508</v>
       </c>
       <c r="I56" t="s">
-        <v>516</v>
+        <v>509</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="L56" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="M56" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="N56" t="s">
-        <v>520</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>521</v>
+        <v>483</v>
       </c>
       <c r="D57" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="E57" t="s">
-        <v>523</v>
+        <v>106</v>
       </c>
       <c r="F57" t="s">
-        <v>524</v>
+        <v>107</v>
       </c>
       <c r="G57" t="s">
-        <v>525</v>
+        <v>108</v>
       </c>
       <c r="H57" t="s">
-        <v>526</v>
+        <v>109</v>
       </c>
       <c r="I57" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="L57" t="s">
-        <v>529</v>
+        <v>516</v>
       </c>
       <c r="M57" t="s">
-        <v>530</v>
+        <v>517</v>
       </c>
       <c r="N57" t="s">
-        <v>531</v>
+        <v>489</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>532</v>
+        <v>483</v>
       </c>
       <c r="D58" t="s">
-        <v>533</v>
+        <v>518</v>
       </c>
       <c r="E58" t="s">
-        <v>534</v>
+        <v>106</v>
       </c>
       <c r="F58" t="s">
-        <v>535</v>
+        <v>107</v>
       </c>
       <c r="G58" t="s">
-        <v>536</v>
+        <v>108</v>
       </c>
       <c r="H58" t="s">
-        <v>537</v>
+        <v>109</v>
       </c>
       <c r="I58" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>539</v>
+        <v>520</v>
       </c>
       <c r="L58" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="M58" t="s">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="N58" t="s">
-        <v>542</v>
+        <v>489</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>543</v>
+        <v>483</v>
       </c>
       <c r="D59" t="s">
-        <v>544</v>
+        <v>523</v>
       </c>
       <c r="E59" t="s">
-        <v>545</v>
+        <v>106</v>
       </c>
       <c r="F59" t="s">
-        <v>546</v>
+        <v>107</v>
       </c>
       <c r="G59" t="s">
-        <v>547</v>
+        <v>108</v>
       </c>
       <c r="H59" t="s">
-        <v>548</v>
+        <v>109</v>
       </c>
       <c r="I59" t="s">
-        <v>549</v>
+        <v>524</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>550</v>
+        <v>525</v>
       </c>
       <c r="L59" t="s">
-        <v>551</v>
+        <v>526</v>
       </c>
       <c r="M59" t="s">
-        <v>552</v>
+        <v>527</v>
       </c>
       <c r="N59" t="s">
-        <v>553</v>
+        <v>489</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>554</v>
+        <v>483</v>
       </c>
       <c r="D60" t="s">
-        <v>555</v>
+        <v>523</v>
       </c>
       <c r="E60" t="s">
-        <v>556</v>
+        <v>106</v>
       </c>
       <c r="F60" t="s">
-        <v>557</v>
+        <v>107</v>
       </c>
       <c r="G60" t="s">
-        <v>558</v>
+        <v>108</v>
       </c>
       <c r="H60" t="s">
-        <v>559</v>
+        <v>109</v>
       </c>
       <c r="I60" t="s">
-        <v>560</v>
+        <v>528</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>561</v>
+        <v>529</v>
       </c>
       <c r="L60" t="s">
-        <v>562</v>
+        <v>526</v>
       </c>
       <c r="M60" t="s">
-        <v>563</v>
+        <v>530</v>
       </c>
       <c r="N60" t="s">
-        <v>564</v>
+        <v>489</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>565</v>
+        <v>531</v>
       </c>
       <c r="D61" t="s">
-        <v>566</v>
+        <v>532</v>
       </c>
       <c r="E61" t="s">
-        <v>567</v>
+        <v>533</v>
       </c>
       <c r="F61" t="s">
-        <v>568</v>
+        <v>534</v>
       </c>
       <c r="G61" t="s">
-        <v>569</v>
+        <v>535</v>
       </c>
       <c r="H61" t="s">
-        <v>570</v>
+        <v>536</v>
       </c>
       <c r="I61" t="s">
-        <v>571</v>
+        <v>537</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>572</v>
+        <v>538</v>
       </c>
       <c r="L61" t="s">
-        <v>573</v>
+        <v>539</v>
       </c>
       <c r="M61" t="s">
-        <v>574</v>
+        <v>540</v>
       </c>
       <c r="N61" t="s">
-        <v>575</v>
+        <v>541</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>576</v>
+        <v>483</v>
       </c>
       <c r="D62" t="s">
-        <v>577</v>
+        <v>542</v>
       </c>
       <c r="E62" t="s">
-        <v>249</v>
+        <v>106</v>
       </c>
       <c r="F62" t="s">
-        <v>250</v>
+        <v>107</v>
       </c>
       <c r="G62" t="s">
-        <v>251</v>
+        <v>108</v>
       </c>
       <c r="H62" t="s">
-        <v>252</v>
+        <v>109</v>
       </c>
       <c r="I62" t="s">
-        <v>578</v>
+        <v>543</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>579</v>
+        <v>544</v>
       </c>
       <c r="L62" t="s">
-        <v>580</v>
+        <v>545</v>
       </c>
       <c r="M62" t="s">
-        <v>581</v>
+        <v>546</v>
       </c>
       <c r="N62" t="s">
-        <v>582</v>
+        <v>489</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>576</v>
+        <v>547</v>
       </c>
       <c r="D63" t="s">
-        <v>583</v>
+        <v>548</v>
       </c>
       <c r="E63" t="s">
-        <v>249</v>
+        <v>549</v>
       </c>
       <c r="F63" t="s">
-        <v>250</v>
+        <v>550</v>
       </c>
       <c r="G63" t="s">
-        <v>251</v>
+        <v>551</v>
       </c>
       <c r="H63" t="s">
-        <v>252</v>
+        <v>552</v>
       </c>
       <c r="I63" t="s">
-        <v>584</v>
+        <v>553</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>585</v>
+        <v>554</v>
       </c>
       <c r="L63" t="s">
-        <v>586</v>
+        <v>555</v>
       </c>
       <c r="M63" t="s">
-        <v>587</v>
+        <v>556</v>
       </c>
       <c r="N63" t="s">
-        <v>582</v>
+        <v>557</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>588</v>
+        <v>558</v>
       </c>
       <c r="D64" t="s">
-        <v>589</v>
+        <v>559</v>
       </c>
       <c r="E64" t="s">
-        <v>590</v>
+        <v>106</v>
       </c>
       <c r="F64" t="s">
-        <v>591</v>
+        <v>107</v>
       </c>
       <c r="G64" t="s">
-        <v>592</v>
+        <v>108</v>
       </c>
       <c r="H64" t="s">
-        <v>593</v>
+        <v>109</v>
       </c>
       <c r="I64" t="s">
-        <v>594</v>
+        <v>560</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>595</v>
+        <v>561</v>
       </c>
       <c r="L64" t="s">
-        <v>596</v>
+        <v>562</v>
       </c>
       <c r="M64" t="s">
-        <v>597</v>
+        <v>563</v>
       </c>
       <c r="N64" t="s">
-        <v>598</v>
+        <v>564</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>599</v>
+        <v>565</v>
       </c>
       <c r="D65" t="s">
-        <v>600</v>
+        <v>566</v>
       </c>
       <c r="E65" t="s">
-        <v>601</v>
+        <v>567</v>
       </c>
       <c r="F65" t="s">
-        <v>602</v>
+        <v>568</v>
       </c>
       <c r="G65" t="s">
-        <v>603</v>
+        <v>569</v>
       </c>
       <c r="H65" t="s">
-        <v>604</v>
+        <v>570</v>
       </c>
       <c r="I65" t="s">
-        <v>605</v>
+        <v>571</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>606</v>
+        <v>572</v>
       </c>
       <c r="L65" t="s">
-        <v>607</v>
+        <v>573</v>
       </c>
       <c r="M65" t="s">
-        <v>608</v>
+        <v>574</v>
       </c>
       <c r="N65" t="s">
-        <v>609</v>
+        <v>575</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>610</v>
+        <v>576</v>
       </c>
       <c r="D66" t="s">
-        <v>611</v>
+        <v>577</v>
       </c>
       <c r="E66" t="s">
-        <v>612</v>
+        <v>578</v>
       </c>
       <c r="F66" t="s">
-        <v>613</v>
+        <v>579</v>
       </c>
       <c r="G66" t="s">
-        <v>614</v>
+        <v>580</v>
       </c>
       <c r="H66" t="s">
-        <v>615</v>
+        <v>581</v>
       </c>
       <c r="I66" t="s">
-        <v>616</v>
+        <v>582</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>617</v>
+        <v>583</v>
       </c>
       <c r="L66" t="s">
-        <v>618</v>
+        <v>584</v>
       </c>
       <c r="M66" t="s">
-        <v>619</v>
+        <v>585</v>
       </c>
       <c r="N66" t="s">
-        <v>620</v>
+        <v>586</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>621</v>
+        <v>587</v>
       </c>
       <c r="D67" t="s">
-        <v>622</v>
+        <v>588</v>
       </c>
       <c r="E67" t="s">
-        <v>623</v>
+        <v>589</v>
       </c>
       <c r="F67" t="s">
-        <v>624</v>
+        <v>590</v>
       </c>
       <c r="G67" t="s">
-        <v>625</v>
+        <v>591</v>
       </c>
       <c r="H67" t="s">
-        <v>626</v>
+        <v>592</v>
       </c>
       <c r="I67" t="s">
-        <v>627</v>
+        <v>593</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>628</v>
+        <v>594</v>
       </c>
       <c r="L67" t="s">
-        <v>629</v>
+        <v>595</v>
       </c>
       <c r="M67" t="s">
-        <v>630</v>
+        <v>596</v>
       </c>
       <c r="N67" t="s">
-        <v>631</v>
+        <v>597</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
+        <v>598</v>
+      </c>
+      <c r="D68" t="s">
         <v>599</v>
       </c>
-      <c r="D68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" t="s">
+        <v>600</v>
+      </c>
+      <c r="F68" t="s">
         <v>601</v>
       </c>
-      <c r="F68" t="s">
+      <c r="G68" t="s">
         <v>602</v>
       </c>
-      <c r="G68" t="s">
+      <c r="H68" t="s">
         <v>603</v>
       </c>
-      <c r="H68" t="s">
+      <c r="I68" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>634</v>
+        <v>605</v>
       </c>
       <c r="L68" t="s">
-        <v>635</v>
+        <v>606</v>
       </c>
       <c r="M68" t="s">
-        <v>636</v>
+        <v>607</v>
       </c>
       <c r="N68" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>637</v>
+        <v>609</v>
       </c>
       <c r="D69" t="s">
-        <v>638</v>
+        <v>610</v>
       </c>
       <c r="E69" t="s">
-        <v>639</v>
+        <v>611</v>
       </c>
       <c r="F69" t="s">
-        <v>640</v>
+        <v>612</v>
       </c>
       <c r="G69" t="s">
-        <v>641</v>
+        <v>613</v>
       </c>
       <c r="H69" t="s">
-        <v>642</v>
+        <v>614</v>
       </c>
       <c r="I69" t="s">
-        <v>643</v>
+        <v>615</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>644</v>
+        <v>616</v>
       </c>
       <c r="L69" t="s">
-        <v>645</v>
+        <v>617</v>
       </c>
       <c r="M69" t="s">
-        <v>646</v>
+        <v>618</v>
       </c>
       <c r="N69" t="s">
-        <v>647</v>
+        <v>619</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>492</v>
+        <v>620</v>
       </c>
       <c r="D70" t="s">
-        <v>648</v>
+        <v>621</v>
       </c>
       <c r="E70" t="s">
-        <v>494</v>
+        <v>622</v>
       </c>
       <c r="F70" t="s">
-        <v>495</v>
+        <v>623</v>
       </c>
       <c r="G70" t="s">
-        <v>496</v>
+        <v>624</v>
       </c>
       <c r="H70" t="s">
-        <v>497</v>
+        <v>625</v>
       </c>
       <c r="I70" t="s">
-        <v>649</v>
+        <v>626</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>650</v>
+        <v>627</v>
       </c>
       <c r="L70" t="s">
-        <v>651</v>
+        <v>628</v>
       </c>
       <c r="M70" t="s">
-        <v>652</v>
+        <v>629</v>
       </c>
       <c r="N70" t="s">
-        <v>502</v>
+        <v>630</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>492</v>
+        <v>631</v>
       </c>
       <c r="D71" t="s">
-        <v>653</v>
+        <v>632</v>
       </c>
       <c r="E71" t="s">
-        <v>494</v>
+        <v>304</v>
       </c>
       <c r="F71" t="s">
-        <v>495</v>
+        <v>305</v>
       </c>
       <c r="G71" t="s">
-        <v>496</v>
+        <v>306</v>
       </c>
       <c r="H71" t="s">
-        <v>497</v>
+        <v>307</v>
       </c>
       <c r="I71" t="s">
-        <v>654</v>
+        <v>633</v>
       </c>
       <c r="J71"/>
       <c r="K71" t="s">
-        <v>655</v>
+        <v>634</v>
       </c>
       <c r="L71" t="s">
-        <v>656</v>
+        <v>635</v>
       </c>
       <c r="M71" t="s">
-        <v>657</v>
+        <v>636</v>
       </c>
       <c r="N71" t="s">
-        <v>502</v>
+        <v>637</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>658</v>
+        <v>631</v>
       </c>
       <c r="D72" t="s">
-        <v>659</v>
+        <v>638</v>
       </c>
       <c r="E72" t="s">
-        <v>660</v>
+        <v>304</v>
       </c>
       <c r="F72" t="s">
-        <v>661</v>
+        <v>305</v>
       </c>
       <c r="G72" t="s">
-        <v>662</v>
+        <v>306</v>
       </c>
       <c r="H72" t="s">
-        <v>663</v>
+        <v>307</v>
       </c>
       <c r="I72" t="s">
-        <v>664</v>
+        <v>639</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>665</v>
+        <v>640</v>
       </c>
       <c r="L72" t="s">
-        <v>666</v>
+        <v>641</v>
       </c>
       <c r="M72" t="s">
-        <v>667</v>
+        <v>642</v>
       </c>
       <c r="N72" t="s">
-        <v>668</v>
+        <v>637</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>669</v>
+        <v>643</v>
       </c>
       <c r="D73" t="s">
-        <v>670</v>
+        <v>644</v>
       </c>
       <c r="E73" t="s">
-        <v>671</v>
+        <v>645</v>
       </c>
       <c r="F73" t="s">
-        <v>672</v>
+        <v>646</v>
       </c>
       <c r="G73" t="s">
-        <v>673</v>
+        <v>647</v>
       </c>
       <c r="H73" t="s">
-        <v>674</v>
+        <v>648</v>
       </c>
       <c r="I73" t="s">
-        <v>675</v>
+        <v>649</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>676</v>
+        <v>650</v>
       </c>
       <c r="L73" t="s">
-        <v>677</v>
+        <v>651</v>
       </c>
       <c r="M73" t="s">
-        <v>678</v>
+        <v>652</v>
       </c>
       <c r="N73" t="s">
-        <v>679</v>
+        <v>653</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>680</v>
+        <v>654</v>
       </c>
       <c r="D74" t="s">
-        <v>681</v>
+        <v>655</v>
       </c>
       <c r="E74" t="s">
-        <v>682</v>
+        <v>656</v>
       </c>
       <c r="F74" t="s">
-        <v>683</v>
+        <v>657</v>
       </c>
       <c r="G74" t="s">
-        <v>684</v>
+        <v>658</v>
       </c>
       <c r="H74" t="s">
-        <v>685</v>
+        <v>659</v>
       </c>
       <c r="I74" t="s">
-        <v>686</v>
+        <v>660</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>687</v>
+        <v>661</v>
       </c>
       <c r="L74" t="s">
-        <v>688</v>
+        <v>662</v>
       </c>
       <c r="M74" t="s">
-        <v>689</v>
+        <v>663</v>
       </c>
       <c r="N74" t="s">
-        <v>690</v>
+        <v>664</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>691</v>
+        <v>665</v>
       </c>
       <c r="D75" t="s">
-        <v>692</v>
+        <v>666</v>
       </c>
       <c r="E75" t="s">
-        <v>693</v>
+        <v>667</v>
       </c>
       <c r="F75" t="s">
-        <v>694</v>
+        <v>668</v>
       </c>
       <c r="G75" t="s">
-        <v>695</v>
+        <v>669</v>
       </c>
       <c r="H75" t="s">
-        <v>696</v>
+        <v>670</v>
       </c>
       <c r="I75" t="s">
-        <v>697</v>
+        <v>671</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>698</v>
+        <v>672</v>
       </c>
       <c r="L75" t="s">
-        <v>699</v>
+        <v>673</v>
       </c>
       <c r="M75" t="s">
-        <v>700</v>
+        <v>674</v>
       </c>
       <c r="N75" t="s">
-        <v>701</v>
+        <v>675</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>702</v>
+        <v>676</v>
       </c>
       <c r="D76" t="s">
-        <v>703</v>
+        <v>677</v>
       </c>
       <c r="E76" t="s">
-        <v>249</v>
+        <v>678</v>
       </c>
       <c r="F76" t="s">
-        <v>250</v>
+        <v>679</v>
       </c>
       <c r="G76" t="s">
-        <v>251</v>
+        <v>680</v>
       </c>
       <c r="H76" t="s">
-        <v>252</v>
+        <v>681</v>
       </c>
       <c r="I76" t="s">
-        <v>704</v>
+        <v>682</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>705</v>
+        <v>683</v>
       </c>
       <c r="L76" t="s">
-        <v>706</v>
+        <v>684</v>
       </c>
       <c r="M76" t="s">
-        <v>707</v>
+        <v>685</v>
       </c>
       <c r="N76" t="s">
-        <v>708</v>
+        <v>686</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>709</v>
+        <v>654</v>
       </c>
       <c r="D77" t="s">
-        <v>710</v>
+        <v>687</v>
       </c>
       <c r="E77" t="s">
-        <v>711</v>
+        <v>656</v>
       </c>
       <c r="F77" t="s">
-        <v>712</v>
+        <v>657</v>
       </c>
       <c r="G77" t="s">
-        <v>713</v>
+        <v>658</v>
       </c>
       <c r="H77" t="s">
-        <v>714</v>
+        <v>659</v>
       </c>
       <c r="I77" t="s">
-        <v>715</v>
+        <v>688</v>
       </c>
       <c r="J77"/>
       <c r="K77" t="s">
-        <v>716</v>
+        <v>689</v>
       </c>
       <c r="L77" t="s">
-        <v>717</v>
+        <v>690</v>
       </c>
       <c r="M77" t="s">
-        <v>718</v>
+        <v>691</v>
       </c>
       <c r="N77" t="s">
-        <v>719</v>
+        <v>664</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>720</v>
+        <v>692</v>
       </c>
       <c r="D78" t="s">
-        <v>721</v>
+        <v>693</v>
       </c>
       <c r="E78" t="s">
-        <v>722</v>
+        <v>694</v>
       </c>
       <c r="F78" t="s">
-        <v>723</v>
+        <v>695</v>
       </c>
       <c r="G78" t="s">
-        <v>724</v>
+        <v>696</v>
       </c>
       <c r="H78" t="s">
-        <v>725</v>
+        <v>697</v>
       </c>
       <c r="I78" t="s">
-        <v>726</v>
+        <v>698</v>
       </c>
       <c r="J78"/>
       <c r="K78" t="s">
-        <v>727</v>
+        <v>699</v>
       </c>
       <c r="L78" t="s">
-        <v>728</v>
+        <v>700</v>
       </c>
       <c r="M78" t="s">
-        <v>729</v>
+        <v>701</v>
       </c>
       <c r="N78" t="s">
-        <v>730</v>
+        <v>702</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>731</v>
+        <v>547</v>
       </c>
       <c r="D79" t="s">
-        <v>732</v>
+        <v>703</v>
       </c>
       <c r="E79" t="s">
-        <v>733</v>
+        <v>549</v>
       </c>
       <c r="F79" t="s">
-        <v>734</v>
+        <v>550</v>
       </c>
       <c r="G79" t="s">
-        <v>735</v>
+        <v>551</v>
       </c>
       <c r="H79" t="s">
-        <v>736</v>
+        <v>552</v>
       </c>
       <c r="I79" t="s">
-        <v>737</v>
+        <v>704</v>
       </c>
       <c r="J79"/>
       <c r="K79" t="s">
-        <v>738</v>
+        <v>705</v>
       </c>
       <c r="L79" t="s">
-        <v>739</v>
+        <v>706</v>
       </c>
       <c r="M79" t="s">
-        <v>740</v>
+        <v>707</v>
       </c>
       <c r="N79" t="s">
-        <v>741</v>
+        <v>557</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>510</v>
+        <v>547</v>
       </c>
       <c r="D80" t="s">
-        <v>742</v>
+        <v>708</v>
       </c>
       <c r="E80" t="s">
-        <v>512</v>
+        <v>549</v>
       </c>
       <c r="F80" t="s">
-        <v>743</v>
+        <v>550</v>
       </c>
       <c r="G80" t="s">
-        <v>514</v>
+        <v>551</v>
       </c>
       <c r="H80" t="s">
-        <v>515</v>
+        <v>552</v>
       </c>
       <c r="I80" t="s">
-        <v>744</v>
+        <v>709</v>
       </c>
       <c r="J80"/>
       <c r="K80" t="s">
-        <v>745</v>
+        <v>710</v>
       </c>
       <c r="L80" t="s">
-        <v>746</v>
+        <v>711</v>
       </c>
       <c r="M80" t="s">
-        <v>747</v>
+        <v>712</v>
       </c>
       <c r="N80" t="s">
-        <v>520</v>
+        <v>557</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>748</v>
+        <v>713</v>
       </c>
       <c r="D81" t="s">
-        <v>749</v>
+        <v>714</v>
       </c>
       <c r="E81" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="F81"/>
+        <v>715</v>
+      </c>
+      <c r="F81" t="s">
+        <v>716</v>
+      </c>
       <c r="G81" t="s">
-        <v>751</v>
+        <v>717</v>
       </c>
       <c r="H81" t="s">
-        <v>752</v>
+        <v>718</v>
       </c>
       <c r="I81" t="s">
-        <v>753</v>
+        <v>719</v>
       </c>
       <c r="J81"/>
       <c r="K81" t="s">
+        <v>720</v>
+      </c>
+      <c r="L81" t="s">
+        <v>721</v>
+      </c>
+      <c r="M81" t="s">
+        <v>722</v>
+      </c>
+      <c r="N81" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>724</v>
+      </c>
+      <c r="D82" t="s">
+        <v>725</v>
+      </c>
+      <c r="E82" t="s">
+        <v>726</v>
+      </c>
+      <c r="F82" t="s">
+        <v>727</v>
+      </c>
+      <c r="G82" t="s">
+        <v>728</v>
+      </c>
+      <c r="H82" t="s">
+        <v>729</v>
+      </c>
+      <c r="I82" t="s">
+        <v>730</v>
+      </c>
+      <c r="J82"/>
+      <c r="K82" t="s">
+        <v>731</v>
+      </c>
+      <c r="L82" t="s">
+        <v>732</v>
+      </c>
+      <c r="M82" t="s">
+        <v>733</v>
+      </c>
+      <c r="N82" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" t="s">
+        <v>735</v>
+      </c>
+      <c r="D83" t="s">
+        <v>736</v>
+      </c>
+      <c r="E83" t="s">
+        <v>737</v>
+      </c>
+      <c r="F83" t="s">
+        <v>738</v>
+      </c>
+      <c r="G83" t="s">
+        <v>739</v>
+      </c>
+      <c r="H83" t="s">
+        <v>740</v>
+      </c>
+      <c r="I83" t="s">
+        <v>741</v>
+      </c>
+      <c r="J83"/>
+      <c r="K83" t="s">
+        <v>742</v>
+      </c>
+      <c r="L83" t="s">
+        <v>743</v>
+      </c>
+      <c r="M83" t="s">
+        <v>744</v>
+      </c>
+      <c r="N83" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" t="s">
+        <v>746</v>
+      </c>
+      <c r="D84" t="s">
+        <v>747</v>
+      </c>
+      <c r="E84" t="s">
+        <v>748</v>
+      </c>
+      <c r="F84" t="s">
+        <v>749</v>
+      </c>
+      <c r="G84" t="s">
+        <v>750</v>
+      </c>
+      <c r="H84" t="s">
+        <v>751</v>
+      </c>
+      <c r="I84" t="s">
+        <v>752</v>
+      </c>
+      <c r="J84"/>
+      <c r="K84" t="s">
+        <v>753</v>
+      </c>
+      <c r="L84" t="s">
         <v>754</v>
       </c>
-      <c r="L81" t="s">
+      <c r="M84" t="s">
         <v>755</v>
       </c>
-      <c r="M81" t="s">
+      <c r="N84" t="s">
         <v>756</v>
       </c>
-      <c r="N81"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>757</v>
+      </c>
+      <c r="D85" t="s">
+        <v>758</v>
+      </c>
+      <c r="E85" t="s">
+        <v>304</v>
+      </c>
+      <c r="F85" t="s">
+        <v>305</v>
+      </c>
+      <c r="G85" t="s">
+        <v>306</v>
+      </c>
+      <c r="H85" t="s">
+        <v>307</v>
+      </c>
+      <c r="I85" t="s">
+        <v>759</v>
+      </c>
+      <c r="J85"/>
+      <c r="K85" t="s">
+        <v>760</v>
+      </c>
+      <c r="L85" t="s">
+        <v>761</v>
+      </c>
+      <c r="M85" t="s">
+        <v>762</v>
+      </c>
+      <c r="N85" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>764</v>
+      </c>
+      <c r="D86" t="s">
+        <v>765</v>
+      </c>
+      <c r="E86" t="s">
+        <v>766</v>
+      </c>
+      <c r="F86" t="s">
+        <v>767</v>
+      </c>
+      <c r="G86" t="s">
+        <v>768</v>
+      </c>
+      <c r="H86" t="s">
+        <v>769</v>
+      </c>
+      <c r="I86" t="s">
+        <v>770</v>
+      </c>
+      <c r="J86"/>
+      <c r="K86" t="s">
+        <v>771</v>
+      </c>
+      <c r="L86" t="s">
+        <v>772</v>
+      </c>
+      <c r="M86" t="s">
+        <v>773</v>
+      </c>
+      <c r="N86" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>775</v>
+      </c>
+      <c r="D87" t="s">
+        <v>776</v>
+      </c>
+      <c r="E87" t="s">
+        <v>777</v>
+      </c>
+      <c r="F87" t="s">
+        <v>778</v>
+      </c>
+      <c r="G87" t="s">
+        <v>779</v>
+      </c>
+      <c r="H87" t="s">
+        <v>780</v>
+      </c>
+      <c r="I87" t="s">
+        <v>781</v>
+      </c>
+      <c r="J87"/>
+      <c r="K87" t="s">
+        <v>782</v>
+      </c>
+      <c r="L87" t="s">
+        <v>783</v>
+      </c>
+      <c r="M87" t="s">
+        <v>784</v>
+      </c>
+      <c r="N87" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>786</v>
+      </c>
+      <c r="D88" t="s">
+        <v>787</v>
+      </c>
+      <c r="E88" t="s">
+        <v>788</v>
+      </c>
+      <c r="F88" t="s">
+        <v>789</v>
+      </c>
+      <c r="G88" t="s">
+        <v>790</v>
+      </c>
+      <c r="H88" t="s">
+        <v>791</v>
+      </c>
+      <c r="I88" t="s">
+        <v>792</v>
+      </c>
+      <c r="J88"/>
+      <c r="K88" t="s">
+        <v>793</v>
+      </c>
+      <c r="L88" t="s">
+        <v>794</v>
+      </c>
+      <c r="M88" t="s">
+        <v>795</v>
+      </c>
+      <c r="N88" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>565</v>
+      </c>
+      <c r="D89" t="s">
+        <v>797</v>
+      </c>
+      <c r="E89" t="s">
+        <v>567</v>
+      </c>
+      <c r="F89" t="s">
+        <v>798</v>
+      </c>
+      <c r="G89" t="s">
+        <v>569</v>
+      </c>
+      <c r="H89" t="s">
+        <v>570</v>
+      </c>
+      <c r="I89" t="s">
+        <v>799</v>
+      </c>
+      <c r="J89"/>
+      <c r="K89" t="s">
+        <v>800</v>
+      </c>
+      <c r="L89" t="s">
+        <v>801</v>
+      </c>
+      <c r="M89" t="s">
+        <v>802</v>
+      </c>
+      <c r="N89" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>803</v>
+      </c>
+      <c r="D90" t="s">
+        <v>804</v>
+      </c>
+      <c r="E90" t="s">
+        <v>805</v>
+      </c>
+      <c r="F90"/>
+      <c r="G90" t="s">
+        <v>806</v>
+      </c>
+      <c r="H90" t="s">
+        <v>807</v>
+      </c>
+      <c r="I90" t="s">
+        <v>808</v>
+      </c>
+      <c r="J90"/>
+      <c r="K90" t="s">
+        <v>809</v>
+      </c>
+      <c r="L90" t="s">
+        <v>810</v>
+      </c>
+      <c r="M90" t="s">
+        <v>811</v>
+      </c>
+      <c r="N90"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>