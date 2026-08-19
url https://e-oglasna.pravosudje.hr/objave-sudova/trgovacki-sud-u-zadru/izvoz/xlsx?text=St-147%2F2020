--- v0 (2026-05-15)
+++ v1 (2026-08-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="77">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-147/2020</t>
   </si>
   <si>
+    <t>Zaključak od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>NATURA SLAVONIKA j.d.o.o. za proizvodnju i trgovinu suhomesnatih proizvoda</t>
+  </si>
+  <si>
+    <t>Ulica Krste Odaka 10, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>08814659101</t>
+  </si>
+  <si>
+    <t>NATURA SLAVONIKA j.d.o.o. za proizvodnju i trgovinu suhomesnatih proizvoda 08814659101</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:32:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3888bd0-e8d7-4d57-899d-a54632671416</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3888bd0-e8d7-4d57-899d-a54632671416/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=147&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.; Prijedlog od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:30:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3af5505-1c63-4390-a86d-0c01e25e86bc</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3af5505-1c63-4390-a86d-0c01e25e86bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 20.10.2020.; Prijedlog od 07.09.2020.; Prilog od: 07.09.2020.; Prilog od: 07.09.2020.; Prilog od: 07.09.2020.; Prilog od: 07.09.2020.; Prilog od: 07.09.2020.</t>
   </si>
   <si>
-    <t>NATURA SLAVONIKA j.d.o.o. za proizvodnju i trgovinu suhomesnatih proizvoda</t>
-[...10 lines deleted...]
-  <si>
     <t>20.10.2020. 11:52:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/afb807b5-30c1-4812-8428-3aa1143e5447</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-147_2020-17-1 - Račun stanice za tehnički pregled vozila.pdf; Prilog St-147_2020-17-2 - Biljezi uz zahtjev ZK-odjelu.pdf; Prilog St-147_2020-17-3 - Biljezi uz zahtjev Lučkoj kapetaniji Zadar.pdf; Prilog St-147_2020-17-4 - Račun FINA.pdf; Prilog St-147_2020-17-5 - Poštarina.pdf; Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/afb807b5-30c1-4812-8428-3aa1143e5447/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=147&amp;godina=2020</t>
   </si>
   <si>
     <t>Rješenje od 20.10.2020.</t>
   </si>
   <si>
     <t>20.10.2020. 08:30:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ecb185-1e05-42dc-8266-225ade5e6319</t>
   </si>
   <si>
     <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/22ecb185-1e05-42dc-8266-225ade5e6319/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.09.2020.; Podnesak od 01.09.2020.; Prilog od: 01.09.2020.; Prilog od: 01.09.2020.; Prilog od: 01.09.2020.; Prilog od: 01.09.2020.; Prilog od: 01.09.2020.; Prilog od: 01.09.2020.; Prilog od: 01.09.2020.; Prilog od: 01.09.2020.</t>
   </si>
   <si>
     <t>09.09.2020. 14:56:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/18446d11-0db3-4a59-8aa4-0b5ef23359cc</t>
   </si>
@@ -254,51 +284,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -679,45 +709,129 @@
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
         <v>65</v>
       </c>
       <c r="M10" t="s">
         <v>66</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>