--- v0 (2026-06-14)
+++ v1 (2026-09-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,132 +59,174 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-153/2026</t>
   </si>
   <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>DALMOSTAN, društvo s ograničenom odgovornošću za trgovinu</t>
+  </si>
+  <si>
+    <t>Dubravski put 12, 22000 Šibenik, Hrvatska</t>
+  </si>
+  <si>
+    <t>44121008088</t>
+  </si>
+  <si>
+    <t>DALMOSTAN, društvo s ograničenom odgovornošću za trgovinu 44121008088</t>
+  </si>
+  <si>
+    <t>14.09.2026. 15:13:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/388ebb98-a27e-4b6f-969f-4db57dfe1396</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/388ebb98-a27e-4b6f-969f-4db57dfe1396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:42:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1e9badc-5570-46a0-934b-98e0f7218f57</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1e9badc-5570-46a0-934b-98e0f7218f57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Podnesak od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:21:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593da09a-facb-4b58-b114-66ab502953b2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-153_2026-28-1 - Tablica plaćenih i neplaćenih pristojbi uz prijave tražbina.pdf; Prilog St-153_2026-28-2 - Pregled imovine i obveza stečajnog dužnika.pdf; Prilog St-153_2026-28-3 - Popis predmeta stečajne mase.pdf; Prilog St-153_2026-28-4 - Predračun troškova stečajnog postupka.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/593da09a-facb-4b58-b114-66ab502953b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.</t>
   </si>
   <si>
-    <t>DALMOSTAN, društvo s ograničenom odgovornošću za trgovinu</t>
-[...10 lines deleted...]
-  <si>
     <t>08.06.2026. 09:52:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f55b809-768e-47d0-8b40-14fc2f485170</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-153_2026-15-1 - CVH-Uvjerenje o vlasništvu vozila.pdf; Prilog St-153_2026-15-2 - HZMO-Dostava podataka o osiguranicima.pdf; Prilog St-153_2026-15-3 - Račun-uplatnica br. 46830-H123-5008.pdf; Prilog St-153_2026-15-4 - ZK-17550-KO-SIBENIK.pdf; Prilog St-153_2026-15-5 - ZK-17607-KO-SIBENIK.pdf; Prilog St-153_2026-15-6 - ZK-14643-KO-SIBENIK.pdf; Prilog St-153_2026-15-7 - ZK-9763-KO-SIBENIK.pdf; Prilog St-153_2026-15-8 - ZK-15534-KO-DONJE-POLJE.pdf; Prilog St-153_2026-15-9 - Elaborat procjene- Dalmostan d.o.o.-1-.pdf; Prilog St-153_2026-15-10 - Elaborat procjene- Dalmostan d.o.o.-2-.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f55b809-768e-47d0-8b40-14fc2f485170/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=153&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 05.06.2026.</t>
   </si>
   <si>
     <t>05.06.2026. 11:30:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/677abda0-4fc7-42b7-a9c6-ce93caf4c2b0</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/677abda0-4fc7-42b7-a9c6-ce93caf4c2b0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 29.04.2026.</t>
   </si>
   <si>
     <t>29.04.2026. 15:17:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/18140f7c-0db8-4f08-a849-a52ae1658a3f</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/18140f7c-0db8-4f08-a849-a52ae1658a3f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 16.04.2026.</t>
   </si>
   <si>
     <t>16.04.2026. 15:16:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/49fadb39-fc51-4480-9426-9467d6536259</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/49fadb39-fc51-4480-9426-9467d6536259/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>16.04.2026. 15:16:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8cf3e8aa-6746-4aaf-9f9d-0edc4933d0ed</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8cf3e8aa-6746-4aaf-9f9d-0edc4933d0ed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 09.04.2026.; Prilog od: 09.04.2026.; Prilog od: 09.04.2026.; Prilog od: 09.04.2026.</t>
   </si>
   <si>
     <t>16.04.2026. 15:16:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/942dc0be-8691-43c4-8e62-228e800428e9</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-153_2026-1-1 - Podaci iz RGFI-a.pdf; Prilog St-153_2026-1-2 - Ostali podaci o imovini.pdf; Prilog St-153_2026-1-3 - Podnesak.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/942dc0be-8691-43c4-8e62-228e800428e9/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -206,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -435,115 +477,241 @@
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>