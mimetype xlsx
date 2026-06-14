--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-157/2025</t>
   </si>
   <si>
+    <t>Odluka od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>R.L.E.  za popravak i preinake metalnih brodova, Mirko Rapić t.p.</t>
+  </si>
+  <si>
+    <t>Krš 2, 22320 Drniš, Hrvatska</t>
+  </si>
+  <si>
+    <t>74856995382</t>
+  </si>
+  <si>
+    <t>R.L.E.  za popravak i preinake metalnih brodova, Mirko Rapić t.p. 74856995382</t>
+  </si>
+  <si>
+    <t>02.06.2026. 15:31:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f1464f-2386-475c-bb28-3e5ea10b105a</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f1464f-2386-475c-bb28-3e5ea10b105a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=157&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak od 24.04.2026.</t>
   </si>
   <si>
-    <t>R.L.E.  za popravak i preinake metalnih brodova, Mirko Rapić t.p.</t>
-[...10 lines deleted...]
-  <si>
     <t>27.04.2026. 09:54:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c60f80dc-00dc-41eb-b43f-3c2ac6b28182</t>
   </si>
   <si>
     <t>Odgovor na prijedlog za dopuštenje revizije.pdf P1000000127P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c60f80dc-00dc-41eb-b43f-3c2ac6b28182/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=157&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Žalba od 14.04.2026.; Prilog od: 14.04.2026.</t>
   </si>
   <si>
     <t>14.04.2026. 13:18:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c4e45d1-2702-415a-b73a-b91b5d6de5b8</t>
   </si>
   <si>
     <t>Žalba.pdf P227P; Prilog St-157_2025-31-1 - S-DO-19_2015-219.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c4e45d1-2702-415a-b73a-b91b5d6de5b8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 02.04.2026.; Podnesak od 06.11.2025.; Prilog od: 06.11.2025.</t>
   </si>
   <si>
     <t>02.04.2026. 15:12:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4c4dcb57-81bc-44e7-838d-46dd7a91148b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-157_2025-21-1 - TROŠKOVNIK.pdf; Rješenje - trošak.pdf O372O</t>
@@ -141,53 +156,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/4c4dcb57-81bc-44e7-838d-46dd7a91148b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 24.03.2026.; Prilog od: 24.03.2026.; Prilog od: 24.03.2026.; Prilog od: 24.03.2026.</t>
   </si>
   <si>
     <t>24.03.2026. 15:05:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/780671ca-715b-413e-bb3d-3cfeb6e4f542</t>
   </si>
   <si>
     <t>Prijedlog za dopuštenje revizije.pdf P732P; Prilog St-157_2025-27-1 - S-DO-19_2015-199.pdf; Prilog St-157_2025-27-2 - S-DO-19_2015-208.pdf; Prilog St-157_2025-27-3 - S-DO-19_2015-212.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/780671ca-715b-413e-bb3d-3cfeb6e4f542/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 17.02.2026.</t>
   </si>
   <si>
     <t>18.02.2026. 14:44:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/765c2670-05da-40e3-a175-5e1a00861d2a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Odluka višeg suda.pdf P419P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/765c2670-05da-40e3-a175-5e1a00861d2a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 29.10.2025.; Prilog od: 29.10.2025.</t>
   </si>
   <si>
     <t>30.10.2025. 11:03:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a531e989-0f42-41a8-910f-42f512866675</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-157_2025-18-1 - S-DO-19_2015-206-1.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a531e989-0f42-41a8-910f-42f512866675/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba od 27.10.2025.</t>
   </si>
   <si>
     <t>27.10.2025. 12:50:19</t>
   </si>
@@ -281,51 +293,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -574,261 +586,303 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
         <v>64</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
         <v>69</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M12" t="s">
         <v>75</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
+        <v>24</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>