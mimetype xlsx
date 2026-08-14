--- v1 (2026-06-14)
+++ v2 (2026-08-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="85">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-157/2025</t>
   </si>
   <si>
+    <t>Prijedlog od 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.</t>
+  </si>
+  <si>
+    <t>R.L.E.  za popravak i preinake metalnih brodova, Mirko Rapić t.p.</t>
+  </si>
+  <si>
+    <t>Krš 2, 22320 Drniš, Hrvatska</t>
+  </si>
+  <si>
+    <t>74856995382</t>
+  </si>
+  <si>
+    <t>R.L.E.  za popravak i preinake metalnih brodova, Mirko Rapić t.p. 74856995382</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:23:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea74db6-d971-4c6a-8258-5595bf4afa6c</t>
+  </si>
+  <si>
+    <t>Prijedlog za dopuštenje revizije.pdf P732P; Prilog St-157_2025-42-1 - Prilog  Pž 520 2024-2.pdf; Prilog St-157_2025-42-2 - Prilog Pž 6687 04-3.pdf; Prilog St-157_2025-42-3 - Odluka TS ZD St-157-2025-30 od 02.04.2026. - Rješenje - trošak (2).pdf; Prilog St-157_2025-42-4 - Podnesak TS ZD St-157-2025-36 od 02.06.2026. - Odluka višeg suda (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea74db6-d971-4c6a-8258-5595bf4afa6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=157&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Odluka od 02.06.2026.</t>
   </si>
   <si>
-    <t>R.L.E.  za popravak i preinake metalnih brodova, Mirko Rapić t.p.</t>
-[...10 lines deleted...]
-  <si>
     <t>02.06.2026. 15:31:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/19f1464f-2386-475c-bb28-3e5ea10b105a</t>
   </si>
   <si>
     <t>Odluka višeg suda.pdf P419P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/19f1464f-2386-475c-bb28-3e5ea10b105a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=157&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 24.04.2026.</t>
   </si>
   <si>
     <t>27.04.2026. 09:54:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c60f80dc-00dc-41eb-b43f-3c2ac6b28182</t>
   </si>
   <si>
     <t>Odgovor na prijedlog za dopuštenje revizije.pdf P1000000127P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c60f80dc-00dc-41eb-b43f-3c2ac6b28182/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba od 14.04.2026.; Prilog od: 14.04.2026.</t>
   </si>
   <si>
     <t>14.04.2026. 13:18:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0c4e45d1-2702-415a-b73a-b91b5d6de5b8</t>
   </si>
@@ -293,51 +308,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -586,93 +601,93 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -838,51 +853,93 @@
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>24</v>
+        <v>79</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>30</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>