--- v2 (2026-08-14)
+++ v3 (2026-09-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="99">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-157/2025</t>
   </si>
   <si>
+    <t>Odluka od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>R.L.E.  za popravak i preinake metalnih brodova, Mirko Rapić t.p.</t>
+  </si>
+  <si>
+    <t>Krš 2, 22320 Drniš, Hrvatska</t>
+  </si>
+  <si>
+    <t>74856995382</t>
+  </si>
+  <si>
+    <t>R.L.E.  za popravak i preinake metalnih brodova, Mirko Rapić t.p. 74856995382</t>
+  </si>
+  <si>
+    <t>08.09.2026. 14:44:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06956e40-49de-411e-84dc-941804ac4e6a</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06956e40-49de-411e-84dc-941804ac4e6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=157&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:57:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ade4001-62de-4dfa-9fdb-de4e4f9f99a9</t>
+  </si>
+  <si>
+    <t>Odgovor na prijedlog za dopuštenje revizije.pdf P1000000127P; Prilog St-157_2025-46-1 - odluka VSRH 266 2020.pdf; Prilog St-157_2025-46-2 - odluka VTSRH 1503 2025.pdf; Prilog St-157_2025-46-3 - odluka VTSRH 520 2024.pdf; Prilog St-157_2025-46-4 - Odluka_Us__712_2023_2.pdf; Prilog St-157_2025-46-5 - Odluka_Usž_653_2023.pdf; Prilog St-157_2025-46-6 - Odluka_Us__432_2023_2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ade4001-62de-4dfa-9fdb-de4e4f9f99a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.; Prilog od: 10.07.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:57:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0471d76-64c5-47d9-9f66-d736d0142db5</t>
+  </si>
+  <si>
+    <t>Prijedlog za dopuštenje revizije.pdf P732P; Prilog St-157_2025-44-1 - S-DO-19_2015-2.pdf; Prilog St-157_2025-44-2 - S-DO-19_2015-216.pdf; Prilog St-157_2025-44-3 - S-DO-19_2015-219.pdf; Prilog St-157_2025-44-4 - S-DO-19_2015-221.pdf; Prilog St-157_2025-44-5 - S-DO-19_2015-224.pdf; Prilog St-157_2025-44-6 - S-DO-19_2015-236.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0471d76-64c5-47d9-9f66-d736d0142db5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog od 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.; Prilog od: 01.07.2026.</t>
   </si>
   <si>
-    <t>R.L.E.  za popravak i preinake metalnih brodova, Mirko Rapić t.p.</t>
-[...10 lines deleted...]
-  <si>
     <t>01.07.2026. 13:23:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ea74db6-d971-4c6a-8258-5595bf4afa6c</t>
   </si>
   <si>
     <t>Prijedlog za dopuštenje revizije.pdf P732P; Prilog St-157_2025-42-1 - Prilog  Pž 520 2024-2.pdf; Prilog St-157_2025-42-2 - Prilog Pž 6687 04-3.pdf; Prilog St-157_2025-42-3 - Odluka TS ZD St-157-2025-30 od 02.04.2026. - Rješenje - trošak (2).pdf; Prilog St-157_2025-42-4 - Podnesak TS ZD St-157-2025-36 od 02.06.2026. - Odluka višeg suda (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ea74db6-d971-4c6a-8258-5595bf4afa6c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=157&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Odluka od 02.06.2026.</t>
   </si>
   <si>
     <t>02.06.2026. 15:31:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/19f1464f-2386-475c-bb28-3e5ea10b105a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Odluka višeg suda.pdf P419P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/19f1464f-2386-475c-bb28-3e5ea10b105a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 24.04.2026.</t>
   </si>
   <si>
     <t>27.04.2026. 09:54:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c60f80dc-00dc-41eb-b43f-3c2ac6b28182</t>
   </si>
   <si>
     <t>Odgovor na prijedlog za dopuštenje revizije.pdf P1000000127P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c60f80dc-00dc-41eb-b43f-3c2ac6b28182/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Žalba od 14.04.2026.; Prilog od: 14.04.2026.</t>
   </si>
   <si>
     <t>14.04.2026. 13:18:14</t>
   </si>
@@ -308,51 +350,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -559,135 +601,135 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -769,177 +811,303 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>68</v>
       </c>
       <c r="L11" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
         <v>73</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
         <v>78</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
         <v>81</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M14" t="s">
         <v>84</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>